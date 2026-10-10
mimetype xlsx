--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff1d15e18867d518eafb54c0d0f7601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d260db8d2292e773e8755a8800b2c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cd267b075b476c8050abb8c5da6393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df74fc6a7cac9f1c63d67bf73b22fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67608298ca6692886a68d466d5b0683b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aaa3dcdef3540c9b1d0c931fbc98886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cf8d7e6e10938b1f1a3388117a3497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5fa13b0b0971d65551db779653d3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ea32f37ccb8881f812ed0e035850e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652b4398d46dc688492ee392710518710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32941c5ed6b6874919e5d7e0b50a946c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e51b96d3db2241486ebf8cb62f0a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142e4f798888e8ff0843b26c460770413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831e82f84745b96d95752fb4231497114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f712549cdf175bbbce37ad4bdb1de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc10e721011aaadc3657afc33acce816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37602495f84c2f6d2d24dbf01c6e764717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdce9169cddc29d1ac35762c17161818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2209855e9412ec202d7fe8b8ccfb7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2c3cd083b4ff72ad98d00dbc786e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bac0b6ce81e6200945da7ef92e506221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e669822d979a6d1b4e5740f9c0c08d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91d4bfc1daebe1290b1a4fed6dc3a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a64e50f9e321f43688548450128fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dca24c862946475c062aaba8dc4c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db22cf270637566387374ae93ba6e9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b967fbf20002df847bb396dbdd8ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203835b2180922b075a6b1b86d37f68028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be4c4f6c0827bd9017e509d67fe5b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479729fbbf70ac82f2e5ec1670fdb0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abb4bac997c1ee829b54ef320f0d8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540eb182c7c5fa4b7e4e11ca90b6691132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950b97a2ca35138cbf692d5ba2f2c4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48abf2b0b4c72e6c75593f91b3c1a1934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d17f8fcbac0e115bc3e74d7b9ff1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ff550d669e531407653f48c04b10236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694d60d16e4a841e966cc64193a9e7f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c11b294ffafe2a2d5d5230e2b740d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2218775362313c66186a4edbf657f0339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca841bb814ed4b54f85d6c9d4d3fbd9840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd021f050e939f02478091403f26e1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9f4dd963e0fa8a25f4e7674fc9c4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559fc8f7d8d03c5c4713e65205a530a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9cc83d0dfd25cd4f741619bde866b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb288d79f2f2813e758363b289bce73045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c8fc5e761f3a7f92024d75adbe2fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665683b5bb7ad5fe10bbd0378b1838d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d38147a6c773d048722a25d51487a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd57bf957393cade24082213930f5449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691d40276f54c890585534140417e3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae32d395bb71036425b791e5f47673951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072905bd11f0b359fe04c0beff5364c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c690ac2bbc9fee6373d4df0d8fb577553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d109d95cfb6757e5a2db940f5ff7954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c973de5512d4be00ad4bf6216754b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa3ad36274c9f47b783f4972d6078356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eba17b5e7c3ff610bbd401bd86337257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d504e87beae6fd97e418290cf91b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac1492cde0be93873a4fce8e01cd9059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c56b8c45025cf09cfa16e8c246af8a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32bb6110adfa8940fa635d24772b4a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1ae20774b8adc6deec4dcff4c335462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48626740b132fd0c920e7574a7bb961863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de17c71207f5260267d9d4d5ae768c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11eeda2297a03d285954ba9f72232565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c75f6171d808d6895424b14797d3ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031e7844cf322d20b96bc6df02a477767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97407e6801e16370a7db5bcce353de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848f48288f393dc81f67a24e9f0530169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed43c8c85709c902449b3e0d3a0cea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dec12f236c4b090dd83ed0e04644271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3e4cab7cc03cb7805f7842549cbfc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d606a10a4e81a544964c1193cb7bb1d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731b79bbf32ca8b2bbe5ddfdcc0579c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bd6ff52ae55ebe4430cd75fe564b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5d383a418e2f49d98118b0240c39f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfeea69ac6076fcb3fc967b46532f2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf1d72247deaf50f50f37a82f3dc8878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b2f7b76afec2f3a22a9a8d6ca543d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514f6aaca17bc83697408321e40707880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edafa39543167a9e6ae968eed2eff181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a52804ad1d1b81a4e4c410e92d9ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7a5c01cfa19a1f8997516a3cffdcb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07354b63a7c54433217e4d2f23332a7384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61738ada4e8cffbb073f73def2b94ad185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e00ad127c554f3b0bbb0936ed202886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3d856379237f7de18902c40a5ef6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbcdbcb7f4f4f97402bd9c3166d61588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7e1dfdde071a1239c4827990ff5dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708783795c07d8e97bd82a8dfe4277c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461f0f1058ab9efce42f5910faef3e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c33f4b56dfe0072164a5bcd92c0d7092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa173c318d3bb03ab8fc25c3144d6d6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fa9cd33182c1feb3e95669e16cc0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18de377aede54c5691212ae863c98b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddd8ba06e8caf0c9eca232ba3beaed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b017d08b67a6260ad44efeb8a16fd4d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e56c5d1e5d1f5b64fe1979bd37f3c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf71fe1f810b9dd79dd958dab2ca0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e9044d26a5332d3c7802495d7b10c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3f801f09e0669005c48b7cb7f467d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7475778363896a3246307927846ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0989123bb62d392cc2d22dda2eee822103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95ec36c5bb263fbe0a168ff697bb23104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b74c87199d09d68c0155ca4758cff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52556f5d65e8ad61e5f10664b6c9e00d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729835030d746a82f5bda4b76b43120107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea0aa0fd1f627a58dd69aadf082d6b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e41038300754f7206400c967352f0d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37800c0cc4179d180b6d1b8f791e3bb9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0784740485a583b485a6814e9fe69e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6014162a948ec8684ad84ccefee013112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b43e3f0bd49a70206feb7b66cce93113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdce58796479504c62c78b656725e80114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84a001a54c4c0d714f802730e8a76f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44a9f74f612aa5ad3b247ac33d475e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6613bd1247085ce0ddb2d4324bd13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f04d2c451409b845db5e4adca06b30118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a52bccc93007e5eef1b5c8f0ac9a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff984dd48e01bdae69b1ddc8380ddef8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ed61a66c34b546840f9828487d531121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45473f0b16646cebd0df095d58f2c6c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5389353a7346f0cca2e7807da881070123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bb45d69725085d08785102335f252124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93ba15dc30a71c038b4f0454bbc0d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e2aad175362e9f13769559a7449b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920e51b81060f981899d90069ac3a96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cab54cd4eadbe3bfa1c21268cfb55d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86479aba87885848314f0205196865129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956bbcdf7ba9db71d4c0de92ee59290130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386b91d527247eb059e88e85e574550131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff053991974c8838c56b83ee6c76843132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05316975f4bbcbb0ef043e784d735de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b9bf3d5c8f0325214dcc6c6507ffd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c6aec81de94af80779f8fef2b9960135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25bea1fd29499dbd3d3e39d8e4b565136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a269a9e187c694db11aa63366c792f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400561d77d6905b45f3350fb37bd11e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671292452d3bf4288c119e9ee26dba48139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972a3fecc3360ac5dd8d4c151a63a63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f556d7f02edbee1270bc039e221b7b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92cdd39e560587357062c515272d64142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b91a766a834aeb84ac34b239ab34bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c713a6261b6dd6e76735d85d8eb96bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3a8cb0cb00fc7aeca0bb09f756757145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da02e45def04da40723658ce35f66e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52deab45ad8719387445b17c483b9ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7da6fd22e80b5c06d4b88b8ff2d84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640e568b74e7c175a6feb6f31e03e60149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fe306777b00c6bb864b2c51caa2f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1630cc4dd73e46ffaddbe7351eb3bbb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5890c4f6de77d7021a1835bbee1af40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0ad60036dd9583578ea005c39cfb7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d1a041177cbd54637a83d6c89e9fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f4c5caf720e9285c76892a724c5b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e03d4b9e68645bc14ad448bbfa254156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5827275054f70e54d29fc07d824229157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceaf515b9cb3254cfd55f8beb1bc96a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8817c0a2257a006a2d5aee6db94c1d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b2d662787d56126983514a71ea878160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92644ca657ca69893a02afc18e607d41161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f7fd9496ec0c245f068c5b20dc3d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e91156d8f38d667aac745fdb66ed27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011b79911e686075ea7b60e0e52d59f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dba7de8ba1f59a6ffd3dd9563f7874165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e65316a34c9f71ff8360c27bd37cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba6a9abe09694788b5e3f310d1c136167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9f53c70eb978233ae7ce05107488b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc46c4bc084320d5c798ddb786d40b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4ee6f41f16085c8159013a3d467e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749e4fc413f848d6c43fc868d66b7e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d39cf8c02ead99b141eea0c3935c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bbdc72f0220f2644fc3072f427cc1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987f9db40a24a40e297d0b59ad14c7c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2dee3180ea18046f6d55b772eff0c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ff82157ee68278906d1aac0a5b15e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab1f061c39b35c9359d39447e8dd34177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e201fd6088b4bcac6ee2b8765c6f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbdbb9426aaa6220412761d67a8a90179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9065253876b90fb3f561cb2f3bcff42180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8039f37fd993f66d3613c54d422806181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f52387a7090c3f540ad30261155c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f281b59ed8e83af2610b444ee7ad4c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20a3a522c05ade09f65284d2e8c26c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd71b813e16c207650137af5ed8a584185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892a909c3b3e3ca8fe00beb755fcdc8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb058e5ecdd859e637bffefe5eb916d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bd22c0991b536f7d4b318b428eef3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582b599ad79f432fd04b60f6e96aed5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36e7c5e3fff661744b36ee036b121d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47982ae19d4ecca1b8c668164aedfa3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07659477cf97155637508680a5271ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e684de8bcd5f782f23f014dc8d7c4a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42fc851257e7f5692abf25f2e22a04194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85f6a5acd8be11c0ca95388513a7d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238f22c958e8728531f99bae34d6583196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405679365b695e58b486ac77450611f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f154c0b08ae67e48a8d6f80807b54fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5894db9350f237546cb2c8d625402199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc35fe13a3be086195a3804e434070b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802787bb018f66b563614dfeb1c10d2f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec171f082e094606e5d4281b3abb10202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cef4ca71d88a457f137b82c906a1a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51303b6035d0e376e7e2ff84702dec34204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b013a39faaee2336a9f6cd096ee2f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df3d0d56f3e349e8ae8410156adbfc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443aef9b5bcd67261e87f5ce62230b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ae0af6dab7c854359ac2208a1fddb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e779d5028abc24b7d49e3a950bef4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2086c2e71a86a68ea2f3156db1785210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee037e04556c7212520a57159cb89ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046021e53c02211a1840bcd11d438864212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de939be65ab84d31fc6e190d244123213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40809de93ed603af262db0507cf3a0d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae79c2505f4d1632a480ae6f6047b63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d13e384baaaeb33d6cba6bd91fcc49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d276cab6d8c27c6049f7d6da9d3869a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa60bb606543066fae90899506cf631218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1aa3b4c6878d14d3a3acdd932faf6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4468efee55a957a8f019a785905eff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0b4f1737cf0baf01e766030ff428f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae1ee672fb9718e8907aa2bbb8409b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026497736a2e4b5d28091fefff54dfc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846e885ec685547f08520f54a9cf7ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ec715e1701f06269f32dd04bdc692225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c640e149c4a66e0ccad890962ee8fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b7efa6b66948cf171a3277fe4e54c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caad42ebaf2c43177aa47b50a5b2409228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e9c6922a79bf1b86dabcd5c9c7d3b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fdf800cac816b97a8789d2462f3a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5dd47cc9af0b5398e5ffd44eaa7c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102105b0d226c634b5655b36a092f64c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a64dc36dd7e5c28815c8e6e24af17233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b586e1462168083b8b5e1052cc65f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd62960c8e887428c1608d79dcfc53235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3641a3f66543ef771b83aea02ed55236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b6cc4d6bb5a14221a18e04de9a7b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30323605ffad68d65f86f268be71cccf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0885dda96d2b19d9eee6a9d72be21f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597263aab7b988ad93e8c19f916c4c70240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c8349479b120dada20a2594daa31c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46b26d7b10180ae72b83980ce6a4e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3209771ca9d88db64e55348713335243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfa46b5aeeeceabc84f94db40ec7ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf704f28b2324b99ca76257e6ab2083245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f55529b37fe52fb6c18cf808d1c52246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10778a2929896b73f55bc569e53b15247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f58d203974a1eb69aaf8974118b833248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cae272c4c470251caa634e53d9708249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715abb2cdd9b24971f9a6409f8d6756250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecfca6f67b4a1f86d496bbc61b75eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fdbd939238e682dc4e90b16dc3cfa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b975ec488bbc0ae2961dffb80f416253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb95675834c728acfb286c51dedb4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96db199ff747f2c12b221b473e2a75255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0dcbb9cde2d133ca88f1a0e056878256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e68b18b7014519a00c8f9022b15c18257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a547ac6df8cf3eb69cd88f1a0bab1b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514e21ebe05e40d160cd7c5d18130bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39786befb8f2ba88cdb52987d627b4b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0b8e57bbc7cb0e8111fae1aa9abc8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7818bda563181326a3ba288229f7206262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed54f6793cbd871e6e48bb5c11514a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfae5eac31eb94557501abf4cf33fe0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac44ef5681349044e09759ce362a672265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249ff8016c18d0223a77c058aa9b376266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bed50174f07bbfa8622a9894a064a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bf4702e52f3e3e132605253a0c02e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045d578332349e4bda428c72f65036b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9956201ac7d93f108750d67fbbdef4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cd213a3c3308aef34dae13f31bb39271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2e02cd83c5d3e532b2a2ba3b62254272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710832b76ea98f213b253ecdfe15e3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae194ad99ed188cbee934bb52c80dfab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c829e3216e7f05325672290b3ef10275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cb6d62c107c80d1b26507be2d890c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da6962b24d2d7a949920a0b4f9c18c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba885622628e67151f0aae2ca9d3227278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd921ce0c8a5b5aeabc59af2ba68ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62468f2fffe418613687fd6f7afbe7b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc41243217f54c17aa10beb4882e39281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa92fc54f034708f0dc1d4fa2999fd9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18895b2fd7cf1c57f0f7e7ffa4306ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bbec9ea22c459c70668b3806ce187284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049f3c57a69d98df1abb94b7d96f98a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583cddaae1de2421eac04462d5621bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0525b95e59a3fa519e26656d28664287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9027994574e5b79d575c661c75d37ee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ef9099e9c3d15452e85e217721cf4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09f9c5a7e5430b418b95c744912fc7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a543f227615c6aba3cee06f5ee301d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d4b5e53b532d540180ec822a581e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2ad274a8de604d1e4285557d0f303293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c8a86433c0a7d51b01ea50506b4bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dbc78a2992c173d366f22eae3566a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea2fb65c5f0d218d7ef157eb5df49a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae727afb5a6d595e80e1b75e655a04297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0e98291a8252ab6d068f7d93802f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06370b2327692dff6d13fb0d0cc62d95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3717aa2f7ef5dfc7c20ae93a63b94300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de9f51de1061afe909cbef0ccf4ff7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7f426239e20aa649797f48c3a00e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685cbcc04ae5575d6280e998f8a4e9f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae4574e9ecfe909018aebf716dcd95304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be946a7ab672138fe5cf301f14952915305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6fe71a46af9efb8f8dc89a67566e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e81979c8cf78717c1431804ba1cb13307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e0c0bc47becd53a907e52d6ddd614308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435e81ffd7558e63f5fe9ce591d69ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38b6c6753035e2fa39b54a8b3c960d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5a642f90dcf603f08d62c6ba5fad3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdff641e2c2e098febbb036098f9ccf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9ea504348f95d5b44266bd4922ac7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a2f56a4cf5f6734fafd1dca003033314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2be63b69699a3b834a8b8ee8412ebe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05e2bcab17c150506cecbd22327348316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a960cd2bfdd56474ef46760d030945d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982e5722fb73ee185dd58f15dca6440318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a09853bfd17b3d19612b77d6f86e9f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299a35628eb5c5dc03f7289c6b24ed9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd817e90a7cb26e5aeb47a29da9ba2b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54c07f310b2d8126a3a4e37a628edb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ea01fdb840de60f57fa585f94cc1a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006eef44deb963f8aae705ec18461a55324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38057fe5dad98a1031048b0e44cf19325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea88229e08ccd6306d083a9fa92ffa9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18de2d14ef9b67d3975d812226a92a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ebb2ec240f143b6cdee9778efef4a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d94db8e8fd108d31db74d38e04467329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b93329f0cf12d186312016083233ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44877a6c20462af66d58f247bcec043f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711f0a27ac4a29dc92c820c8bc364a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c2580d88d0aa9d7c3751eb9515641333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0801821f41dadc0e47e9c920f61881334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e3725e552e8c6a8786f2244143251335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61c2cb296168e1ca2474e3e0356593336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7872ba00d5376e04ed8251bebc1363337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9c8f73c65268c1fa10be1594e041e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd7385b69131d564e5a184b0c69486339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4b2f82eac131cdde4dd372a721047340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b48747cbce28917b2fd5d69d7da2d5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae4d6665a8d254d030d7159ec0cca2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32989acdd3229cf32f7e868fdb88cee5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133c6ac15515ff17e63e5575b6f4164344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45776ef4c22986d1fab9d028667c3bb8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ec3755bb9b29a89dc25b4d88befa9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2ab0853b4ae3cbef07ceffdbd822c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788063b0fdb75760ec30a089d346506348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd05a4ba93614bffdf70286e0fc572349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdf2819a78a4ea34efb505da665878350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956418c0051354a09cd0a06ed4863d56351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f94c5644db156134b4c8e5b3d590a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde4cdd5869e0806a3cfa70d79dce68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543c3518c24006ad05585a175051bfe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a5bcf3a3d2d4b0ac4954e33d5925c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62747a39fe1232d50cf6306af59424af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92286e23b6421e07be6e458f8b791c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd266ea40c5fba1fd35e384f0308554b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31ffe8216c259e4cdfbaa4aed6c247359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd5997f0feb0d3f42b925ff2d60196360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41bc40e6b46f8193ef5f1c350fa63a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8474ce6d7c7eace85031ea42a57022a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08817108fc3daf517ddcdc148307328363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5c700b0f5c3ab7b13a1583b459f89364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95663a4f58b20b9535468ec047c2cd4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09cc42a57f748c0394f61916123dda366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3d1480ab4930ef70ecda42b2da6db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72fce2e6c31f3deb2e4f9b65511c94368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883c80a001c23badca2ba70a1da5d83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b80479a1044debf4df01e01e6abad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652ae6b0f12024cf4980d3a6e9f1a1f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a86ee8eb791e9382b6bae54e687bc5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733b9d18125498275fae900c5502cfa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd30c10158a551f37959e5a22153957374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcf19e86fffa74379ca622d102fa44375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f4c8149af83bb1fdc426ab20b123e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2218852c0cbc8c95056bdb8accae2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba66edb991d4830973d58cc9a0d5883378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865337da7d0a496d38b8c64890b8b77d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c31f40bd78a6c50a7ed9b37664a206380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196734c3eecfd363e1f41e9840342d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cbba57d0b31e7345b16b07354bc48382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66797b2985caa6c0b5da8af540f4d3f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cbb96b5a2bf3aa0904dd5ec3efed5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab8a9d7f3dd1863a25c82f658b01d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3045263d2942ed85e5a1fa8948f42386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf692c1c293cbca520fe774951d016c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78799ab9552481dfb002584901592c60388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cef9b7815d8b862329c3eec8d202f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49fae88eebf9c22230aff7e04fa0d1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d005533e745ca1e8f0c6d689390b4fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620f015317b4589b938ba0ca0083c3b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf118e3cc98cabf1d46504745343086393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5e541238a616ee754e6933212ffe6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66fe115e245a7fde147c45806574d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a4b6f2c5c04d0fddc026d398f5f4d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f227399ace216a9970e065b153a63397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5bb421c2fd2b368765117c8bf2e5e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d891ae2550f1a6320a658ffc2fab1a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d0e96aa7053c928e3db15b102c137400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec381c8cdfc7fc15a19ea85a0bbc7ab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398e6889aeca7cb572961f8a035700b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6aa4f52a337b6a2692a5f7e7e558e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da589d7bb297513aa08c6babea0a85404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6226b6733b2599e474be50c1227aa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b616f1b8f5ad93677ae3f0fc10618406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b70d25ee9ff05e88dccdf071c65c3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc049a39e80e292ff0ed8c3a871a622408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a82dc37bd4dcdbe00fde98909a37f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d182bdd1652c37818a43e148f0b381410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4ab93b30d50ce0174383a3ec4dec1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2320c64b0a5a247251bd48f9dd6ff0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cd9b3bcba51eb3928ad9bc4306c21413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a5f8f875b4439f18b516bab71d863414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ed2db59a341a392ec3342bd041e07415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebaa806512b9ecaffdcd419e786a209416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517af80c634ab10c3375e04a1bd475ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f7cfa79923901ed5ac8798fcdadc3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065481205e934daf2e47a871d960d2b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a037668272ee60101e650e78b89ec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314af94fecaf232ad8724ddea60d0cad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ba975d2840dd03f08e601a1decac1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5023d6af2830644e86389f3617eb2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cd347863ea88e11b041df735000ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944631b09a484548b7f5cab9560ca9c5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53755cd276d9811048ab2b0153f2abae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db4bece7cdd2bd2f516455306ce4ed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf177d738d3c63f71585195ef9eb93428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1752b7a5b4016f06f6fb853a05507429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762a0419c1b80b86a7477bc38ff2a76430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b854e6431986780fbad78893c28c405431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61693f4a96d11d003d79aef4759ed6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cfed51637f06200056be4303262eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190fe497388fb906fd4b2a37deea88d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8da160e75f002896a4d3441866461435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d0475588dc3ee7fd15e01aa250d81436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f869ff6888633c20f974a1e2c899dea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ae145ce84f2777a3184d8e820799b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f2e838af4cedfec3c844e233dc81c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997e68e65954850ffabcc0b9622f331440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e8d0212c8878c3b4856e1e5e727f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b9c4403dbeae0fd78393ab58489e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2543343928de60f145ca45387ad09443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceef46e2890a134e331dbd126db6170444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780aab4a3739e8fb45dacaa5ff5bd2b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aadfbb7ce1cb4fec7d2683fb128baa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbbf90cb8e109a283b502cd7379241447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679421678b29a31ce1a4db009a023518448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34444a46ef0ff5aed01cb21407fccc65449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad066a4256971eb3c26235c9483b85e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9e45639606139eea74b77bc75108c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92751a6b54489b0c52b19f8557b52c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e49c1a73f143a66db4f1a8ec066aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6b8bb3e0deeed11ff73af088bbc31454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283db91b5e917a5593df0083ec5cbf2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17434ef3203bc58f3db19fefb1ddbb07456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e7b7971f343dedddc94fee183c69a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adae8f658c247a23a38f5b4ddbe95b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c50b3f402e25aeec2a6ac09db98773459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561af470af74c857fa248f60912f932460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225f2e167b8f9d137c49cdd8389423c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ca2bdbf9bea4d53cbe894d0b1ac9a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec0be36ccf8b46be27285f6657b081463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80419e83e0b2095808feec34c2174e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df4bc081feffc48216c98a633ae0f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102867a2edb44ed632980a8261230fe1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeebb3d8d6d77c7805be1af6a333644467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45aaad226bfadf3968189a3e59f66e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4e9c4daab686abec2fc171566c367469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166513eba4385e6a9fb6a3748663f763470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37514335d5abdc6757b478769641af471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c1c0f3487e2ccf697231189d749e9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369a3ff9bde45ed4158cd4804cbc9c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00c8e97b168bc8b507d9baf71e6744474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1978b5f8c826c34961fed9151522625475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488800f28683df369eaa738a180190f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e61e9ad1f89ede6c1b29bc7749f0f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f9c47f4de4464f53d59a09c499ba8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cefffe810d602ad1c5b4b6ba52706b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651a3a060b377bd1e85dd3a3cac494a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6f4511d5e90c765f81f5bf426817b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951dd84b15cbec3bef0e21fb9aff053482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cab1e670f58a45218cfac07f6c05ac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce10ec0d842d9eb884da675fe8dab56484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360f1a946e976a5b960d529a92dab1f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a274339099fff66642ed3c52ae150c5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214008bfcf3c811c9572a3a1519b7b46487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114bc2414817a97f3ad9a29aef6bbad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29f3d97aa86e5191b3bed3df20d810489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60acf3f1488c73263e707f869e76622490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a98c5a16de02ce84b8dd76f8f83f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820aef2cf09da3db90bdaf1927ac8aa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b2b9d1b9529cb2d928a41747c8fce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a044871b7b8aab3a3a59cacdf03d4ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171529981914733646fa536fec7c046495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361af8a803158eb33d2e0a4cd5057fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54202ca717b741c3453b8179588da9aa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c007e93cb1babe7ca1f242fe58ff25498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1565957fc7f43d860e9b037c267a07499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bda14fa480dc48fd80694f3dd79a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666571e4573f589d39329715f1dbabf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8dbfdf78f8ccd9a68dba17cae25ae2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ff3bf4f9878859ae41eb336fe72ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018c2d46fd771e00c87bc2eae5b85fb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71671a69e9f506735aa461ace5647977505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbfccf41c87f41b8b32167dd0cdfa0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cd835eaad4cd455d3a42f709236bf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347dc29688472259e83e9ea71f8460d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b25838f8591933b440f42abebe6c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae491c5b2d588ef2ca132c7467d876a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96894eeb8bfbe6503059a8651bdbb80f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebe48ba606a2fde6130859d93580c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f110697a23a6555e383742882beb3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc387cd927afdb0f6b75ffa6f7288010514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46812de2c75f0b2e03f25da20af5156515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d72d0790d9fda2cd5a9a024a0ef81b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594f0d434f34a853d264f24e25e4d2d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af31796f5729aa2cc5a5046c6161b3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ebf25ce383c46982f2d5fa5555371519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e6806e987e13835a05115a977557b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8c0f48b9d39319abe7ad1eaa36807521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc8a072d45c9a21a8b236616e30a5c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c55f8a8e6045beda305875a886be2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779710667047ddcca19efb102a09f5a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a55bf69c4b3b93f6ece4c07a0b6fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccc5fc3444e8d06922da0a1dbd91c8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b75cf7579936fd9ffda2039bc8e83527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005419e16d18916582e3e75bdfbce0b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68112d92e919aa8c7ef5b5407d23cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b7e9ced560cbfb5a8451e6a4d9a0d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42121222b4c7a3f7d47f7cd7944a1e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312ac70c6dbb7bae6c3860d326f1a39532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937369563ad2c859192080a42341096533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125254bf3e0a33669a6810b307bbdf2a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2326477908208d832b703e200464c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844245b9659ffc1be573d8e8683e460536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f497f10ded02b8c9b15bd59be8b9e04537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5127feae78bb43709e6f5ef25f3c801538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebe8d33157ea0f562236644ef1776e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2f22c44de95dfdbe740561ed3d83d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1b8d3ef033ad72268c7700f97eca7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df95100852ec53a2cc6ae196b0efe85542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db1b5bcefd355f13264aa61a62e825543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e8e62d18bc02cbc71cc97c9260653544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ff684b5cdc1d63c1f3dbb9498341c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2dd9208d18cacde82adc76104ca53546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8270133959b8c5262eea71732eca4b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643971c008b17a779a401e6b02bf5f9b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7403a272d5f856922d7658596984b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af505391914a1de955143556876a8b78550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4b3768c240807438b44c03250fd90551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdc0a3726907b738b12f66beffd30b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e9131ad0f437fa5a034201608ef0c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e224392bede64db56f210a1a2648f1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09c8c5628f5f689a756e3b4b88d375555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae37f7568673d7a0445db8c5a5f2ed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b51129e68dcf927a312681e9ec3f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7d8e9f7c93648ceb7faf4a6dbc7bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e96db12fc4654cbc58317effedc01559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83e5f8eeee4ed944e5458d96342189560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a632594e0857dcbc1f9582d1057aeb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526d09115afa8ee0c64e718ff23f755562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b771a14aa5f32901c8124a83c714a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71df3157840308c8d9451cb27fe7f91564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905c1ae0beefc99453ecf372e8fb26c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cab69f7106da4ec2b4bc9d1bc2112566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0512baf3e7f8cd17ac817a94c33b22567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da3819abbb1f1bf71dde7e6e4b4a04568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de767071a831483ce4fa0a2e178555569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7e39330ae731674c35c062dfe1c08570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9add098017a00f923105003e92c532571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4e619156ea77d21dbbe5da3ba4161572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286b227074494360b1dce1940c7ea6b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ceb51f2efb7a6e72c2419b91d7e5f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e6ea6cf9e56f52be76563579e43bc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9853d00f1f35d341167ea6f46b1d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa5da18c1526c2debe767c07b1121c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26f5c0b598ccaf2353fe83c0258377578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c819b433037de6e0f32ae892a341b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76da7a789da45fa78d23dd1b08e2bb9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1cd2e5ed22972af16a4942aaf6e2e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bda928c1cea6d6205b60614c851f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94493710b29a8b050fc445ce166f2315583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d3c5c4160fb4469c22cc303281bf3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc6a9a9a176938b1a515c357f73800585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281110fa796e6961d71939902ed7f364586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9e0ebec0bff91f2b88f0154b2ef16587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c248463a39d12008dfe5b0cdb9f2acd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908767c9d8950c6f0c15ec185ac84580589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cc81848e83086023dc4b7e671886c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2d4a404bc5c96a78728e2747f6c35591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9615974bd50659fd458db9157241848592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37599c088908cc4a20ddb172eb89e6c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96b45a5730787f154ff4d6d86b5242594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e767d4f88f00edcc9743c0c8e9f740595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e87cff0d391fcd4612b569bc0cf36e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0ffc96dfc1d457be7a4b617615e28597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289ed2bbf17747305587dabc433d922598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080434f5424a7a965a963f254d3b6f07599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b14f3a2b0e0658ac79b9b7f751f87600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420033aa33a7014c1fc8e51f965ceed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdfe2d92f31f3e672109aeb066367a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f460b339b0a0991ec5a71c2aefd955603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ece8b0a49d56d8bcfe475579cb9255604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305082d813280e7a772bef79f7d059e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527b8274b32ebf09092c8317d974d70606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44609cb4845bb14707319d335d9c34ac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780040d3df64c73199bb77eef3dc40b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9beb8f238fe74208d129f027935593609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5457245653996239913f0524461031610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723d78c95ae8fce47b5bf44efea7e68611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abfde47da822c7901551ec2d8c25c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5ae33bc43fbcdbc25f9dfb4fbe16f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433b297ded5b9182624d501e727af7c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253494a69084f792e342c1f232deebde615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3d05ca120d7bb9d65364d26c84bb4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27af55c3fd6fc218a8b22208dae9ef1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be9fbe6e62fd33029d6d37bc5767f0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3103ab3c449e933cfd0883c9581f8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648515ed7767b69fa076faa960a38783620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883356f434570b7a7ff2ac02fcc09215621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7352b2811fc2404a237dae66d2b322622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cac0a592dbb279841cf4f3c253829c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58dfd1beab2d68ed2e78e05d160ffc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81475faf52bcf39869cedef2a3d1aa25625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15114cb2f4c889e80440221a1bc26433626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110675cdef7e2386565388a1eff2f57e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27ccb3c89d741c2ab7242171068ad8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22921086e9ca92f3425b0ebd09dd229629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3e7419ff33663a592739fb89ec37f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adec79ff10609ea3fb5afc602ea6fef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb228354bb998944ab9ddd2b77b3afa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2fd4db2cd76619cbd20958c5084a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b78451142f9de040ca45af6533a3d7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d71d5f51576bb0adac21812b1ed7c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8af3025930f454fd0c0f1a3c42ca6e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fb6836ecbc8089063920501f2a232637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edd023d7c101ea12fdbadf7d36c4ab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafdad56438a1d3e30342d181e4e614639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc20243b44bb185bc4d5aa1f1b22ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837167b4e872e1020f52690f1e7cada641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06750d90aebec067b82ac7d174e74481642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea3883a23fe2abcb9aa94861ff421f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64856ac85053a3ae3931ac8502057e6d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27227efe1202795482ba9497d4cfdb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6978a633b8de7eb63cfe23ffc40062646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47999ce071dce97b309bb69aa43ea891647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32ee4c4568c2b48902810bbedb1b47648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464dd305733efa9c5482a869867ba2c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ae82dfcdc3ef362da827e0c91cfe1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb64884c79099d25b37fb56a9d9bc4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312ac104a55f06a6df409ff75dde953652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43e46ccc84edf14d9a9dba7d678f54653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb2ce01da65804f666e47e93261c8a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f777d95a5ad81379f541d6b9cbd9f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167663f203719f35b3a5c34d3bd1ec1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5efb421dc8e7e988b413eab067b97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91179d2e89e7b338d194fe92fbca488f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918e932acd0ecdcdfbe0075bf571716659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563277eed6680692c1d232820439abb4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8ccc4b326a5a6756855c91ee1153e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4cac573ef1f60f0a7c6c8a7abed4a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8c24eb43427057889a2e84360f957663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc32c2bb6ca67aa83d5efba48e20b4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0819d24ad967255d0f582c732a95c1a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64e0fbd77bec32ed94eafe223a9698666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469881d90c6c7af715b8db03809f4568667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45095b5ab2a3031ea530ec75f985aca5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9a829dc13ebbc0a758b94bd5fccdd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f10a1111bb3f8c2157c7c2aa03d17670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447482b8c07cbc8670e99d53c37bc867671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f893a830f46ced3b9bc53812ea3df7b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bd3f4b182dfe60b16c8b26174b7e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b51cc73ee35f269dc953f915a0c30f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3da5db0c766dfeaa89004b79a29e2d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad920bf5c84986ff2e96f899fd792f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47704e5c5fb98f796bdfcda51c3c8a36677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88043c4fb1823406ffda44f9ce10cb4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507596262d39e1b39d315faa7df24ae7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de5c41b422ba5be0e062df6a46c07b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a304d83e80988a08c3495f36e1bfa4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33f224c1a185a0180e6b43e38bec5e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49437cb9275d38ff5a97faeb497c1e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe967c2b898fb0718bbb3a3ca1a164684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abaae2313733cc363ccf4165f5b9b8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62699cee60fc133b292ff2dfd9ea14a1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c889f8f676c7e1d9068cdad69f2bdf8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559eb0a785c576358a3a43d470e0aff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4ed6ffd856d85386f229ac0b117dd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1796a71a504c940145b150a2ac834690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2554cc0410b1637adf58f8b5139c6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa188bd30ce56c654a0ec9821daa09c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e1dbcb963a9b7b2e053fea508eeaa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a0d1b649f3bf2b751435a5ffd4fc9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4414d5f8b16bcb26f2cae59135664ad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d9da0bdd8ea9d4096ef9da5c01fb9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272120a1a07717d4e00190db4202558b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ad476a1b12875228409a253ea685d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529516d965708e0e3c915e7cbe74f54699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a69866ab5f0b127515c09b427db83700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ca62c6b1519eceef83c06e05866ce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d6a4b4d21742edb85c112171397ec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d21e07cc7e86eec6796b8d1440d200703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6bc5ca43b0d4efb772d5c3d28ebc1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e38d8fe0b45931650115f661179ea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163735c5aadb14f18b1f75a9b2f48d09706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20d0b1b93ed32ecb6ab31a7f2f409c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bd6e3fe83b6634c1a435efb35f934708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6819a3548492dbb512588659f3c13709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4bf10be43bfc6c0ae35be48d6c5c9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b5011e87248a03f4fdb1ea318c5e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9a77500a204f0e27c429b08dee87f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ce198df5ff00733965844a25e26d8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04396dcff8a1ed9b5fa9b05dd95c5784714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce69c14efdc2739ec9e8690f0d0ae8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcae1b6975ce1247c9b1032ee2396a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092de601346ad2ff457291b1c2ca540717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11012f5dca8350c57714cce0c088e5b6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a39ab725f67bc3dbb72f487d4b189719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef9e95e989ea63502c36cca0ccd199720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a7b74cb63e31ecd6d3f6e3625d129721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae064e12cc234949df951c4856d7a3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5afb8abf07fb09b2551f62c9d24f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8a7be3a303fc8913678a8e67cd67a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87195ae6cf598db20ae5ac8d1728bf3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a58469dfad9fa97fadd97966dac535726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d67cc278057a9a0d19cbb5360c4a4d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abba57bc173ab54503e469098ea0aaf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d5a3a4bd4ce2786fd97371e78f945729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2c00a0b063256c2a1d95222cf16f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091fc9a572a3e05b9c6695087320d45731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07256c1413468cdf741c3123d357a21c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f0c053a09e2ac041dcf52a0531790733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5615e618c0c29a6de25f4434a2e792734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db9b515fd144a390073bdbf25658f3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4faa0b0b56b60dbac457af1f8044a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ef7d69a1bd9a6876c22e8a4fffd92737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e534f60b9ed03d42841fc48570068738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0389e7941059c2a3bd42b31574b897739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27ae52372fa82bb6973dd03bd6e8bc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6505d0ab28e90b26f9404a22df1ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78ae9fc9b5fa4626e9b58855a3eed5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981a591afdb89731800cd439aad5550743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac132d46aa09ace3fb1e7b91ae56e48e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b38f370a7b4c67ceb447ae49e6d21b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cd99dedd4e7a584d44f5f05637953746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0878a4fdef90613e8dd0bec43ba5d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07a145f9b9683cb4796d8317e970d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fc026f78e7f007a56f984ef4a68b7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9f51bf9de4ea3a47858882d08395a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad776dfcd07f4e8be1edd09f0c71589751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8aefb6126197d7aedf0411ba1451b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148dc8cf1c3d194109f465f2efa5d66e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b8d84f42cc7e470fcdf702711f46c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce85d4782324ff607db493658b192ba755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f029b2bedc559fab0104e69f03c2d1d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc45c36ede1dd58e6bc52a78bdbd6f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf9370ae103d8cb2d33067b36ef47a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325acbeeeb1f3174b6f3c1f5e9cad59e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7401116216fbd6a0e92d517f15488760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed448a834155bab903c01ca45cf8a8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6f55fce9eaa81755bba09c6d48d16762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283ccffc3d8b45fab0f7c666373b314763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20432f555c33b6980b3694c6d346901a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c247e02176e20c29fa6e988bf658803765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba20b3508f4978334959913acdec7c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35830a6dfea03b28c69f9600481f10767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eda7b2e6a9fc3e5de8947152133857768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e173b2a93d7a114ba5591c13eb513769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a591db7f6871610b8f00d28280a4b9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7715f811b091652e9b2fef5c3504e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359281a7d26185e6e29e7a24715f2d9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fb2846720e46fcbf085d125663bfc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf67567317d0f59cd00e3164f8577a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2497cdc1c2a33135885b5588689279775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ec3c8106cd96e3a02e2cc11113067776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3ec13241182068c91853398a38151777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d74067b78c6ac61cb9af903fafb9d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5740d8d39de63326b267308553b982779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113ea9d9652a2b1be4dc98e0d389766780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c8a11a562a7d141faf3e6caa64ae8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b08de87e0d40871edc60381c5a422f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf479def7512ac8d2a38af86b10285fc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771930f4367ddf60b035a39cf3e940aa784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e728e291ad1a20d258efb6c22ab9e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccb90a314604092c236deaceb774c9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581c4fc03371c1bf46889234ab6959a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a42b4a0f4a5774505cfbdc56debad0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f2690a78221861546b99211846936789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61ec36932dba471c4cae801c577fb3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a7b9cecd1cf4d64c4983971af388b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512ae69ef2893b678a3eaf6b1c61ea1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda80de4a8d07b0c554fcda1c185c86e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df39877b5648a23717b1f2be058c49794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008887c94cead30b7cd143e2e695cda795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a862053273148176d1772a25dc7f1e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb343063c9e095df3916d8ea37fc85c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e802df7b56c770a498e9590aec4be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a69e98621b267663df438dfa83e3b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b618ebd29b9ecbff13d988b1624a1c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daaf79c8a02feb576fa964d3e694816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c7b350ddad2d2402b23b5f70436d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc91e2f791d92a43c98f3ea1168fd38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2fc6c26b311707edf28799d20d57d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082468c7b3b511d7f0602c58b9aef7ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b1b91df11c08d76e906e9d23baf1611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a1fefec30dbad95e1676f62d4373312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cea6d5344d28647bdd93760d14af2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30c55b17be9a196f83caf52283760214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906c1fd1c2e7e91f09b1c1b1237702515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaddf4b5ae375db1de95758dba48e5616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d898d7dcc99ac05cc31fa03b2a3e83717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02399c8b134cb56c97f754ec69be15b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e035b9fdee27ee716af8f926698765819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c286dc7065159a401eff25969394c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bcce8c6dd339cce92e34faea0373421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32ae6128fdd5164cc61c22139661ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11b85a664fad23b6bd7d027d19ad6323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525b2fe2f36dc971190854ebcae819024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7aeea35e86ee0e0c0a4497b8ccb86325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a7f37b83dc198040cf9018c98e22b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb7584b54f661d586ea9cc8df72f1927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a28fc6e4cc3e144ed6ee2d3b21b30028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a57f954372c7b096594503d7b80b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb58854044cb5976bb9164a34af455b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10178b123657840e5ccda5e4f76628b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f29fe84f444d5d6378db3e5bee76832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea3aefc8a29d6c7e76c271b8b48a1733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230a9b69ba702e99beb3b0439a74d8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed1656eff607b0e015bdcd542e2a9c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ee2ac5c53f1a21adb143c06ec0c4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0936a6f780ec15f98b447ec9fd77d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813c157cb82eec6bce5d68a6d517cc938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620ed9634cd1825b17c6bf0218cf5bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82cfce93896d7dce36c20a8b1b544c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87646a46eae955c5df2dfa48e2d9be2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cff02001cf61ee8610bcec8144c9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa45a02513a0e90605d74f5721a28b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56768101fbad960e32d1e04cc73fe9544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869b2868e0990857377932f06b78ba945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6a9ba8baad8d64243d63beac7f86a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18302722096f49a3a3329b71a9a2c74447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3eba1a616e638a3467bcdac5b798248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed0f4a3ffc66a65be1a4d1b00b6e6749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf04395ccbd45f34f99e590ae295c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f3c44c61763bc396f22dc70edfe6d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb87cd6cb5817113b13fb599e73070752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da580cd08bcd209f91e8560f3e3c48e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1e6439cd7e5ff678f99fc214cfdb554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfb131427a35b0686b5a9a98a4390355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35abb7da3bd976404b1f1fa32b042156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae86bcd8aef3e833bb8c57d25bfb2657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13972a83060af27d192220364e180758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6c7c974c49d52a7f13cbc3e8f407e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44576ff0ed63122b74dcc73591d3336260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f46a6b13fd7d5e9d75bb9da2a9802461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecae49aac7bb258817852b6b20727062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8df51b1f4dbced75d82528b005f9f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc05af2b96039149a012e8a11b56c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a43849e46d41725b3c16da6f32094c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3a5af2dd9301f44c83e7495e0bf8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8aeda5a707525438b49fc095ed057c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac112f9116cc4ae03e3d03fd8be54bb368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760b71d791b16748cd4a646a1e1c6e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00989bd94329b35744c0fc2b13dee5370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258838776e6aa93183e5577e508d5d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0786afa39edf99c4e12d4643887be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4331d355c3c2f01592dbd9359357db073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0714e4b006a8ae5752e8ccb63f54374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc032ade6978621438b9745563ef47a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4e719a72cd8810dac6c25aa26711b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac319af38b3263771cb255c82bdddb377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285bfaccad26719e769f133849cd49d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c80819a56cc0d50e06d207feda712b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b966f40b05425a5f2cf7791e1f57bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ae3665ee2e9975ffd483b6a80ec1f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d70b579ec315e2b5cc653c27737a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02acc06439518713963079e81b36d8883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a527acfc02b4abfa2965a8228976cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045bd813d89e69280edeb1a96cc2fc785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648114658fb31336f1e7e4b3de94fdd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f51565834ebd1aced07654ef367ec287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9e96821df30688cb54676ff69b63c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5a42d7bb269d2c52b1bbee4833ff589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f205483beefcf1959d83dcdc20bd990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bcfa8b21871e85af7eda16dc47bb591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1292aa3e0e648b25918c89ed977bbb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93a15a888f5543fc48c826d06e7d0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4ca24d6402938137567c20689387a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f491a1dc8e9952ebcb7b6a6710836495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2b5c07a00d4eeab14d73564d8380996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1630891808d18593e40452e29751997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4903a8c6a7632dcf808831e823c3998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba63c5f5d8cfe4476c4f55d69f207a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62465e6ab4c0fef326f24015d97033b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e344736a010ed8d596e53138c335284101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921fbac2dffd7138760c979c7d8722d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482123aaea3b79ced91935934e41f65a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae0f782a6b78549918550ff5827b00104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7238723461822a53aacdf1365ebec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d805309a862fb3adac868b137db13106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175022e1191c111b2adc62717e85d857107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794b20c6befc4aab1ad816a97ade202108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ac18da12828c06e2f87c2a9d59d81109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594b3bd49529c3910c8cc29d6ce8f00110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f295bca185696082fd228c415480459111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a373a205f5991789b36b15fb2a3a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b1fee3de86204d1d904c3a8a8085f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84500d45bb7da42f52db381c8d528c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060abe71c8d3c1bc46e01555b369eedd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b316b12fc9890228171491a962eb9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38142886ebf630c17a4274fbcd84b34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649ad7442ad7d1f1da2b3ae8ca088a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b913bb31227bd52aa48f3da803b389119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b27f677464891d5128681876acb14120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8ad16e20f12f456d3945dad24cf35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125834d112bf74bf64539eb8e6c70b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bdf6b8cb7430af8b62a66ae58f765123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008b483ea6ea585d50ad3163fdca20d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696566edd7edc1a756e3c1ce50ce6aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971800542735647a8501b24c9446dcb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe981a9f33e4aabee1b32f747c68b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af09753bc4debec6a2708b525db7d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6857c44b5ea3e4ab7742988bf931b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1de6df19b227b78eb2d6273c6d334130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1950bc54296b1ff06be7bfdb9dc687b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5593d10c9a63708d754b075900d57b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4977af52bfd56ea22a8b4e2dcd59faf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30630cedd04a64e8ca639601566738134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29af355d20040466f5e6c4d70ec58c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bc9112ebd418254f66dbc385ee18b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133791d50722b328741e6e675d08796137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcfdbeb4b0830ec128f3c3bdb11e38138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf81dc0b4fbe1aacd19c5b242de3090139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707893fc7622ded77b6ac7a54322fd93140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6fb9fe4927cb86d27b409ff23ac2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb27bbbcde7040b3751c6060b1b63ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06838f6b0ff1d0c13562683d8611e845143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db136d8c49488a8843592e7507432ace144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226268436fd71bcd5e5fba3a1bf95f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f132dd4b030cf0f8cfe8b115e7bd2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce1a660e990e382ee39c9a46c8fca9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21847e64001bc1abbd19dd1a8ecb15148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833fffd721bace2d78d7294bde9c3c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba5cc6a5f9422b7519b3a029aa374b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d12f4cc20b90067714efdfd0f387b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b05c64c51b73ecad6ab1653ba409f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f989903ed34371b93b77b6ae6f0ffa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3766d19b2df30924890bd7d1e894417154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548d29b4983912c831ea90bbfb79395155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb7806b7b906b5d68371e0cb2ce1cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72b7b0e0ed654bdf98c3f74b4abe72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80e6a3474427778bcda68ac5794450158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa82e51ab673611f17202a37b808c3b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d24f2b78c74c4241210bcbc586d3b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b93293f719f0b5720b4bca1d461849161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64556e9d48f2675026c662667f14db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f8c398ea542bd8717fa6ae6af462a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d956a7e7430a88228c705cf17e3886164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf10bdf48de6b9c68059d6a6991f82165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1294d5f44d87763125168a72a1c4f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850622867f80e3f0f852ebff55933d66167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9596de9c18ae941027bbeeb713c32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddd826edfdcef03aaff7b0116adadb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b878a2ed1511f6e51deab801226d2a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05148ef7172d5e3a0eccaba34d110952171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0e46071daeea2447c2ed9a8039f7e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204a7ac072879573d076aa435c17971173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d08d1b1a033ea135fa78887a35c123174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c117ac196e902e162cd80b2b872fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b980adb59b7df3bf77332b99338b0fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02fe0c3214f9c3545e7f2c23bfb0e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f283ab468158b1fb4f0f8023c3cf56178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1dc65fccc5b305e75d6de9414683c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c856692764e3d66151628fe421be29180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c455645e30309acd3665dbe6db6b06181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b195d218c77a4d910369b99dd97d4c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bea91a41ab0d0d8ac33031865d498183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f202250a3bd229188975735836433184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570647700d00571c7c82624cd34c3f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66924f7de717c224c13b533e3f427e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc724aa2e8551116f9fc5892b068b63187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0103051bf20f5b1012643b83e4c1e8a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d342eceb4422838e09c094201e042e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468fd503c05edee55ba225ca5b61a11190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590da4d3f53c2af2ebc3e6d5194822b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65339ee53b540dd0e0f00b86a3eff8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471bcdca905c7df10be77d236c8dea0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd1e8b4ac2d4653d09ff2979c15ce3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ea729f8f9aca2bcbbf0c7138e8642195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2e3e3a2a16d14db236826629651bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea13f152afee2eb14695c0cc74848c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891bfbb4f60c69df407cefede29845c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7efae99c687cf7f76e75762cd5050199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aef5abf40463aec954d0b1645ca717200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a28177bcedd9250d40afd542c1ee88201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77b330d8d78893a3577bf6b6fb761b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbdce4b584c5cf622e1e317dad542e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68732b1b09a9b98c1373ee74a4b2e09a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fb9d407f14dd1c3da74760beef624205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4f5c45a572930ecb2dd51a9befb29206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ce9c26ba24ab6d370e3f185e73c44207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424ff259cc955c88d17b141f02ff512208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b4219e16c96476901ba553051985e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b1823eaa89f395d67a71dccf09669210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e53d82c032434a09111612512aded6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7e69b60ec4a9bd1fa7379aead26db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32fbf5d4975b7afa96d41c40cb9851213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e567dea645ae8fd282f2831699a4861214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e75761d535eba3dd7891dfbc3e82f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b530ef64ce5bd9f8b19d6d4a368431216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f9387d350a9786c991ac490c5a306217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce96381b70bfe8b1ddead46dda21e37218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47473d84251911f8c7777cd026adff12219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257ab616d8be699edced53bb68c420d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f46324ef36d06df6102a345f84de7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff7ee9027c87bd7b374b2f50992f0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c859e54f157c7402c15f7dba92bca0a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35547ec9cbf783b700b62e5d6f934d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea670838204f7fdbb36eda54d96d1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf375ca7713077842f70b2fdc5ff6043226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5315081bbcb0f4b37b348e00eaa919227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacca950ccd7ebac945034921b43f471228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb71753f53b401868f64ddd0371b06a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a086edf4066066ff950d2f3aecbe5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5c835d9941485d2e7665532bebdb2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09d508bf9fc20c1d6b03b64850adba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca76452e3ef26e0bfd3aa58d971e26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edc38f66b46c2da90c0844d2dc398f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73037996b2db7cd644eef301a854ba01235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb2221869853abc05addf60addbb07236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05099a135bef7dfb0519131ebeb6678237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea337b824014119afd917799acbe656238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbde92a9a4567b53d225fad42821c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c66be2646a696083771d4d24431c7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210147d1de9883ca8abb04b675b3a8e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c46530cdfef13b113dc8a0871084b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd616850cec5650b2d0d65594de7da2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bc9c9e459363640fdef4e1acd9dc7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338e6a3182cb4bf1e7566ad84c16061245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701d31c1aa22a0d62810a7dc188ec76246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ea6748f77cb9083a923ca874e07e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2419bcf1db22d31f7276c5697a26bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55569c0e9addcf2a1b9c6bce2b1b3c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e8ad1860b397502e11ef504df073a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445a630101b057def3cbe42f08db79d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff16b6a68044fc7bc6d0b989154f17d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196771f3b999df8863dbae22587825ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab5e94fcbdaaba9d5fc03d5b1bec5c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36036bfbd3761c57a2fdb3976715a712255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935661d2939a589736ec7e65b2ab02f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166bbf8c18d83a3a16be6d49260d279257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16f166d40e1ec26ad267205438d76a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb56e5fcccd75a963f2fdcda68a6825259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c49b47cfb5392374b85bc0e7a8b05f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d724ccb6edcb56af7118f19a02ffb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453a393784f43b3ad08b6451ccf73c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77bb0647deb8da6c430a781e42552d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ae3758504be51088359d03c41ffb8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202263f0c79179c8ad62f4725aad480265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd0d9e93b98add2d1c0b6b76045b97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ae347cc6c6e061c5ab364cceac0bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e234b3f0ef9d208eceb93c50457bb4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ac6cea32fdc64d3fcf51ce3bbba16269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab919fbf6e63fede3cc14bbe7986906270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a8d2b01344c6ff0300db2cb657f4b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15605fb919a74df4bba8d2ebf91ff1b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f823c94e61ca21180ad856c3fcbb4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565faaa60efcbce57df78260cdacb46274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37811db1464003d49c365f18f1918738275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f4ea759821e24ee869f8288ee3cc3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d067a7585aec6df8ef2f78c85549f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e56014450ea701e991f48a691b71f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af33e1dcf6b3f41e074e9d0dc8252a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd86e771f9119ddd2804c90da7cac5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecd993479f2434a01a761229f3893f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b283d1009f7cd687b51efd88df9896a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937700c3e8997721d4d4cd03d662d79e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaa0879596ba125bffea4274053de1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d1b42ee131ae6c97708fec18f0f6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59ba3edd8f75a45a4fb13458c12ab3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ebed01647f142605d32c418538e89287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89274292386fba0243d74cf02386f51c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1146108fd3356a44178583c17270d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a372ebf57c75fe7e386915b1e5891bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344d33f8652d33749c9d4404b5fa559291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d93b656589e315f20af81fdba0ecb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea66b51482276123e4df7ddcbd84612293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5d22a84725a85e92efe91ae51aabc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fc3e01c09973a303f0d73d18b1423295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ca0ab6b1ad3d12157b16287d48282296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcf5d48e1c96b0ae2f21237f626327297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e93e69751bfd934be851c8a1b8051298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad828c8a0e177e5a177c6a0acc125d79299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1b8924909d58e1f90beba6e3ca327300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e587355e1af01dc0d3863f6f46583301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f8d6b0cfc6f5020c46a938c29238f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a08bb4a8b9492c540c99031c69727303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7be3a9fa680e63d1a9651a825b68c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47958bd0baf60e80c0ab8d08eeb4e940305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3eddc0208d63ade517667dbbdaa04306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485015c90a279c3fbab458d318fa22a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e011301db0b9a3668e34666754d6c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d897ae98bb48cece44a53d81f790ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba112dcd985c8ef86ea3592ffea696d5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fbe3ec05629b4c1405de39f050efd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904726dcd727c3b1e3771f1a4126342a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fb30e4c400f7133d58f2bae872ca8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fd29322878d95be49ede5d1b052e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f248e0871bff398c17241d11cb8a93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0392697de854b93cf3bf58048d22c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b34375d52ed84e8291b38c826431e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b06c5d48212c3c46acc730553d36cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f5efa8adb6484c4b94fe4767a8b66319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3185356a07d93c24c324695ce6c705320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90c42e7560e72df988df020a469d8b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa54e8d343905b6bcc26cb25474ff9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9938b12702ca79c1424cb63be77773323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b631a3fd7faec023d14f69eba3b52324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e137fe544c792f3709fe6d09ad4bc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edef6722cc3aff81770f19ca1474772326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaed89ba97782c93cd95bc326f3b53d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18eb18280d82a54305f482dea72a1ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9c336205180eb12167785d99cf406329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4623b5bfd1a49ab6a7699a2275436330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16b5dd06fc30d6a4b7765426a56b69331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12358e1e479e1c095860bcccc8a05bdd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1a4e3cf2434ecb272c3993c4178bd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc2a51ad70b3283477c6b65ced16be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87f049c81350449058e22682949c25335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4848093811278ce03b758a2c82c25336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ca39489c89e0b5bd4f7bee08ed708337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f8e678a0e5ed38cdaded6b4ee06ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8ddda5f744f647bce9be6a5da2d13339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff1e73a675a20ae4dac48d70d18585340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654abc5ac730da246a82459fb1e0db1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985f7ce1314241d892304f255e95441342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98165a62cb76559970020dfed62d982d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5bd4a9b804a9f533aff68d0ca7e4b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45512e942f150e66b57eb65361e804d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bd5227b77882d326ea9c6761766c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b0b5d98ac626dff373bc9ee937940347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3aee096d7d1b2c0be1fe4dfad13ff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7233246b24298be50f6e7772048135f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18c37e4d1d30b4d2c25d497f6c6985350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8ca4e6210ad7010ceb624598aeb1d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734d629caa2b13af98e6034dbc4b09f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c9d7a79b9408497d9ad95a56aa4ab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af34495b722dc983271275566d1b83354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231e7fdec358f1072cdadf443e85374355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f360c49c47e0d0b0a2df0f6b08030356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e1dce7b4bf0b1a42169a2030847cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cb6c4ef2f7ad77a0ab14f4efa0dcc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb9b87c8f85f87fbbf5f4f1f7817a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d17a48dc98063aa60236e3c69081b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47d38fd9f6b56265848a905c061728361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab78ebeff245a1ef3b32d834da96b29362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9120bbfd468b64983a5746987de158363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc40ff870994e9bb555faf16f45ffd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6a2a6eeac15ade273af5ad48a2e78365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cd3437ed8a4dea985d6631645289d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad64dd6e5bdc5ed331b481afb79556367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d731803ea96dc3d247e65745defc207368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46727523c79dd029bd0315981b273edc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7dfa4e9f3bc7f4a55e93e3ab6b3679370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cb13b2f8131211aa219f66824b7b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844818f9b6aa557db97527a188b5e11372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e027db18928c76657d33e1816e5a98373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e0e71c9b3e35e5a9ea3497a0f24e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566f66d26a7f8f3825571f5dfb31086375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f93804687257db881ea54c7e6eb01376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a401389d30575b95a0a595cda89291377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc76270acd174363a25ea67a13c1bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd219672232b89cd955b8aafa80ad2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee54b8668b87b982a03dcdd80145daf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34bdbb0e4595b56d8fc8ce61547e18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d99f467d5004a5407e1251dddeb0e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d706c419107758ec96500e5c67f2e51383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7afb74e6c9ce22d7e8cd405aa8eecf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e383452f49b7aad01ce2af4df2d34c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410277eff9a753af4d5c4baef6ddf57e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80793587ba8a92feb5d36e31b83bce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695deb1576dcbf6e6856d75336f95df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fa48adb4a806eb71fceda6be12049389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98e11ebc2f29e5e0db1fead050eaab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d23e7fd0df8f1cfd846966f9d44e51391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6136ea7885f1a17907dd70501724b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fb8ae82f236797886c2dfa99d56bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef735c6cd05e58754d23c934a19f86394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b90171a327cacaf375389d80ea244a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25502c41c6599ea2617197be7d27dd5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d244b7a84ae8b7160e5bf89bd171e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9709fe2c76ce1d57a6851bb0398b112398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc08d907f8059637b363e53ab544968399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9076b5ed5715e28b5c5346d97f349400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a063747dfc7c0346e1b47acbc6c87e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c45cf62bae1b357eca579dda6b1f6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487a7e0fbdeff75c2086b67dc49f80a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc03bdc1c45289b51eb9cf50006f46404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceeda538c8d9e43881bd4d4ca714b52405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371798f717fc5f1f7cb4a730ec1f21c2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c1bbfb95843e3cc5c4788383eb1a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3359db4368cc3f62975d689d4d87e6c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3740ff4316968ed45806d67886d96d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3296c9d85d401cd325a43faea18a7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581971b4e45837453b599fe04d8e5629411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313946585aaa26e892f2d75ef31f670412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3e9589ea52d68a7e0ecbee1e34391413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b9ff4f06b460c475003732356adbf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f6d9758b0b4b5e4b76321d55916bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67da15ea7e28113a24f8971872f787b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ceea8485a81963b77380a2f864b5d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ca89df0fff250275ebf5017833f23418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33434797f92d1260a60c84a6283523a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ba589af7cf4be63fbc5bc6211b1fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81612f47762fac706103aa02697e24c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b66572ce849607c1cf0e69ec842912422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fda8ff68db1fadc2a0c0c54da85760423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75720a9014be602004d02f6463d1c47a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c955a2a196096be9393260fc76fa1d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936cfa7b021c0d56f4dff985e2438c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17caad3f4a7b1410fb709433bf42f36a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705e6cef87a0e5a3e4917796abdb9cb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f4bce00b529e620499797323038ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d2048dda5b963ce1e53d0d1eae83b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ec8649c945ee33e792bdc8df3fea2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99552bae6a74f09e2c48eb56af8b897432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe3d77678495d26a24b4cf6aba68a7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d99d992e2c495cad6e89d4d3e61b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8467dd6200d32c299472412c2b41190435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556df8b4a459143c6f9af4f76070418436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44c05ae732e93a72b5a7b874e508af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e5d29a52ba50ac534bc088096f40f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b242e680d8b3939c86c9edef8152ec1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bd09538cbe11278a2fd92f0d3ff8c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b66b051ecbd181b6c59abbeb977db1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e360e213ff748625d380403f4ac7f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de025d83cdf993c4f7c91facb0409ee0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264c707ce98833ad5e091096eca6e23444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf72cb5be3f066e00f87ee29b034fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd46ac0cc196775a72202c768bef434446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76da976078a974a7ba9f29e379156d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce4f89f1830ac89b3cd1e6c1b7cd13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277a8987e952c7bf0560a99335a9b66449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db682029e7d029a33c545cc3ef2caa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42086022210aab375c23ee32b19e32451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381878ec4026a76fbdbd2f6da507221452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce7429e705d2110e6fbadfc3fe120d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2177b5ea9b99e24f830318ccdc8cad1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1de28963bd98c7ea3a26d20beabae5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cb8e2b503ad0db48d186cd3d38453456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7d3fad11a7360af87d35ef1c3eb26457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df064b86c02e740935e968be3d284f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4a9af0c6d320c80929f23f83275e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba2566e05a1fdfc3d7886b8f01e0d2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2dfa912a0f73d61f70989a12e77169461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1173274a46ff81bdeb9e1f6e86004b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ecd9780bbcbd2064b4f445eee705c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be06e6000f4f7f7aa8bed5a42927f73464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db98227e9f8758da23e46d4075df9ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47a6804272e27e2d46f1e2f0424a48466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76748b053b2961198aacc82c65ba1f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052119df324594905054b69f98f186a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c76d4d203d8663ca5ef473bada16f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2586ca27332980ffd81e7c47e0aee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc8e12c213a3baa9adbd7a599e3b31471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cca6dcccbb960b7989f672d1f3fbd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef298f3118eb8a75dd05c33798274c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd14731ac58c18827828a82fa4622a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2d6070d88f00cbdcee0d08a34f5d9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf549df5bf3da6c0ed31a329b9184f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f7d31fe6471b5f8e9596c1d3333c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa679cdc21dc14dd86a990dd64879e7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d50d4990369b18d42eece252ad6120479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a427e125892cdc2919d8eadfab664b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b321042099cfa9fb7583fccee7aa7ed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361acf3e0c167828dba5dea5114118a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bb81760794efd839dbd02b526e962483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0290f30c94ecd937bdfda9cb1d7fa7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7a6630ebd88309baa08599542feab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8db46ce687f13d6f6120715d04b64486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be4333b8ad4a544ce68035a6c98017487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cccac196ec9e48f4dfee805194b87b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc201ea10a8c4ce3db3008c179301b83489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89359c2e7f92e6ec33af2a8913f611490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d701729847d76776b2e8cff222358491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c745930e238de8ffb7405769c02dbf2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef216819b69deb5c4214e3857f3024b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68105f645ca1b1a226512c504737e0b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594861d0a49ae9ee7dfa3a3e90a2e9b1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617ef60c7e957a9c7de1bff21a850c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a92395c6a4f8ff97a8b760e3a8e776497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8539396c714153d4393f6e7367d41f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4296ddfd1b77852b61090749d446e9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33c5c9bce8375b6c0cf06dcadf5954500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33f2382729ab9d9af6a273ccd73fd7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea98b2e0c276e8b9c2cd2c4e1c7f29502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f693b603ffd7f7ab9d0f31058286c5d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d768437d0915dabf83848a86c42432504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce2aa76c5a7bac2c1151795ffd862e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999a6b04e15d6f51702116224c1f4a7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdf4d756601fb6c176df02cb77ee3c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602324e8a84865b4e29dd03e53383337508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fae4484d289ac8fd087786ca73803509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0983d545ffaa80ee49ed0511f19a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc479725bc6a0a1496693ff2216570c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0247ba0fdfff7ef1e820decbf1519e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b768d2c1486ab75adc30f1a960bbdd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbaa52e30954a1aa95f089ad3826670514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae80a61923449e61ed0d3ddc854746c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f739aaf18717aa039863f15e575f37516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e0c7fb8ab6ac0ad226fcfe438d01d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f11a72dbf1c5e2bff00aa06e30106518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621564d7c46b6ddbe01e1df6a147d669519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edcea1f9c628c5e69d3767c8629e06520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094b6610212efe1df9d2b00fc955129521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3660290dad161358798e3d2d7fb02522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fbc90af5ad9f6b1526c418037f9b9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58002cc7655291740334e5219a3c087524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e92549785963e5316317d5fe9f57a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a33d18ba11d5339d26a96f0ca142a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecd5353107c931a3d8c3a338361ed8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d486a4dc01c4806ee367ce52146b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dedd907f386a25eb6f974536762db7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6ab0955a07ff38092b8eefb62ae3d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e1d5c332ac1b934827e9374da4408531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a64d7223935b2eed3da225a756086532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b11809aa4dc1bc50165bdfe409cb8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5652546772ed9fb5177b3cf37d2c223534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e66506afc01820bef98a56cf0d51e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8ac371d1c02b4641b06f0ee047f59536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af36234dc3787429c398707841f8de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bdc1cc1511321631cf7f657170d60538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c293392513f8d561930967ba04000539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d474653447914362b6050ac5c1e37540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cf3de33a314e9a86a198508cb2aa3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1504e17107b0eb7d0c220e194849b5a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d192ebf3baff9a7936e5476ce068166543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb99a09b013bc2a4da6c032321323e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5186a6c770699f7c0271252daaeb86545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf069f1d49e8dd76176cffa913109d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef430d6a273a4158ce8f146911726ed3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418375441225179a77f2bd5d69a2702e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae68d00edb4896346b726ffd2f6d7ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e46ca91064d1d2d20fea921a4ed47550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9dbaeab2bd4ae6d9da029634ce458551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4e42d3b696579a419a5985f084abd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b38c7a48d65d637d94547770a0e62553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6544e3c01d6cb526f5dcbc2fdfc01d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a1caffdb03b2b2e06634c6d66c560555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb87cfd7bd4216e6285705f03012ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9237963a4a459748e1e83342793779b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2ea458787826d875c32fa5f96870a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550c48789cfb0638ae6159d55aebd5a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d272e209e29ede893fe1747ade6190e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92848884fa78d36605ae146f25edade561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c02271f42e55d68e589be520330c00562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac0bc611cb941bd300537855b40575563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94f3530f957430ee83e00ad46302f1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214dc7e0900381b8fb0e0568065eb65565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e09bdc6342328afb799b783331dafd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e59d5f42a9e650fefc4ee2b1c456d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552a2d574051dab925cecf0f929a11c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb74eb40ef9411ed7475156b1ca84a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ae646795e588934047158f8cd7adf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65416b7e73767b6660534c86fb3ff26e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83230a6dc51b762d6ed6285ce549a3d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6742c7642254c0d58a2f8ec2c65bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccbdf56803c6465b9e2040cfc96210574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f0816b7432db1ec566cf4cbbccef3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d2c8a76f729fef28efb3d7b0dfe48576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b99926414273c9bcb53a42bea8c55c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a79dcd93a0950af6b187472b3c6684578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9907e357e3d04ade7c920def85d7421579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dee8007a0165d7e54653630e0662c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fc8787e1ac24ec72b9acb46615428581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147502765d808adc4041f8e9a95d9536582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573ac17527f0ccdaa40227b98fa5044583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcc05497a247e583bfb8de384f8eea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689acd98b7e286ee6f775ec9dd227fa5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debf080a30a2003ccc7a97fd6ecaf81586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1419ded76d1311f14f60f46fb6e1716587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1dd7d65d96b724f6d0a35c64cf97e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece2a798b3d696f99f8dee19bf9ce6b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a816adc3f69c6f007bcf18f8e84c6b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a38776de46f778b4e3d60afa2c9cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402eebf51bc55789ffa6679adebe0c7a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c691c9828c59d0687309f4c7efdb5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc8f5efe36cd5d184dd3873952017d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741dfe9a63108d496cb65d603d7edd2d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64de6c4bdd5de910505121ea9ea943596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9967e28d9985ba06152df65e991d26b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7aab75c2c8216830356722c15389e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfcbad6bed0136267ffe0bd6063111599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8b753b4459b449e857232e008ed96600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aaf9192b44fcd818cd7f076e9c0f27601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e8a9fd83695631835b92c44168646602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24696c856ff340ff396d4f8955420678603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c277065c13668b41ad6780964311e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bb021048148f026371d582638a240605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6d20475e237b7d0e6fd29432be07b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a39e137cba259532f00111d9e39497607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd694b9aba3f9184ca277ddf5b7bd364608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d69de132e58a8a8aac49a89ee2e2d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90fda753edaddffe9bba880b1a608b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3c847ae9060080e072db71ab8c2b1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bdd4580252897bf5cf645628a95fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8dc8c1f8f72d5638aa41bb16ad1b7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d149f6adf8a92b45bc3b6c3d5ee0cd3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56578b5303c27839c13a84e01fda1ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983477f73b08b93a4855698b7f04772616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb327149a361438cf02787a72bd4880c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966814da23280c0ded9c71af00618d41618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ce310b59652a54e5fc7069d30d363619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fc2cc948629e077be9495e89b8457620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1d174e5b52c94169963ee0ece7081621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3206a2b4c7bdb8245a9f9ef35de193622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de732df5b25c09cfdacf335179ec6f6c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd4a42c735c01cf641889f4ec78b13624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7a596c74831be691505c7aa3f3802625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779d6e6197dc30bcc2df20cc0173fee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69a732f467e97b951478dddf4b953a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51486b0ed9c16c43db7e8eada717bfe8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c399e6e48cd8ccbf3c8bec05e7bd658629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df49dba4128af885d699ed9d06c6e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0344c0f8b60ff5de06881b78de19d29631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e1ad50c2c3aa0e2a54c706a3ff9b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08146cfb9d92f231bb076d6945d21ce0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e98ab5baeed81827329c042fb2adb3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5754d957e2b39018608438204080ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f31d495920cfe25a83379b3412300636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788600028eb940f6e1303044b27503c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59df0df6c2d780da87ac1244ee4be1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c7e44557404ff0eccb68e62be4922639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f23d2215aee97e34b9981106f70e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dea6163d976a3aaed4428fa077bcd0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0b74f505423453b6a044c7717a21c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01d9cae39821a4ada3f000a29b405c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ae6e4088164e1591e898b33578a2d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91248d9e7766a14229a1610161d8fe20645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b8ebb4c1384090531215ac6d79c13646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7327514f0a6eb088e209518431261f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ccdce295043b01b083ca963dadf2c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf4e8ae9d7c50effc475cff5b565e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8350794415addeef4a036c0af2b330650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782473c8b961f2d822020738ce799a0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f247ce0aea44d02866a54dd0a1c87652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83644fac3b5a4cafab24bb7f5b2bbfe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375bc34804804054ae4ac862ef0d51f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411617f0cf9f2a5ecfe0c555a5b021d3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb1f73506e64cada3b71b5fe311d4a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4cb08b00e0e67832aeccb35b1e4c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3a82560e6e93ad9a98497653afe5a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d6d97f9332436aa86cc6679bc19f9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6171519b6156bb0bb7a1c633b6671d6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cbea63f1d276a4558f558d6079cad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369637bdf2df5c09a081303ec1e682e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3300e67e744c0acb214d5cba265bce8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f2a825cb1024d33217fa10549cb0b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87b5ec359eeaeeb5bab3b761086188665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc0f1506e12967f1fb73ae38f29ebf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2dc47ac768fdbdb1d604f402f7bf6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47caa5ba732ead31e5b0cd6949875d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2ea354fb5a84d827293fdf146c118669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b3dae7eef147b51ef158408a45731670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188304708915ff88fb40b1f573c8356671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b7a9300896d6c38a0936f8e1b2fad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66505f7b370839766359d4b4d940ed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a28114ae5e70c68502f3a05def2ec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06783efdb06c5d4eba0cb5cc9959caf0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd08df649bdb5bf6fa24c5fae382cfc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a52581fa5c5db7eff32851a26d16b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1737b2716ac3d01604d2bb3e18592678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3d00eadb5b5e8ad2a5a8fb7eba2e3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652ca39cab5de068a7ab61848ba8d8d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3eef6b4e47141bae0066f885c57a0c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5288e21bbb4d268fb003c736120e8a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ee622213837ee9787aca5123a119a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e81cf7a36089e74d1dfd083a386dd0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42469e37aa3260985a3cd642ca37be0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d4294f7d4cb4f78b569554491b5ef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288801acd77603d704cb8a6db39f0d32687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a65a7caeeff15f362717df85f4a22688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b71cab448744cccd22d194644b2691689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb2bb14e31245b194e8a31ec937914690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d9a202de5ead58dbf398391dc163c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533868b6d426a3eb918587648e3eb55692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d193d677b4218d3de907742d3c0eb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b223849e1807721d3e1ce5660ddac94694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89391e494d2dc204278c0f3019278a6f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889cefca9f96038af8b9b69b5328278696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752b265316f614558f9f6f8615a89e5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbe5b6fcf9e602588871cfe86a81b7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f154e665107eba2b6079df0ec6322699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619648e9cdc4a6816b7b0583a343309700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d052dc1ffaaf8edd0d0cd63b97496b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5e35c51bccfad558ca2209628d76a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0f41111a8610f6d5c0adcb8896ea6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6618b92b41d5ac63f62cb3204c442704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b97e48ef1022778f39a11a54150c4e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f374bf14bae8e739d32cbf9facd0217706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ea2957c41f8e9136561eab6949d74707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250546c0179c9f915ec1cefc0674c6e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0563b3f66c3fd9665fa2afb6bc742ac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76677c8653a3306c78ad0f75be378d7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2144f09c19c6b22af5288a05adf8f7d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75002ae91d231704ea79b2126afe19ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a37da9d987a1b55f684be92ab6b7c8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f34001170644c40727d66e6b270cf4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81abdb32cf6edefb9fe152cd1cc800715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1261c11998d99feb11a165d0ff3ceea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e20794e41a1365d07cdfc3ee58f8a0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc0ec667d59884a4f52031d406a96e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32baebf4a2a3af551a05c9603112bf0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc1119a655aede0a5e08af497f6e0e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154a37968ff2e5fa39d9cd85c972dd6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fa082245a6fed8d408aee129749b3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f7f92a647e7e03b4d07596d37641c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5c94b31f5528d5c0569625ed575f1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe436e6b49e055ed2dc45fe08d534f8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f9a236f1eb5fc2870a83d97843d5b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da1c791a650321fc1d150428c5c1d5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ad35beb1a037d5c5d63f779d86ea0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082b38a1cb2af4825e62918bfd0794c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8e1fae85f6c50bd50f49b8437eb23730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dafd256ad9b7742109dbbc2ce2a45731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3539d91baef46ff80b0c8ffb0253de732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8ab98404a14adcbf89406dfc8ddd6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fca3cdb6b84b25ff6ae0400f04903734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf18dcec7826f97949239233336e9d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde98f09b06a89af391f827035109c2f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd336cda0ba3e760e54c4eb0fa91b270737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96369cd52ce617cbbf5cf2c9177ff39738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f32b62945c2596beafc594734b8d5e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb2f58d3194ac864f63fbe6760b8db740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72166fa93e79761688117f1427124a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b34f351b685138b6e4fa9b286c54a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4b841f51e9f0f3c1430112f06692c743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25450,51 +25204,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25880,1610 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>23</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>438</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="F335" s="0"/>
+        <v>988</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I348" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...649 lines deleted...]
-        <v>1176</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>