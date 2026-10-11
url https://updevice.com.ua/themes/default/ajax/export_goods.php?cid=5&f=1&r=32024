--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461b84afe658259139117dd38656c491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dc133e12e0d2c925e9f2bf79a12f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4e04f610305e08da3637e2ea4f8d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fe2f197f4c0a8719e33794c2dc4594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedc2dbe12fc52587a6b09587c647f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f85beceec4f1c0ee74147d9b0767a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc722e4fc0c95aadbbf3846a55ca7eed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362631bb25607d93347a2264848b3a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fa0bbad07a36b842efa4e672d27159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e7eaf0ec75a5b47ff21595abf254110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7287cc740aeba140a33ab3e248bc7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b0be2db7c69f7395b96ebddb81b4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908e1500372e89bc97847248618b0a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82223f5717d5d8e5706e5f5f439f643314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91320ac42f7ff3c3bcd6293aaa74f5f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63caa1d088661c50d570a79dfd6cff2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26a222492a24f9fb2cb12b6fc8a16a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf17fae0db9c192fe7f48330f168e0a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6b74eecfebcd631d37e032a45813a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1289ea2c0bde8527f7140ae3f345e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bb9d70636218810ef84268d590ae021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310349bfddcad2fe1f9ff734a5ddbecb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885231d5b991659b07c628d3b8a43e3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1d526add33ca0b1a30a6a674102aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6802ea59da4cec2bc0ca11d880aede25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8687da1bd4f6ad0e0bf4f3921d4e3fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b5e7f24a1a1d140ddda495e995d0927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d472df8ff8f35315dd903b1f7ac6db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d414ae1c1b9b525120d5f8a1ebd73029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39506cbfb63a8439021ceee2bff51a5830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29a10bc2b20f45a6efce74f87d008131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5df5e3d3906498b0637b4c2d2f147e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c789f207fea9a6f408fcda1221fe933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f766202294b1a96949f8b6a82dea5b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389c0f0419923aeacd67c9748050b2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b81d97edfdc402db26098ae7621e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952f2f57105b73c6d3dd50d1c764f8737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666ea0fca6cf5d62dc2954dd637572138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17885d19983998e1269cfbd8a47061d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37531db4471f4a9e03efe93a109ec140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37147d5c09a2095cc804646a71e2b6b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff44f722d01f7a7e30306c9073555a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31fa1967f3a1b621ec28ab4d27386d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccc52ff2f5f8eb4bfd54b5ab22befa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1eba56bc2d871cb9600307faff59a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fa95dbd75ba6901c7cd668900911846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01fd2df3a17d237b4c2996ad29bcf447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb912d0f42ef654c98955830d9be03e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04320f62091c1b9816b8c05995fdcc1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b424a8b9e785a54f736d07ee205818050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08e7f3db2144bbd832c8bae8c8e2b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76e1b993438786a94ca3cf4f9b1dcd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6f6f41132d0ae4681def6918256a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415b27274ad4e4a4028931e2bd5bfb954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e352283b1e05a1dd096f34ac5f97c1e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcc7c2502a82b96c1b393bda13243a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e1a56af787709a6d4d7d490458f3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb066487d4bcdfa1bcbeb3fd2311e10d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6ef7afc824cddc89547cb00b0a4fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154774a5a97417a8ca81711ccf9fc26e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643682480044f49b60fea6c0272ca4c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ffabf5cc586604118428e27ca0c1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb83cba743d48f4be46cd7d7291779d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db550abb2ef22b22ce62ab40d2fff5f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cfaae2770f0fa3f8a568350386d2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159106dd03d5caa4c2f2b7b465f0539c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dd6801fb86b73f143f999ef7a536467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de062baa6a420aa440552530349f557668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae0ba1ff632942afba7f86313918ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0538e3b67a96dcc6e3184d33eb2e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368cadc90faf50a7e9bbf7364e13da871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c820a7f72099b6a7c3a87ed2d17ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351f8cdea7e72d94632a97cdc779f8a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee09f29b4034ba97b3183119b1d3ab874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4af5828601e7aa9484ba6d84888fa475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13231420c15765f7b20cad250aea3aff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df827e103ae97b21553f969319bdfca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0841f8837c3b4dcd73f5e4a924346178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668091729318be198eb56256f9328d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b33c2a14ac0a03b18d4a65cf7d28cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ee4b6bf10103b70764ba88fbf7fd481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f28d87b470ba7c04cbc9bb576eabc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b40f9dc85e42b40040dad902f0687383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fbb412cbb12aadf5e4cee071d9c9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af175749892eeab4cbced5d1556939a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae0e54de0410ec6cb3156fffa6447c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d700da0262b6693ce109e5c5b7da187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce904c5f3d86ba80c8072d59e4c3a4b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65f75e0c482f076bf6686d4e8f44f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f50682328bf4b061901129760175090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f036baabb8b4337a3a563afcf0d1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d47872fbf4b7d15515b4f51edf64092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d605bb6d089b79fbaca67ee08dcfe093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efd8d558dce794f11e2b4280ea001094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8b0bef009c8256c818f5b516b01ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8704f1bc667215da819a0262cae5f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057f55dd4c02ac6d9fcd3bd1d98d48e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6b99807b9bf2b7c8e90a1d1b7fb4498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2162cd930b6422005f403bf322bb399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8bd9985e05b5164ee604aabe44f5d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3778ddd9353edc988e48a5626c7ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d90c0c826f2761e9ccab8d2e3aaf4b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb75ba40f63919df56f32569df3d22103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731a63ab4d3e47e795854a47813f444104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f03f7dc50613f431320b81afff3ef1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33142935fbec56d458cf6880632a4a4b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae810d46da4b67c6af857916accfa2a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651344a6ba3303a4b983e8fc312e018108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c1c5cf6d8f4c5a09abaf308caebe3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec28277c817c96232bc279427f46da9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8292605bce20f88506956e5537803b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c765e9216538de4d6359ce2fd60da3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6a3a168b6ad3be54d798c79c82152113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b46b8fa74e5364682e7c048aa69bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6530fc748f48985decb6d10a524d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606001f3e87779c77657db2abd095e44116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28365909e217c553b2e5be908c999aa1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d2f3a41455ff38e9a62d20ce52678118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d62c5149b20eb6ef93ed26e63aed1c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7b29f06606a4aba56e96845a941eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3e048ac1618f9f3dba6549f1714a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bf241131d57cf732a2ca5e42aeef2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83697aa7c9f8ace65fa1c9d12b4007123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cce4b97736226103cfb852904a86c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14041c1953cdea3d9bee8525ab8b20d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb67ab4adae1083229a222d0ba209b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e32de59790fdfb2c3e088e305d4a6d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b693ff391ee25ef45e17efa1b3c80af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa524868508011332c34b2de0364d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4119b1f29876077fefc69c86ebefe1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e84f24e47766db33a4e54fbb8f34ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f38436dcca021c9879f07ad41fd8d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588882e96d02b1e9cbf57a9c2cacd3e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe80945c05094682fe711e69b17a0d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8370792d45ee39482bb440f079216135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4a1006371a7e75a71352f09fccff3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64caf64bd430e17bb50fdba7fe6292e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ccb4e51862eb3168ee0439fb8ecdb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d687aba244ec0985216d6dcdad5bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d528eaf5e80d2219f2c420aa3ded98e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1696ebb77666a9334f7c1bb2fe211e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf57926a3603a8e2cc82e3417f8cec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c40cea38e78bb27a347d06e106c7ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a12e677e81d76080883f1cd6276f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70a11c4e94c7b6796980e49481f192145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a0080f54020ee07f98516793c7403146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e2af681ce4b0c52e28b3420eb9415147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d336fb0f3774fcfe87d450f4b9ff7ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f001955bbdd12960339d7c9f2a5c28149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac03b67afb4a1c71a579841ffb2db8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626c097f5a0ae2e992462b8b087df24151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7353b916aff6ec2738d5243009a3fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8226fe0ef24f25232afbcabea6a8cee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90110b962f0b9c07d7859c6882ba29e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07790fe52e5622aee0f2d8cc8ed2f2b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07115449bc4857b8dbf5ff95f81c8bfd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6f4e68896d49bb7d7fbc3e8148b01157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28a11ae5359294ce7aee047997ee00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d984a14e1fb4d34f60dba8625daf0f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe0758afab7961e8bb525e26623ddb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8568a7efee521864117667618e05cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e187461e1037ac6527c539cfd6df995162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab48f16d59f4c1b68a35af0d1986e30163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f439c0e7075c7a2179e522d4e5fdf3d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eda947fd397c212b4602e5e760d308165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659971b4eded9ec3d0b18ed95fba63d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9f79173b76b6017f21071eb61d4fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a2c8092e8bac4a2aa4cdd97008434168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ec01e18026f1c5028f4e2d5b72c26169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69139c56f55b243a31cf1eec69467abd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f3bcb2b64ae92ce1d408671d674dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b1f6ee4f7f586611f3adf5ff7a7ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abc7d9249c2518fd41843c01319dd9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f313975d072d9f059242ffdf0587a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b7b0f4b0ab830791518250c021504175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64d9ffa2a07d716351cf1b3861f492176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95b3bb3dd6b6f2d47d711f5b2f976b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec92f8cfdf89a199bb22a08983000c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593eb50a0047d28a07f389ae05daedd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800dea363bd4e0e0ab6c1f27fbdd868180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d148d6b1102558769f92efb311beb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee74e7f3c92298e3ddc40d8a8d762c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e597b02a0f7639b8662a99bc3667f5f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba7556655614c38ff8a8af630351f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7eee9475c44ac4073562afc56c332185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4bddacf58b6c2039418fa7cb1a4cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b72c6a63d15d39c2eaba6e385742e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a69b0a6987efa68e23adbea2627ec6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab4a3003b8ea3ecb5911edd9137fca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f104a7340145b7e0832d62a9f6bf70190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5eea5b234c896b94a21b6a813cafe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2b0ce661d4a0af95c9ebd4095cd75192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d208416c7780da468035e4e0336f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8956dbf04edceda6692d55875aacb81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21204245ae33ad27918c364e95725717195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a22aff83349d80a9635105b27024d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bef6bb7d9b58dc58b007e2c6af9432197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e05f8772bb2801b31fd8abdb002e0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded891ecd1e023472331899e514f35b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4297a2e22bbe02af14c1b6dbc5e504200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f1909c6bd56f65379e65438dc00cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69321dc3d82147a47a9eb1327dc8b629202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22f4058cac5f4bd2901935ded1e05a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1b28cb653d4b04ed6bca649be0839204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2ae77dd51f78933383decf099af40205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64025fab2e6b88dfd92f51b58f80384a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc58dbc8bdb4ba3da078049c5798ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002dea571dca21ad9ad063372856c8df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999009cf1c373f16b63d1d3a2497577209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b0cf0fa106508cd69a85850ba7f51210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacae08f785e5271922f5641e402616f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2501189690546927213893bd6788ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2d67bd9f07fccd59b3d65d13cb64b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766fab1ed672e5396ac97886609781c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fe3ccadb43e9134f834ef700618f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312f7cb3d05526439d7a630d11759a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0984211699a189f8d0bd0d2a938e0cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2a1abf4b56db2c124ae5014c2d57b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222f276cac8782c157b8f8e6360028c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421884c71795f93cd627a05f650c0a56220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be19cc60e748f77d16c488003d1daa2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2a2e69f4e717a25f15567dfa80410222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca9c7529f16f6d3a56c4eb5e96a40d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a346043adacfdd19e7797630a6ac028224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846b85ae8727da413627623112d79d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275d7d6d6ccada6d45dbc17dfdfddc1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3d2724748370ad7c445c97f44e654227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d8c34c95c537ec97b6ad3a672e806228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9fd61e4b160594d57aac23390aeb1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbe36e5b24a17f285788ca74acea82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d0f0a42540f4469366d36f0a2fd06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32a2149bce1d2c3b2e31df25f4f44a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5904fe1e7a92961c7da848c67aa5c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948989ad50c21a1224897ff2d3476440234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c7dfc7c7d9ebc12fdeb7e3322f60b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecd95e817faf893da5acb12ae9a36b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691dc0606ee3ab2ba6ea3bfbca2f9bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1e6656b9b063e8b0b55958be6f579238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934a9f96379709e5aea48d4e08b608b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0eb94dca69b5c56e9618f415690783240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df44b529b896d5dad68d67df2ae070241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18117194933a66aef6f016dea545b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5eb41801a2c9e62a67bd411306756e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d3843c3b5e5d89e043a7392a08564244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dc64d568cede97e5b0d3578093123245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e329f88d77c41ff4d4851cd8996e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c873a808e15abff30c22a8a60051fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891a36e4a4e9aa93d017c7728069e75248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10658539c5b9ab6f05bc09808df7ad17249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac342c40dcb11899a60d58785119ebfc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57e4966effbb6f45c96c620b0994e0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37cab3d1f38b5a976a692097c33b1b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f20e70e185a7e3df4d05c3cbdc0278253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5902eb416fabdb922f5f3b76f14856254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25523e3abe522a8280f1c45122be2e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0d66d19423d6dc89f89b13586e16b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508c6defaa9c8c8d4a538b52033dfa1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19507987d23371126bb822352950125258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b7eba2aa3a46cfb0074b53966fd9b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd837beed9a5ad006a61f1a1b2795ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5573ddbae21b91397293abdf77e33261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12295895eedef9f3f4b65a27d7ec9e34262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b74e070712daf1e54a78946ca19d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85926c1a606bf909e76866f163af45264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf07e465a4ff40e727bdcd95c9a975e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf29a2524e3d62429a1d273260a3386266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14344908990e88a600981301fc3ff51b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5278f838fde32cdfe73aea76fbb6720268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625c9c23a5c8c252b2a801b182ae08b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb03157a44405d2fa7eb463969d74f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde284581973d7f53c82681e6b505044271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0486fdd927383df3abbe5d3a3a832a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5238f27bd581a21e0a008fe5fd248f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112188f6ceefdd4d2eb2fc359d5be68274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a87b031aae0fde79a68740b0f8040275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91fad1147fb4a03d11e9cad2ff4a6b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4733f6263e391fa0c378f11816425277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8fc5970a5f09dee3517bcb8dad977278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa659233ff1d48e527ab53f7a73c0535279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b27fd0729f1961a0cbe32694e1edd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560ee89f6f3885412c2e00bfb897f9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8f8bca895bbfbb47e34325bd1c60f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d693c0163480fdb1ac1fd43ce6845283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62545a4160a8133d04fe362a595b6ee3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f024a69b88d950830d839dcadd5341285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207a272aa13fc264925c6468894fd56286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165a961b9e22cac9479b0b9429dcc8c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a86aa3d4975cb6c7c36ba7a1f836d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c151bd2a6add2294ab540489ae8bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d5361f4babb12abe0d60175945445290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f859a088ed9e74c8f0f716d7fed6a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276596c40fc7b1cb3c5b5ca03318c28292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756c265936b7f72ed9a6fb2e8abf5ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611924c68149a32dac68e94032f39434294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c2f02289d335f7ee9b53672168cf4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ca72d130aacad032c65869eab3f75296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f38237784e4cf42f2cba608ecf929297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4a76bb75b5191f544b614477c9646298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131b2662e0694648c88d984b672240f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8996289b014032ac2375e6bed889f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56212e9a633b7a202267bfa7d3f3b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eafad9eeff24fb582eff84689abf17302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a096b1d0064e4c2d1991519be1927a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a94585155aa9f28dd67dce753ee66304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340db28a7c6fc9a55ecd940b7a506cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09ccb54b133337e2030a1ec3ed7243306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b48f565b6721d12402c9e3fc7cccea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf983931ab6b31659b5bf06c5b71fde308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5c0753380ceb3698c22ddaaf63b8c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111142901fc7928fb68dda20dd79c0a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13db2fc68074bb736b2f89aecdb162311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09613e8370260e1b06f468a8a98335f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f296df91759d5ed7d0de75447a87c3d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec77e31730a499f99affb86cbf22fff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06efbece87b185bb3df0397295686cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99587b7e0bfc47f816b8421e76f795c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efd6a67f7d006c17eeb8f13211f44d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21aeefc8859713888a635228aa466d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026c27712ec58e0b61c8d18e966431d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cab116292a977eb4618f684357b579320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fedacad21da2c4d2ba14fd425f209321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1315840a36984f915fe0bd1ae1b583322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051e5d517e45755876e3fdea40efee2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfe27b6e1db77af7121f24a5d643bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9c6b92ba3e855d061f58277dcb07c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402c6c17f123fca723bd7ae70f34d6e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6676a03ed6a82c435d4cc9fbf3a63327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726666e43a9f3d5893a779d1abb5f630328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8e80c7f9a633769f261c2b05d1d1b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae6d0f0dca638a3bfc333dc90ade9e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9199e5be9a30d324b0c88da1ca4059331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee87c7e2cc1c4f711114d1f3b92d4c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a8f2756b10dacc6d6765202a0479e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960f1dcf97eb9ccec82696e4d686ac8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3d6b5139471e43ea21db209fa16f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e008e401bb11df40cd4039ad5a139336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad47e8250d10ff07c88f49a64125ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3dab7efe94e3826588f03e6ad263fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ca86465166d9eb3b9c89dc5443d32339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fd45b19c2194bce5b8a65022085bb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808f10ed6773f7f403d80039c7947fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171578124c94c9fd9e46e848841010f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e083d1700429dc01f1ef2b85ddb56343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798e29c52d3956a2b7d08ed8e3dc7ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4ae5df1b60a84dfa62750d84bcf8d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb05da35213235c15f4e6948c89cfa4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347aff12e71c589fe66ca68f053c529f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94da5ec462a350b1885bd8dc5dcfda348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804d02594d49d98a59ea1d79745573d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe42da47a7365b6121f37fac7efb65350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c076baaa95eb7151b8497d18aad410351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7137a41d30fc2485f4bfd6534e1dd4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0328f6ec10a6057af7dea731bf95e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac47f5938a8456a6e2e0e047d5a739354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5673e44c0179ef1ee99b73c66805c04355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ed192da68e8e965dcb2d562d2c7f7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e23f6a7281bd1e41aef6219691f7b2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c87130f9168adad8ae099a08081c4b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfdc375f50c0f69330d2b58ecdbfb4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef80077a325af57ad9ff6637d81a84360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f8735bbe1509f3b778dc30094999b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2550f1715d50910538237f4541aa2d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c9f7adcee5d13e268c61ebe4d12fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93179cce01dbe731f021719288c1aff1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49702a15f51e7a81fcae9ff46213ce72365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc5b51928232093eebcde7eb8498b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d140ffbf828576e7058a85356d270367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4529e5295b26cfdd639f6807058c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d63952158792d70ab35d2789b8cff7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f9f888a37b0e7a58382e2d37db4bc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f202d2c5d120e5d3a6ef6cd2206b5b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f710ef207d5976e94824502a01e32372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89571e60e70ab4ab821d7a0f5b863f7e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dee3c7c8dc99d113f994c09ec2bc3e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad03e439d6b5830484687816829203c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbf9735b1fafe6ee6449ab545bd8d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee272b9b6d4e097395ad781f8a8659c4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd6355e2dc6cd247aa8d7d57015414378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b25a4121e85c6d91f4b5804b8d3bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7dc83a5c52d6a95f2eb327d9519c63380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd310823e6468d4aa61f06d1cdb495381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71005c20835b18d7ca75f89fcaa527b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2e4abf2e1c24c5a0c7a79faf577fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d18732ba78f513c0b41d8d6eaf67d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aaa6b67f2094e028d3b720c840695b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafdf750430798d0d20b6316fdc65de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72b4bd6a11daf40ab142cffd5ee79b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecf58399d1012ec578555e8525912b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e296aadde4c33c0488133db9d30b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb72402ade3b17696d3d3f19297341390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b40c0788d0aa9b3ddebf766197f8a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af13bd58d00b3ba9ec14575378d0a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5762ca9e40570979599b2656026ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d321116cf5f546d98274a30271e6c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddf844853dd7cd8b10648e364b18be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54abb2df36e52998adeeaac8c9c336396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58f3916b7a9c9368820a2d75600861397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f31d39b2325fb8318330680821183398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b284d0be28ca5194d2efcb509226e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9a65b4670e144c43ae85c4462cc6c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2139faf3ed0719cd2a2e93e55bbda3c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe1c6920d0a06ce4ca7cbd2bbfbb03402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba61b3ff997ffc4501b0fa358c3e1a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b24845690baf99c19feaeb5255a1ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1c945593b2dc58ac807af5ff0dc3d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcad5d97509114a06415a675864c43f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ea3e54fd8339126d217b5db3181a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdfdaf21a8d048ff7931b7baad39b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fd8c232c6664d3556fd2dc02dc5f8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b4957ed2cb20a823396217419f47b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a916744736beda0b6f838ebc8e2e031411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcb61d140faed5e4f48d9a3f39c78a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ec7a361a1abd943ad8b8aa4e56d56413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c2a88c56fef708610e4c9adc994cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86430e6669d953dfe79949336f926fe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b57d5277851f386ad03e9a67e25a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83053b372818216306182f571e8d2615417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fae6d6f6eb86541a9a7a575757ecff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6180424139bc86bb7dc6d4149d5022419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56742a6c47461ff0656b7a2b7e95d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f22d609c361655446f78d67293734d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416d77bdebd87a9fe6fe6f7a1f05116422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b4a61f2e68750b8d0721a085b5007423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3806ac130f0d9c4441fe0e930f0321a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71e44a9618d2fe7407c1a80a9e571b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2aafdcff29e52478e7622f6f84953426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb45ce7f4aa583b0a9134faa708040427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f3e6f0d100dc76d6e0e7679ba279f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5d703bd3f2d9465963ac4a84406bc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424f7a1d1c34ba452a3e44289a0ede6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5cdb42a0eb9e70fe72233bacee139431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7902585084aec2af60de7840425803a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75adc2ba6d67a1918d0f05560c4a75433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70755e9869abc62636b71aaf4df5e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c66a38660f4b0c794a7ded9e504393435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d8e288ca44745fe294c895c89518a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d270dded5c80f7f499a3af2460c0f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cbaec61def6681144b0e38d584bff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc705409132ce25108022b32a8e41a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432508d5d884396914666f283c165e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd542e140af7ac11917451682ec2f7f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0353b4902e992e52a5282ba66e88fc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc71ea797cce70fba9f54e39a73f51d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03da0f97e6d5b2e30d55ce7944f6bb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aceb59f902fd19dc0ecf7257d2c025445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff631db22a2399feb7324d3ab14dcf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778fd179120e1638f01156384428364447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de387bcd62c3377db5e7b67348bdb1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470290a5e227449c337dc4c35d18c77449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf8cc884a61854c794c4a95b5dd55e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad298e3ad381195717c16c621a70df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad33fa02535cad00f5a13cfdb9adef2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf93cc7acc56f7bc44d250fcac9342453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9607d94d5cd8ba8f230b7e77a3ad9a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22f57f4650e97860cf9bbed3e1cd87455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f787950842837270a1b03ff033635d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1be1df8391b9c4d9cf5f993aefc376457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e4d2fa33ea3a587538af94c667946458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a2ebda6c13fa3899da991011c2eee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c0c6c671ae02e047a42587a411637460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828eb1b7d0321dd5638e30779614eb2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bad348f75b31c7177dd026ec54d3fb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcab0e7e7da5a60503dd0554389505463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa256435f2c51934e6b5e931d4fc0c6f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8548ad37dbcec369c83aff883fec6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5954ce0ac6d4cfb18295c9bb267528466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041dc9e6c89f7ed388fd4674555dfcc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc8128eb87f8a54fddcc28ccdb98d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2aea652c0f79d2db4200df0753fbc7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbeea77f291799402cdf738ff118f2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476df37a637ccf82dc6f32e8004001b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343041aded76d12bf13d8f8b9512c63f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd13950293efbc00f9b83e4aa51d92e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75968afdbec39afac976142fbacb4a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196bbbc4102df45048d7e9f113a866c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3d1fe59678dba810c7da94d545d94476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f92b58fec8101f53e620fa4d8caca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5660ac13324a395ffcb06261c48336478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20515a0c4095ba2a3c04510b01c2b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46857fd9346d67012e48c2430dede39a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a4f94a060162d154a107ebd2cd27e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b510497ded23138ad2862bcbe0cb4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b8fe89247207c98eb0aafc611e4bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718fee45d3a2592925a043a7ebbb9e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbb2237f830599ca2197cad5b9da9d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82f9112fa1e85b1ec714d8a3e4b05e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee7bc90892256ca735ab5584fdbc15487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56f991f4ac516c179347d438e694bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296d83b6c77e67570ea5fefdd3c3673489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307553a3a53f881b47b8062f3ae34955490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46d593889698061bc2aea7b00cf588491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc576849d48ee27d9511c9d965e853ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a56b69cfad46a4d87848fe3547ea61493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc9b2e13f428c7aece7aee7dd39a6c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63068759286539517bb9dac549829db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5703f616ac74907b53a5c5a6bf2d53496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d4b0d824de35bb8abd90d8589a7fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b04ec52ac68667585e9265c173121498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142ad267faef664519ebc1232ab72bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c58130dc95f0f999e74df54d4c62e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce9baade9253c7d547e68106c5d46a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdd3adfa9d5f4eb711aef965796414502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8965fd6d702c5ae1d1b7c4064d7c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d25d2da6fdbc8f06eb2ca621538dfb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4faa42fa267371abebc4a9491e0d503505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba64dc602a690fd31c59a7559aff5e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd31ee64b374eba417d26afc9950a9d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410238f23d5c15d1bbabf434f928dffb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe933fd367e06b46174118f9883d289509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581427a53b03de60b0aaf1593018373510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e6dc877e1b035dfedda19cbdc4a3b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef8205c0116c9a399990efbc514a6b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340153de82f4a1b4095e65f23ad317c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113f5a0ebd33951da6f02c25bd4546e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4af3dc67f9ddf990c03c0f78d2cdab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877a86ec670ec7d6f2c48bd48bf8111516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2da57d732616f43e615992b4687876517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9ec31ad9eec1b8ef3394d968e4c09518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8091c461073ba86b1457e3cdbb941c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a44869a9fc33e9dcedce47384d1b66520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248899d8939b5f04b0465b016dde8a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c866b8565afa4fb32f4a8d5383ac668522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff0c31b07a523c5fc5f25392f551cd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59314e70be0c4bbc5e16e3bf83f4e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27a66bb5f016ed41cd347f3960bcb4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22924b006d993a91f7f07b7a321c8a49526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9edb9a938058390e2bfe38c50f485d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c176e274bafff373ec13e08b754bcb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2daedc55d7a8a537f27f5984dfc3d3d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03bf007332b8fbd2bd398328bd78ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9f10a9fcf808eb9e152e19abc17ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d046855653d12a83b0918b2935bc40a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a8357b2eaaf22166a668388164905533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f6cf3254e1381387da86f54446862534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c4a06d622fbe56f8bf65747e10b27535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29e4245d6db2b4be13dff76afc3d9d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6b13ca7d2ec7fe1dae084081502d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65446c578808103ce9f69b5dc8401635538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9723bda28f7a8323484a4d16f7c9f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dac31345292717ce9e05f6d905bb13540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1f7072f31079e09d79f4d549ab9c4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1766a8ec89f6f6d2f073c13ebda3e77542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f8bbd94a0b22c8b9121facc45114e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ce53801ba175d88b43635c23895a6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edeaca385f14597291dabcd5615837545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc2653c9d466454fa7ac537eafb93d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64dbf4e4325db5616c86eb10d7f6f7e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e6cbe3cd2f02aa38d3a3c54770bfe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc379cd309f433c902d882bfd791572549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10b8b863ec6f097793f2f8410bed80550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc46abf0195ed7bfaa76206792d2e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52b5ee646f93c5b73a39d158c0c8d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3ba72c0a7c9ecb3d8b80c6b7a3e1c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29939dd06c42ba920ff652682fc88ad0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab43dd8835fa4ac313233bb91a0558555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2c716056de4af67b6ed4f125e6cd7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e381ed9bcb74d0cec13e43a91dd3b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7ce92c389ea0a3866fc7ae689491e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6f8ada3b056c5162cacef9aa8dca9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a8112550d733f92876034b7924564560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff32eee4a8acc785a4a03defcba4393561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba84d0f80627620b135f33404152e73562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba440f8c2bde56f4dbcc3123a523c4b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c576fcd057948bebe680681849efe0e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede7af8dd6891fbf4cc7ccc2f7511f9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c1207ad2777cf59e6c3b6f9e0592e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39deb3a46a869221fb4c404119c699b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9e59e398263fec2a5acc462f145c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd595c9dd6ec70c90e779d98874dd88569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639838c2d8476feda90d00480795ebfa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fc2a6783100c0fd4923dbbff48dcf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3381495378366e6fe3f700b1a0873572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a07aa76ed2e678911da6af88920392573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4e100aef45e41e432f6f48b1a211d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6c67066410244400a499f06d129b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858aa14f06952530ee18778dfa089e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee0a8426b6350bed7aae3ce4b33e84577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09aeb82ce9632e809319320090c8892578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db138f1c62779bd3ec98723c4819ad05579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c451565b6d2cc9661a6dad4ed279a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85066dfaf45a4b688d5eda4cafd6942581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a966c9d2eb5a12e140fc0180c1159582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea721b9e495566d73bd89db14fd744c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745271941a1454d0d60a100a604ca43584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04436b2b6ee47bc142759ca92a94c5b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271b3a84b13375e43d77c19ca647366586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d26004085f598e04451d7963be2cbd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1df2d004e8fd56c6746180958acfb7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca234cf7f2e7d56c2ff6414d8c5df7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0972c4dd8ce51db82631ddcaef7d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d4a29e1bb596c156c54f3e8a248f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd684c78b9e335481b0f0379f132fca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e3a92225e70e941d9aed95d4be456593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b2f08ff8f9c63f0a3e4a2044cd74d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79821519f731a40734a4db6dd8021849595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89046d3f83035393a8c56f66a417f22d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201620fc4ed8979c824dd5d94a835a61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95e6ad48f371feb0abe66e6a2ea13d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b90197956965d8d53a7abb1e7fece599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7ecc1ccb49d1d5345a4dee2736f16600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aeb8ad955430b8f655590ffa8f4dc7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766cc9a26a1c09800f360d1d872dd68602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c366c44948b3c16db08824bce6690e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362065a96cabb4b7d034fd1724e9a2b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5d75ebf5b6cbbba8627929b15869f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ea6d8771a6f46c1def58567f6f841606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8a650c1166082739c0b8688cb5699607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194841b85cd838ab3a9fab79e63424ab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999972298a65e3cbe0056440fedc42b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a473d3b53cc0e3c4a33a3b0507d7b5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa1f60050045f20c58d120bec10f58611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c17f21a53f15fb20930ef7098053b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c7e9e94fa8f60c4ecb69a6759dea1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab2f445bf1bfb4cd0a7ff802b04572614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ec7fc86fe165ab6304c6729b88a0f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1cdf4c4686425f9fe84fd373b922d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad785714e2162cc7ae7eb50d212f463b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5390f14ab40a46733071af682b0c66618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb652361325220ead229f677c8ceae56619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debeb95eb3d722f4ef889035280f844620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e338bcf58df67c081bc2a641bfdc7b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bef8a6c36434c194e0fba45ec43661622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af957c98dd6cb7ad6b067ed3b16d423623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cccbd911b1398417a0c1cf5ac7c79a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edc8fe4bf40e2b6c12841f8227c8b8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd8d06a50ed4c1bdcc52dc33313cfd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6de0f31e450469217a20979ca2dfc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827c02d2e167e0fb37ce62dcfd5d414628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce6fca2e98a33e0dfaeff56a40bd8c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d76f7a9eba68f790e1a71995ff66d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae266588812cc831297a37e972852b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3a9a0bec0ed5ce2fe0ad84c0b2374632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505dd2936420c6a710e88b1b3e80336633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dc47e5c658b36491838c0ead91d53634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9205f203549836b49fb7a0875a5451635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3eedb9c9a53bcfebc8b989f60d692f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213500c94a2eae2755ee908d8a48e75637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57361360d4e35ef16c65e0dd2c93fdf2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb355ca62783481ee35b1877e10c3d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8b9035d44ff662845fac1576082fd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22ed94b1b96d478d3432a7483efe5d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7154402734c41c69bbed1bb308097642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef38bb11dc453849301e4935b813fd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacb1493d8e23170a18f569f550ac92644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d9cdfd2cdc2d9aafae3bad3043cc3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bdc9700196bdfd2eb33fce7658d75646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dde7e8e5f9160be1d654bbd9f39e2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ee51be8f88568c01bd7f874298e02648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb559af11141be62185db5901b0add649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c71f61303d2f7334b997ee79633f5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457472cee247fbe0083d391624e7501651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e452ac004acc5b07b6620a1aee00d7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f50afad39fb8e357d18f9d95adbe8c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3e1c4fe7ff0575fdbca54948540dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c566c6a30b38e5fd69c3165668e22655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497762ccd55c748a59463bbc6cdce3f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07bd5c93e5362bd9f69b39d21a9200657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33460ca0c685d0e4f8a0742be3899c72658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad10ea730d9de5b1b02d82958fecfd7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8a5817842e7c23af492cbaa3452c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde404cbf852b2f064b878edfa2fd473661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d6a00898ccf892ec50417371d7b54662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4172fe9d59f9189991cf2abf2661e60663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4212b74cc5a2091e83de8aff3a15b7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75b11f39e3f2350c2a24c495128371665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715913cff0022da9c101b89b2038a5b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbf1f9d114e4e8a13ea2491601a58f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981bbfadade7e03db9554e883ad7972668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376c61cbd6e50e4c63c53e56dc996b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e387c6e411f647e90c74ed7b88a31e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377946a3a03a4929fba3a0f6cfc7fc9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b45dcd7fcd57d1a5514ce28cf7a5c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be71e497d1dcb88ca4153194d46eebd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76067937b5b054623fa4a02ac286a49674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164f50cc01a692b6d8cb5cfe30a8edf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa44d9c2e2b5b4b72be793735bb893676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0493f2b26b495397ed5832a17a7d21e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3e9797b4732025d9f4984facdcb88678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb441ddef349b314193c23820bd410d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae4b251f3282226040b2f23069f690680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48255bff09c1654b77128a2d029698681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a71218c47f71e623bdb5a3e4bd8b9b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c19b43a806ba130202a601ad2ed19683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfa064062f8874a0f58fa3a63b85a7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065c76e3cb716da2f8a97f4a4470094685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3075244b049043589c8415563472c4c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5f69117b7101a8233f5f4282b8545687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46035f4b801afbe576fbe27e3d29640d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976f5d8e4cec8829a8fc7e63c4c8fed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab5572de6403f05454a4389d1dd47c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014e44447e53587f46486cd76f9dd39691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dde3eec911b195000dab80d0ef6d93692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e3a04c00a4f722376208a9298ee7f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea93ab880a316b949997ff07f5e0c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504888d80c53ee0470ccb02eb800fafd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe5e859d8b80d4fc9b856a91626ef8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38639ceb59568c1bdfad0afa58ee992a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a535b86c69cfa095040fe829c892c52698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e9f380bb13ddf3cc8c0661477ce8b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97fe5bcdfb098b559f99cf60ccc8a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45389fc2a9f2be2437d10bd64b44e2b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829755922c4cb6885aaaeea120a2c85f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c360e5588bb5b562f8cc3b1e0a225703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcc8d16b6cb92a6eed0a37889adce0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e015c6aab184b243c0ae8e088a644c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a70ea5843a081f78ee11015371cb00706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805ed6f11211c640de14a5487b5b2c5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a400b67630ff78a6a01c6a7162fbe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c8f82cc39fcb44e38adfcaf2c7511709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca21e5c6088bef374385f0e48d435d4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0f4d1cffbfd79b70781699932c348711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ab74f9c81ae667970c66a109e6bb9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10613bbaf28d619d4902efe7be1e64c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f93417d0a3fbb77669b8274fc1d7a2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf3353b158b23e253390a7d10c6ff7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4364b50200b64510117815cbc2af5e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aacf8927ec4bee295e7f9c9b4e863f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b2b47860c55a61cd555a51591d863718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0522258bb8cca7c1b7071c85777e06719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ab67b19c76eddfbc8e882e1671c63720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433cba27aee21834ab3a3ba69160b6b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468b57226e92ae141e6343f775c38f3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb063b990d1d5d2d2d7c12cbf3f7e23723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d30bcbeb6ecaca4eb0808c3811d414724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fcdc8c56d57d855e7641495845b19725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6a077553fe8fe914862711d5a24b8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5148863112306c1e172e36001f54a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd993490ee311c946ef471d20f23e30d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6f4d7fa1940d3f24941eaa5f8d6c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15934eb051e3d8090b2d7576ad4dcd14730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387873bfd65d996a55a5d8d8ad91ee5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70638fa093aac8400e466f68d1628bdb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c182af37b1a15d44578278f0fd0f36733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09b70c59645ce55135b4d1ce47d427734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf28eb6cf581c4843e66ba5ad714d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8bf6935ea7c819d5b118eedc2d2a2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02114e93a3299f3828235290c37fca8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058c7a5383cbeca93d79a1aac8ae039738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979c76b13c331d9aca2ddf543f060e3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0aa969d59dddeb5f28c8b045ed4e91740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ed5a9a1caa1f384c986d957c04eed741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2925212cfd711162f40f47bdd8be9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4682f03d4320b2acc13f804af2425743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75f7f0315e359e7ef5941ff34200ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6c576fa986790d64ac893a6d76cbd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54f3a8463d2f1ec09bccd12f8fce92746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c8b12c0f612f9a0a3e33ca1626713747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f433761dbb973725e5e3f6b8f0ca75e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1f60d1c3957a4a4db5b8348f8a8e4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b97fbc8734f671e0c5f6b274106ff7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa35e856859b3e9c65c16ac3202f4a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc3dfda87ac79bfbcd527e9dbc7de7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ead65e4b06d662280234422f5b20d5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640d3987ba96f81a9fab0942c469afd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934a861e9090c676155cfceed6201d9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117047169fb31e7366965e5675241bc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57d4edea6e28fa46d30a9b20f3ddcd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ddbc366af63c69700da16432d2cc9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2959af1eb318e7c7be2fb5f8cc206c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95479dfeb2f1d345996309bf546af22e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96626edc43f8b61e2f9c2998c207ee8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c53d6fad02e1d4cd9fa818c789715762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6468688d50dfa54b6bbcd1353060b2e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933ddf776f954cc7d23243c2d76a660764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5eb538a51d6cc26cad286b86b0f34765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528314c50e5267fd39ae2abbb7e05757766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e835c04f1242c8e7407db5993bcc53c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149b321ae5835ab82ad26b01995fb3a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b838609f0698a9ca31142f27e34d4d0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6ef056c0f70fc919e4e0968beb58c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0a9d268bc0228b850394a55befbac771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855967fccb656fbdab5eb88607393a1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f4e2183ec5f1b0a8c7e6df7768f95773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f74700dfeabbf0ae2d02fd03bc6977774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a805c881cd24e4e3bf755055086c34775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4c22ae61a093d5397189e1ab42234776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726a02efffdec0642a369c664946fa1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9cf434722eade7bbffc6b07453a5c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c554830eb8bf7c590aa76fd3f86405e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb265d43893a69d5d8500aa508815349780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a07f5be7a44be86db68c0633caa8c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c831044d1732b4c2491145f5ed9bf782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cd0416758c037a15207d2a9acc14b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7094ab4ff305d5b2f5c74360c7852784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2bb5965f1ffd9495d449f6744d115785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15caac1abb208061b1d9f58c55b3017786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99d3ed2052b48e5a9e35a1a520681e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba8da530f49c477adcff707cf02fed788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1ebdb69176fd5939b7d0be773ad1b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcd816c1ce2453af7b663a6c5afa16790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1711133b5eba1e3680a203848823689791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd5387e8c30dc8202c9349a464d121792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c8162e5b0e5f8354fc00fdc873868793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0557d0c9ba0d3b0ad2c7005880eac794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e21ca216b7f9efa4959a8b43815109795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54af1a134813115d44d6195dfb6fb1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27917abfea84ce5130e712c75a4f0620797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c343eb3c3e31812e370db32f1b4b0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddc9ed9722acd09dbcb64392b51986799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810743c2f957b99a3fc5e845c300a6871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bbe9ff85dd0f0d1d33a0f7975db792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc1d8adeab42a83b25d3c642790a403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93549d234966975654f8c36bfadf7b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cadab6675a56a6723a33a416bd6d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229aab41632048fbb0d90fcd7f5c2f116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b37289fbd54f91893e219af80524c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e51fc0695c7b0746204ca6ea907bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41a56ddcf03fd69299426e867301f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82cdd966d0cf13e3c234d03f80e68210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7588c2493738bdbd00d92bc89bc719a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6268c45c8e985bc60828d58eabbf2112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa313d26221a9c53e157530b8b686aa613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106762b99c1302008b83f64f0548ee014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6944b474251b74f66bf9bf1e353bab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5821d4274a3e091d7a66a7d3a150ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c87104a4fcb8ada7f3a96d27c7a27a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438fee9615fbbdaeeddbf8f85346da518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520f69762aef703f08fbbefa046935c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbfb76691add251c34c68d056f53ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aca3b92a045a7039796c42e0305ab221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141d0f447fec42f9595f9891349a75c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee26b325084d31dde49cf9fa881d9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0eace8cb8e23de1f71bb722521be3524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54abd4c66c00dade7e232629e68faf025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89af5ec45bc4f23f78a941875e8bfc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62804ebc02241bc3be3df7e99080d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793f784ca6911aebdca98df6931d0dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98cfd607c20ad57a961254115926f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53e49c4195bf0060df0afadf80e6f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5b81f5b6b9c724248cbdb727f70be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b9d6ce257c23ec0aa775b47af03f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9ab1e1a43a49c5749d4c0f5f0d87833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634284c77281335b2b39c3c8555712e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99c194a68f576e503793bdc55370ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84055989d586b3767933597193628b7036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269bed4fa6de308cf7f8ffff964cc7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668a82826414e78732a54f15f79960138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603338478a6dd3a12e726efb37d1497139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e169c276c664cb1fd001b7a428fb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b4570e4b8b48c03a76f22ef2d8bb241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f081b988308f9da57845a9f488373d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51088e39ef8e9a07282611700c39ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb86bfa682626fc6941df086da7ab044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbff69f7ce7861929c6872a6c67984645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c4beb5e3af9ddd5e5b839ee025fd146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0deaf08983669756c4928a3f3202d7047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8fe286322f29a40427f297beba82a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80efd52cd1a58f689f70b1b67cc2bbe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6796f442b8ee5d717a0fb1b5a53cd3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e80e250526be53a8858e5b4775ef251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a9a244d12ab99a8731d98cc05fd3752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714b29db13c4ca34cffb490be32f6ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88da8557d8fc7109bb96060b05614754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1699764d375de8e89e698b011da4fe255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff035c91a20ab3d391be2788e4154c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c28babc8039c4ba8d40fded210142757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653096292f1a6c15601346e22aa21b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982025afa219f34de00a03d42b89fee859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27661807a537a942ea3d2bd769cacc5160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9165e22362e63a51c1fdf564aa4c1ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca8d6cab4b20ab2828ea1cdc8086f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41c232528f2177d82f676bb7cd12c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c227a4a8ae16f066c6bf0dc45c81664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62859723dc154ec07816cc39df38dae265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eaa858cfc6529cc5d0f55cea034aaf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480736c094916ba3ad60951db60035967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa8c212db7d2083eb56d4c8a2b8d9f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbc4fc412bebd062a467f14e14a11369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85102f288bcec0b8369694f66741f0e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b03de4989179f413033a1a1f3612e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b86c57eb166039ee80004c1bcdcd472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38cbe0ec4b4c2ba2d11d0674e4619473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fdbf5f3585c612d314a4d0c789e4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49731af646ebc59a7b215ec99a76412675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb297deee7d4e3a34cba707b128313c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147718994a39bce2f38af5c578e8561277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccbb92a6f7d818dcf294ef850c2ed678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827862312fbc718e32a4b9b05557665279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cccd3006491015072ee851da24ac2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62f59eb41a88a60917cf0ce5e15f6d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0878ad17a953afa3065141dccd4922a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a171b28d886ec4f67eb2039c0115c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a9b83ca25843de384769f0375fb2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890fd0a3f817030fadfd02e7f0ec94385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22be666c6042ecba5bd96a61b57ad486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fd290e5dedf530d8e26c2e713b58187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d449a937e7fc95f7d0d3987f8c3590188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce537161b4e9320ebbe78923725d10589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28ce8c5a31124423a54ac963a756d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67224234444dc8b49d07b90042f434691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9372c490a61b2b88a44b81644f07d6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca305eb5afbb2d4b41dc51e15599347f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44741e3094261552282a44bbe1238394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088042baeb5913f02e968797127a1fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd688eee0b97c02815bb28c978004b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10805793ddfde96cc52465974f68117697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3749f9a3882f1a798ddc4008821100c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea53d5db8ce20c5a4d5a377addfb1ab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d401f01ddfb091d63a29cfccc2fbc6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5446dc47275e584b2135c7f8583a620101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa759c5b351b78a300bd9ebc25d57e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ce6bab59a18bda47f2d438d074fac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513daf2282934afe810fea01d387cf49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408d1abd23c9ad9df1866be39adafd1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf347defc91a5d483db0ab62bbec7f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2f0b0466e3714b4154997c5e5d1b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb40e69c7635a66a426eebc03c8eb5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094ca5221e73a33e45914cd1a83b0c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4eca24c75f5bce158a9c53d979112110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6b986902e5c8dc60d109e6f6dd31a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9b7923e618d7d5ba2c3e2fe910e49112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79fa29bf8afc475399eacf47d9f6ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85776e0275e1f1bbfc5f9cefd7119bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706a7dae62b03343654d58cb572f2fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f80aa80babc5f313d6f1331d33b34116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92659f8cca5a27fff02d484a2e922b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7240a285ac209f126ace70ad2538a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef40956647c089e04727acbdd38823119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b20de8066095142773c82f736d6dfa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178da7a7b3ca19bac0edf7981a844206121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9c93f8b76c25c476dfdfbc90e71a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c13005a590041ad9344a5e77d3905123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1784901198c1d3180cf9ef947ad0a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b4c8eb29cf5f54509ba954852039f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2417373f00261748e5b8cfe94ea86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ba0dca2d33711b238cdad005f0f4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99b5c7072e4acfd4b9c59a3d94a780128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faecbea41a36077a1e0dc3ca6bee9f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e46d3ee0e685ba2fee180f144012d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad685d1c1ce724a32390087841a2abf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbb389c704623fac9375366b44d29f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aba1fe9f170a4cf33fa23c336eba00133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a57c73af863bc20447d2a643cadfeb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040dc8235d4743ea5d0fc863834a561135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c234734f000b1577a07eb123f5c10c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e441797797051563f00b5433e684f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f8af59845e105a09f566435946d7e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a222cf77cc83df5d907827a1f6e9e33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08063e9965aa45ed187414054157d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf61451b6166083b7c15fff61ca48c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af0849e06213d79076cff0503697c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a619b3a31eee2e0dc724e05b95a2329143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0044fb30a3dd406bd8326cebd4e5a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91752c9e350c30ea74e879a7ca395b3d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b62a88ad52ea66cae549e3434549fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd41d8f737025a3457639a90111bfe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d2af403619c6ac99a8418d3cf9449148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a21a68976972b46686f6459f058e5f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb818b1719a77fb59938034ae4d141b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6d7c3e4503e2b2c41733d82792fd9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642e4427557b82a5d8c37adb148985e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0ba715488be4bb2de72b0c231dcd9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb85f7089c726adecf91c4036e12e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7105885d901dcca4f2ff1b55cdfe20a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf82178cdeb184bf5a0ca050b4858c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28bee474e9995128dc9a83e5dcbba4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09495083c38cfa34ca174f22ad4ad1e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847b6499ad4db8a0810df421936a2a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef773fe6a59b1024ad65076cdae0a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a6a0582c8996688a93c7f2cc63178161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091daf2ee8b954f56335d91592377d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad510b13cbb21d6b19b6101a336e4d5a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bfa5ee981bae826bd26dcfba50d2e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a84539b0db9503b952b0564d6e942165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb5f956996628010c83ee58e6ddf69166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9def8b5574384d30209e9b324cafc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c35b4c69e39740ef5295c13ffb144168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c03718dfb4f661504bc4dd9937b5cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa3f0f502253952d0e119aa2af41ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384ebfa831a13279964fb05228fb854171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c276b03fe7eaeb7c964dd10e48a975172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012db34fedb9195988e7f5e8511ca0a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7995d39cf9f4f10bd1ad273f3dbf94174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1ae2d53c08ef3423ddb6d3e076f31175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79537135ea4c450c2c7e8cdcf272aa5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4f3592158ad7057060117305eafde177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57fe83bafc54e691db839da38db4a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55efd894cccba25817c0c9485d50d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309e12f7ec68cb9b1869cd11d71fea6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a20d09b2935d06df6c30a4186ecac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8b8d00a1392a55a459d3599b9b37b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2717d5946b96c96c3b921994c88f1d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7bc1776ee647ac85b43eafdc374b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a80f774efa96741cd4db6f0e21dfe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49d892a7b40e949abb5af005ecd20c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0a5bb30561865c7ee4096608d382f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173792a5298d66c4de755f44fc01cb6a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8975365c02f88067d3b1b08ade89f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4e0d31a1eb173f152f0611618047c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eefaae5334d9141f060ca505525621191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911d03fd1ceac2557590fec3e1f680d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51f5c693775f84413a4394e9dbfefd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35f22fa8d9846f74e07e1204bd1e96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749457413d43e6b9776aad786b766fce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56e4fd5f4dc47d60f04b0aca7d4101196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba146df29254d64c341405a1440feb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c8c56e6f669a765d4ce1e19ff8588198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc200663dec86912127ef1f9e54cbc3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f028c5dae1fd84a553235c832542f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9890e48a1c519864f937904211c936201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56cf9b21e7eee48a37b8607d5fffe7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7c1e3edd7a181505a3474e649cdd7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1dc1222d153fca3a47d34d2b99048204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f39c0d0df96cfbfcb9224b4d1dafe9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7f5d90ef6dd074ead49c2597846b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc83dacde2257c2966a4253661c9bf6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd401229c0cae137321aaaa6f90bd16208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162993cc8f0696dba7def9b961cf290a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00e056620f7d0828c4be969d03ecde210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8085d9aefed94389eb9c4ff7831d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e88e2cfa6a9b2252247e5b2243fc2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d960aa176e763639dfa06eb905f85213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e150d4e6b2d0000d457aeec797144214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3075fb5a4e852b9f574a3437b4a1f19215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d66179776ae48d4467fd727a82871c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9185c628f161cfac9071aa72cd183217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c89cd5d58ca3edfa42263b98ebd9e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0116383f258878f23eb9c4a2e6925219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b34c0fa7bb1b4a969fb02a3dfa309220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c3c62a6f7c3cdc9ff1942cad799fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85379d350f6f732876629ffd90af9a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbde5ac63f417e33ccd04aa2c83fcd6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454526654d1593a5aa382fe7275c17c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3ef6d603669cff134579dff1e1033225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c93c6350d1515dbab0db54224d36d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22426e3a56a5f477396d72b27288fe09227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c72ea761e14174e937a629ef4691e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74020a0cf7880fa37329e1d391fc2f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf3fd58af4ba4e4ccfc668ae42c7bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ee85d25c4ad9560c50bdda9d021d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7d8730da9ebf0f7bce6980063cddd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281230708bc9ab45c2ff2d216fee13dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb5bc21b99089a5f696eadecf723cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50824396282b19a4dc778013924fdf96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf74640de8055e1087e0c2902008d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31826d36a22123f27340e1d43f5660ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce4a9705b928e09c98b1f1b2e5203e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4385084798aa1c7aa965dd41fcfdfa4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc0a46305676d8799c3fa88f37863f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d645bbdb27b46e9b3841d9366a36e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f79ebd2d51f2430ee51e3de6f90e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf643256b769622e3a5c7fd3500a423243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530a8d2c6db8f18423c6cf2e353f7d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe081cef79f8776be5a05e1a284676f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a621a7d59778dca8dfccf6ac2e5142246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2952497ef4a0613c3aaca608e7fc4e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a706cabdfb6d641dadd31b5cc229c72248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbac693ded2baddd03f1386c230651249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75babd926ce4b5db36d763009b355c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d417c2efc681722761c39e222e9343251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d45f36bfe66e6f97f59e9b4974b287252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d53276f5d522105948898a804c8a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b45fc58bdedffe4e5ea4931a85095f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d30ac242764548ad84409ce8930df1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f02a0a61d033de44b36629409f8fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd2c21de4d694833609881c54d59ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81371b833943b45a16089c55706492fa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f06ec99df2654347304d731f8bfec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f24efb5149ff20b06cff767030439b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f5106151ef39ce8e63c9821fd1cd6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e31ad887ad4894d550947879eafcbb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69d30bf23d7b3ab9be6d3584546614263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f746311616d6a64e39c07a323ec8f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15199b921a6d6c144bd173889cc9999265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417d816c5efb07b09c9395efec6d0d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2bb71bffb252051078051503ed88b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b5bae749fac850bef69f3e4a17ce9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc95d1328ac9cf9116c48e57cb3bc88269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51956e171fe795e33c382b8e0f5a3343270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bad5e4bec0af47b906b7f01f6f5d33271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fad7c8843bb5053896155c14b7eab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba241bf1c0a1794fa5e7d0bc797680273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a470c62aed79945ba51bf826ee6ab9b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a59781337e16f66e15dafa38750606275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa8be9efcf4785e7292613afaf3205276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7359ff8c96f17be1fd8dce7a71f36a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4a348d781f7784dde9feb045f151c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42046fc9cc3c53dee2501d9c5d175869279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa812c7e8718d181cfde7a0d60b670b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bfc87a70cd0bb80ffc83c1713b29e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317a1f8534c63c5bdb3ad9a13c3cd38282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c03fccd453797c5ec85a66053dcf5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6b22c85ac8fd9c067c29c5dc3a363284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38459006b3506ae5cc661742671d5ee1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c11ff870c6bdefbd1198137def6c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add60ed6edafeff7b419bdef08c6e4dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e5c6fc6f47e3ce0635e864a837af0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d1414e5e82330f742415baf8fbcb4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93ebde381e128c579d2c547c12e178290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0357a91f43aec2ffb1c94229fa628291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bb0dde56d7807d6145b274bb1d62d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae157f1443b13d06e5a1a24841e2c7c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956451e5efbfdaa135b5c604503e66f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e40816a5a71a043fa137592333160a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8757318ab531585fe2ea16a7b6f2d5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefac256abc2ea61d4493f6ad38a9f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336c50d792c0b27c0de24f2b63f8bcb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c176f7c05a0dbb50358830d39cb929299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e5237fb90acc38f60128b44f66513300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02dfad79d9a82fb49a9713d1272dec2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d79fd7fc8e1b42773cd752808204cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b3396b2fccb527b54146d3ec0a05f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b445792e675f7fcdf74cf611c89c87304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88141b24a4b15e1fe882f90470472ea2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d90dc2db0bc13de5215ab6b4506c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103829dd4e7734052442052c9199575e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aceb0b2aaea45629d1528d56df7bf9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed302452820df6306c9433c5003eea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10322fb7060561c8c479a8185487b4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1cd2ef8a32bd90e162913c19a4736311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accf4bbac1d4bc5c279c8c8c494e460312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909cbe741750f72f7a4197600a53c25313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695b0fbe3c6d48c34a2f547cde8014a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51011f9113441f074f4c68a60e23bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037acb9921f29197d346e2377482e3b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e0834d902e41d9b2ecc2a818fb7af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73665e83313cf7b87c8506e9b45652d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9da129c3b11cfb0ff1d8b45b7b4a30319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72b4a8682aecb50672ddc25ed5e51c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6dc4cfc807906e49bac19bda64faf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c5d75b81342a741a8a889e21bb634322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee05a59b91252b06a3a8b87913c57b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ba18950b181dab7dd2adc54f8c96c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480465c432c3caa5e05940d15c76c9d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf334ceaf9c64d71f22c3107093b81db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfae2870dfb71ff7898f240a66fd9f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541d7c042a2fa3cb814cfdaaef07a3d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5d5fa43f9e30c155f6f4b8008f674329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c609c31502b6b4f4b99206d7f14d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdd212f78c2af176794264f19c0f80331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5838c8b65aa75433d8081c5977963332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf8987b29baacd3a476cd8bde8f840333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94792fee3aaebc1e9ce8220580c5b8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baa4d4b881963901574fae086124cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fd6524f2d3ad1a161967d0d0beadc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0603b1ee914fe069d0a8b9a8f7401337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25d0d79c70980e785b8e7213905bc6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421be9974b449084c5ae2ac73d99a438339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1e8b12fe4c34be6f90f29ceec034f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ef2486046bc665528318698fb19e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb09008c6d02d9d3f274b252e1919c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e937f54bd360fe61f68ad396bb89b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944d2f83d24596e8f7f7c05c51df2c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca68c01b9ccfc5fe245be6c02ef1334345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd4ca64838dcf421eb9158c83cb029346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae73e7864baf1b725309c9a504c5e7d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55df675c9e27db7cea6f866938f6cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1daf4055514e70d1a518760022d6c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a5fc6be7222ce9accd7001dc3264c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b8ea0183c80bafb4d89ffd5148a0a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19989550d274e7d501be2860340a562352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b65076f976bf97f07bbb728b8eb75e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec621448cdbe8683616f51d47f35f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657883e2a8c7c809c993e90bc201c9e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a211ac3ce2cf356914563224d414c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e758de5e995cf8d3fb8baac44e344357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48942cc6a1381cc9adf0dc135e9c3b46358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd044ea691537fd411a63b78790d5ea9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2666995265b862af831e61a7bfe1752360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7716aa4abe3eca12168ef2a0a3bbd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659b56edebe93f5fb97c6e1cc606983362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f10165934623c3946f913f6c6cc2a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1b88c6d606b8c74885c1346a19211364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aeb37b0058f4168950062d44893626365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac482baad67afab73b2f51e9e7d971366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc64af2a59496b754406dcb46cb3496367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1d448a6d650cfd6fc4508ec14a216368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160848e048c4d2e518d3360b8bcd24f2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867cfd3e6a4d7ca4fd76ef490a55d36370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378fb4d83d1163a56677c17ad11dc26371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125e5aa0152f1485817ab5c02d3113d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552be123a20afb5e603174b3e28fc7fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac86d0383676b80372932c1acad8a29374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1847e0da4daf99a7e95ee84e094005375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fd0b4216115a249316a688295608e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece99eab7ca7bf0497e96d934f60b348377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4c308a30fc28e32f2a417457db985378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552e301c2f2e589cd7c6f65aa1c4292379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb34fcea5fe9b8ac4f1a4f1e4d31fa1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56211baa9c81fe8618e73525c554f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c5af002f31009d9e436009facdc27382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcbe49481115a55197cb1085a53372383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb1acded53eac81145296b63e97545384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d14b63c0fe18aacc0980c48b99fac5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57e2b47f46103e662e099c19623fb9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda7289dc3ca8ece35b8ac5d630bec5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75a5563266c8b6a2a94d156cb371ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65915942cab202dd73e53ed898b1bee5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0438147a4bcffa8f9998e4d73f921390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35f0e232848dab66345de32e5fdd6f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05d50785424ecd8d2ea22ce4066d61392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ee832aad8f80acde1424c673b1940393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03792171890f0a82d4a845c38769f9d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352f8fb10799554cc258a30ab15c824395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5d7b1c6fbd68222ed9b60d3916b02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d46187029e73a18510c4a131b3bce3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd963ee9c01a2456a42b4795b6d3927398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5f04fe951123b1234c6160586bb3f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb2ec5764dba5949616b89d1ddb7ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ab8ed86c6b7885f5b87faf4b8272f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e542a5edf4fb7050d9c3191403403d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd708366ef6f1e0ef3594743949c19403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e43aa066ff95bc3a82f0d92573fc6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ee019348f6e62dc5fc769a7de428c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b291385c58088a0887fd1c0d197db56406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cb57e50ddeef8cd687eac747d8b15407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d1c966f83120a3b74ed52f4acb5fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e45a1c5f6390d05ad72f3bc600835b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20d9ba52fb581a6a45528702a756e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3bccc748faf0eb78f9bb229cf404a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e8614638081b7c828cdbfc611db31412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d246978f92e561ae5301b4b13fd042413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d961fbdaab9899760c2f5fd168af633414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ed7cae729cfaf3af9c4b4ecd2a49b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb44dc77b24caa50699ae86ea55f0c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c73db3bc29724039dab734e24868f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736bb7c72facd945f858529bfe90877418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8d4b76610ffbe31f272e12ab0b763419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214223f6cf7ded3546af7581afd24ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b363cd1775b15601fd35d4953790d3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b009a69caa282cf518970e3deee4a9c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ed5b37fef3df28327aad84d726432423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfe2ed74c3daacb09e06a9df396a14424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff33a57dec2b992149ee0658b743d2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda31b9138981819e0f340a43f22889426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b2cd70cdf096af17f0632179a2fed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537bf18d1107a90a5cc1c76bfd8d108428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f67f0b7d766c5d26f6ae35e39db310429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9f7778008cf5016e522c480717bc4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1831b314ce0437375c115ff28e27ca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc331f03de6433ceb63ee233e678d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824901474db3868a57888739728bd964433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2d931ed43990e4b74c08278bfbd25434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd3b33b42c96567712296c5207a67f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117fc1f434c004cb7b46c4bb823bd2f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea983d578ba7c9c4b53cfd31516794437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f1fa4cb648c005ff4df6912077966438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca454fc1875713a6da4d0ef25f3058439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517739c09160233c828ddec8b06f4a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd50855a30c9a7434792042d7c00136441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99653c1c004eea2fa92b64daaa2ec55d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbc2f8d088a96a522e40ed87bf83fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f17f64db19c4784dadaac47b2e8ba3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4723e122de5c8c846c2c804a0d694445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9a7f286051753c21523b5f91fd990446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77559988cb627dd6f9ad20504d22c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5cff439d9748e38d35880df6492ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ee05d5464d1509f942dbb9d522c4a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895d2a21ad347369b32d809de1d5027450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969005ca03862e0190582786303bbce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ef80d1fb73fcf717a1e03d7817140452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc42699b9dab035fe52e76603887b4f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82628c7fa804e17ef5c31e39a715a81454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e9ca99f25841274e138243c5850b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5df874ff97bd21629166cbf2f77e9c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc8c46327e261e4e91cc1fff07d43e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b966ed09bf2ad7cfa937e6c572719458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846677c74d5fe5cd1894d5e178cc8ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3a4786c07496092ffefaac7258072460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050a49a1cba9786dc4421a18ea22cd3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655af9eaa356aa4aa498d53e250a7a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1653623db9260fab47cc501f8e5e72463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753bd2cc2f14e8d3d132444f09f1178464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c329d0355c3b1684d5cad3bc76d647465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cfd07641787ebe61df9b28c47bace466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b66edba542ba28a7cff6c4f19b33d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd03b84e2861bc0b98c3e4d9426c023468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8ec05554131528cbe70408eb7fe6f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7e8949d23699687b0a744528156ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ec6045b0b1f76907893ece214d64c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4d8e9ae372fe108d0a52eb110b7d0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf692a447299e1e7a1c2bc51cba74a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f49303d499dc10af9d317cbe58bf18474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0c89f87ff8a20cbc6946f338af93e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4165fd243109d5c121e6890d42ebb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e89c90e9d6a3218ecd78159bdf3b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2820bab2a34273bec93cb7447c0b83478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421638a0775bf9297c8a4704e146868b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99ac59672ae186c7a541e424130db3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3841dc62887c79f088c62668ea0e23481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ecf731bff8fbfc7331023017fe013482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45721cdcea6c5cfecd4ef1b53e92c522483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85254cceff939c1450a5f087d95f47484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa501ee13f8fe2b7daa007e8f89a4b8f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e983a3831bf1103722141b7edda628486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fd4c672534c51a7ac89c718627185487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26985b0849553d880bb6549aa0121ab0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104ed763ec4016e16920d154e20e6d7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1321df678f1f4db0a986a395b6e1e7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e348f4efec523dc3ac768e78e84cf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740a77d66592f60402271a7b5ad90af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719d74299483438cda340392e4a06c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e048d7267e5fb9da9008fe8000bf765494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2d8fd3b2002676515a65a00eab739495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ee59af233a6714620a8e2beb8465f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ba923d45c37f8b6ca2b4027c7a04c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c87b2f92e1d3292eb67f5b7b49920498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7677837ba9c762cde83ea405c6b5f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09d6a2821e41dd7097e4c2a1edb1c5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9e9bc90c536b305edec5cdab021e8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e869c7c7d8a75f0b51c665ee205ffc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0fd07aa2da0f7736ae018f5fbb7c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79931b73263c9d5dad661a447af509f3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d26c233b7aadb286b463042cfabb21505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ffb61516d37a4e0db74d5b430ccd8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab38fa8378d27c8edb074262d2a12d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32e166ee15fbb065babfbf0a8261eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949036556656e0b7b04cb66f5d9445b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db60fc40b1856b539193d763af5979510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3cad82e45840f530e297cd841a2ec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed97fd9318abfe18f47d27c18f2a410512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d9e83d938faae6feac09f08357bff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c76106089d941e2b716d17e9dab846514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44ad3a0d7b57dccad4cd7a756c6c66515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e2c50cb7fc67c37ba403ee9a5261a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f13e1fbda66fdd09458e557a91b84517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b9175605d3d60fe2db888fea424e7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fca56c62137d4e73169ac8942c9a01519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7cfc1d7367f92c42b2ed2d60898af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf71fd3731a1e70396e3128759ea96521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4df9bd13d4fdb62ae4823bec9acf8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf561b0838c3f66a90e5f56191b8049523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81e65a896a144f920aa642004acdae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ce032aadcd0e4eaca4fbaed8f213f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606da5c57c1ce43171c19dbf78acd927526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27855ebc50eb70f446bd3805a8a2865e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812930ac27474b55fbab045cbff2f3a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01e61a6145ff4aac33ab31d9a22c35529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb1c5d26e32bbaa88cf20b15c0c9d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6bf20af882cee856529b6cf6bb519531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27165b3d5c1c91d11a2971f2ce8ada532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32213eced0e0eec9a68fdc2d339f22533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fbc369b839b4948d0765a45fc4bf8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad918732cda2aa0cff7eb697c55b68535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2912f3280dd075b2206af1a26f48d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08faf55a7e2619c8aff9afc7d4ea463d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dc86b0aad4d1ec15847ce62f9b2cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc8e307701c665d131dae17b8cb281539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d161c620635f481c477366303a303540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53dc8acc557ffba690ab3566f4177c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6c9b300774288492b86ffef0a6bad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1da7bb482416751a6d3170fae37f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12796dd5318cbaeb0bcb0bae3193333b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf391a19df2413f658c33189e14d8e0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e5c7a9a4583e4e3e3df9017b723c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c70f505a895374a50a1c833af64884547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a625143d97e0d5a15f7cf442248cd21548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698349cff801a91b13b81e7e2774b9f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f392d85278b8d674b142f1c22bc3aeb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedafcaa3aed2c5d4b8cfeb7ac1d795551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973098e01be01379efbcaa0114e9a7e4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f76f1701d4282456f62e1abf0f54f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaae8f222c035ff5f0cbdae6372794a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481eff87012523b0559a18797efbf124555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc783ad299fff40495aad1210393426556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc873d1e3b5878e5193d6b844d48d3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457272f748cf89b9ad3afe84cd78fbb6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0595747e65e4be1848e377e3d4f4674559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a36cd142ea287d8d7379f9b7abad2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30df16d78bdfcef6a87e62b4520d6a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea82436decf4aab5cb4ab2d53d55fcc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4e6312519c7d84ab314219b163c48563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f1889f0e9bfc1e81eeefe94564619564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e8c5fda0997172c68b9cff6c340cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d43b2915af3b5409b6f395b89d6e84566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fb26b3d7100c3940c80905c7ac8d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c490239622de02caaad43a205a4ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff6f11d1b524c91c01d49529e51fea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692a4fb4c05c8b7460d3777f37ff517570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e57beddc3bafdb980ac0d9fb38fabc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3189de181df1e9447cebc4e1271c7b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c69abd433c86df32eb6c52ddb1d2c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0b357b0e75b2b0aea0a2a11e9401f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333db8fe6a7ae3dc747838e4a96329c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30e429c148384371bb209c82d4f0d2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752a67da7432d2dc900a4b38180adaa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f0479b97e21024fed4be4818b1b96578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861729fd8aa5712ac2d906b7bae365c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b010042ea4090a508130440f68a5e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9cf5b6a7a1f7a27ab9d239d9a4a0e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb84288f6d4acdb1da699faf95bb4c5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cf9f1d729e99545911181dc77e38a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a53c3c801b00065e76d76a9ab7af6c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a3d97e090b6b0d2a585cc80dc9d27585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e44a53fb8fc818f2789eb657c7d59586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3d00e69b17d9f1da8eb5d582e1d00587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63281cbab0f4708b48d30a9e55703a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4fe59bb9af1711d5c7f3024bd458b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024df708594ef647407ab0be77c25e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ff6f04699b05d43ef13748067c5da591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598728742b25d247e3e0596aa8f995d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0bb169dc4389f8b39ad43443a3ebf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb5fb38c3bad07d037049244c64c6f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea78baca39b57e00b564765399bb50595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f7750a690bcdf8751556de476567e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914abcdfb39aad74a89e7701dad03de0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32b13806679b277b0a7dcc0d2b9951598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf67b7145e53e8f840b6a0651eff45599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024289b9cb641d45e803d9b5f367279600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac75ae2f02c27db83ea84359b3153c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe79256ef3288ba081638669122de3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5a6c46b44971d3c0f3aa09d90184e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61a16399923d1328e99d90cd2c4ae1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c35e331cd8c8fb832c2734add7b16605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5313df730c13fef9f3626fc2b25df5e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76e227f4a226685b9cc5c9e214f8e5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed2f1ca335432f68efa46a00960a53608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2521f9bd78ed59a623f0582ba86b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b93a1a9620a81ffb9cfd1c77248907610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9189152967ae399bfb820cd5c0a5af611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0d68cc34a72fd651d491ab778a9eb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df91d025d0f3a941a808f0d61b3c15613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c50d3eac5739fb20e696d228f0973614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bc0d2c9877b0e2bd843b032a99815615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98b4790664e37e59161ffb33dcd056616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751d2247f17bd6c381406ee2487a12a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dfe69b887dd2b0f02b5913d2bd52b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de24d4bfe4c49e37d65489741e7a3dc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5114c0f862b1be81be928b6bf987f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba50a4d7bd9d99b89533dc1a3fcea5a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695cd8f5773e368de1cb0725a509603622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717dfc01b3c014fb2a1122ec7cf20cb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47bb72724835cdcf2ea7106c5d761f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566946f0a660137818025c57a8c8d798625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4536282517363235682f008a96db3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73e0121064731fad65accfa85e20bb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464005dc058a9572ab3cf293aa818db628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17c2202db5a7462f865fb44d80ce5a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b29d563d00c592bd87fbadf36148b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956389914c2a88d487cb11974ec54062631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f53d887015efe24cb318f88991495d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b532228f567068eaec3c1cc57c5ab35633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d410852458fe7d8b90944accd707b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c24a28c030bfa12363e98986711159635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242f94c71731e079588f81c52d978c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac9f9bb41b812ef063680dfeed4fa4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9abdd1ea825d8e29d7e5997ca3510638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca663bb0235a03a16bade85069929772639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388fe3169efe31511798e8ebc8ba4dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7860309bfdc8850f171dcea1bfdcf38641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7597716d8de16bb040bb2e120d265a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658db4339b4a94db078b72006aed157643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2c57464514b86cb2000ebabe3cd23644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e50ea9e2e6459682ab1d14aaf5f49645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f22e7c47dbab5c9efbf4de714776c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b768550c8b86b80cac1a73dfb9789a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774199a9de1d4446e4747dfeeb6445c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed035fd94a1ca69e3a004c42d95a21dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e71411a1c9303f581c991347509a1a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df37330b9ba7e7cfb241b28201cea25651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a717e17c5ed621748bf3f21e56de13652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00994d0b4576e0403ac768826f35d1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e889ddf1c6e9c48adcdbbce15687d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7410600cc0062dbd321ed8351677fc1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a0955d1da0b7aff5b60181476a176656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7c378702e61fce81a35515261987f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e73d70fc4b1d0a53d15157b4bf78b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca3f8da8955e9951da3a06998bf340659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3b9d7e4fd0958b635a1c62c986be6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f242ea3d26691975ae107d926b0bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bede325990a871be95976ba4c7256662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f68cb277e967e6e6cb4c1559565656663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb194a66f46d19638da7860876ad02664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038772d6c4ba47c04de96741390e6cbe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf1000804bef38fda985d4a3c1e277666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb7ce58fdc71ff688438fabe74ade9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb35c7d1d81e3b2c797a8f9b068a4b7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515d43bf47ced300b38c613a837f41c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8d5f45434c5219000a53b6d298242670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddf0cc2275b7ebd8ffb941593d3182671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23c7a95ff64c8980d7e8cee27a21da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f14f8358aac03e163b3e05ba54fcd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc9cd9f3dc1680b68eec890361c77d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96224366d2087af9f9fbebeadaf95754675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73d2476f45aa5ec48a020537130856676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed8240ddd231c28b729450ef655420677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0948510fc4dabe73c860d9f74e2704678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44ee5bfdf64e3ae6266bc73cf23239679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441eddba4cc62755e06a558d3b49529e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d2c68c23c3b3c99b2e3a7554f36e3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e80c1d9b2eb39e953881e5f1b4990682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdbe3b772c67d56b4230bbe612093c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aeecafdf0284d83e13e3c70475cfc8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7886e3024ddbaa663ab3cfee8df53f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c1c8413d1fdd41fcc0c458be29e82686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdaee733428f18d77f9f80bb0e72d84687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee260256ac17f71f7c937c04e9aa5e5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56633db0938f320dab909c628d235981689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b081376ab9de83efeec32d9b1125bae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82bb8e5e20ba74e52d3242103f3c70691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a495fbe47e2a6a2de617dce96a0a84692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13466c2afe31442d96009ccbcf7e76693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fc85aaf89e53e1367ef1c457f036a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc9d29c7dd4bc54fb631e1ccef5ef0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6ea58b0ab92abd5ac0e69c7cec3e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb532eb434d9f0ac3258e67a8b0de545697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf8216f26d1d1cb089b4af1404b0fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbb6ce5618133e47e5cfdbc4738eca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4d5688c67fe665abd06f2283ab9ad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e25d5eecc9f44d3b884a19779afd6f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5337b1d4d7a903c20de0800b57f569702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e43e0d6d69cbfdd6602f869227c78703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364acecce2f50df94ee3339a9d7df31a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f90714dc42b26436b6e37e60c4feb8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5cf6b181d6096ff2da941696408af706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fac74e162ac4a8b1dcd6c9e7cf76a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db6f2dd17fdd95ebf7c69632a7f3f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d787a9e097a5ace56306977a44d1e9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e3c3554d67db39430d6a0401fb3eb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c85898d92d9d6176e74e0a3d6aa053711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b1e5f7552315a9111a57f2c5d59d4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09442a5d45a0e90c493116c2c722ec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bec5822ab10e44f6a40812fcd824e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4680cc5fe5b07e0480d22568ee230b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aff361b7e4688b7f204702375a7526716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ee79802f7ac5c85102ec082e86999717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57c7692c6b3278da491954cd471d17718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f002c13c6095ca60cf4742f0ebaea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684db20835003a89a7ee43a3266b709720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a757577a094ec66598c048149bbca2e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60717e326e8fae22ffc895bd5b356bb8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faac6f672bc6a70062a213de9c4085723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b8f8be8fcc9ae43ca948d6989bcd2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2037ecd8a204eb3bd660fa8b86761725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39bd505699ab0f57ec30b944c494a1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d27c627905f2391745f7aef4eb9c5c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb1cf0d556b57d12810a768ea14a05728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44960da596d66a885e68d0eaf5d867ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20907381f58c140ae20b802ba00342730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839c2171454e402cd469e336236dfac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e70af2726b55d92e34210b5cc0410732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bea7f165757965fbfdcedc80f0bcc4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1dee4912096797097eebbf83813a8e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe38a001339f8e54b8f42e936e99bc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb158859088ae6b7c58f38a43d8ed3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20589b321c586e65e17210a863ae6b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05f8e01d67666b2b844cfc2008b93b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78af41c0e960872876ebc72f53a216739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71805b26d85660935049ff4c654ce7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5494382b1852a671ca6efa21e455134741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204f8c7b917d116e5190a4046ade43a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d58788d9d8394a54663d80f7b95e5d743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25588,51 +25324,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25898,1730 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>16</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>27</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>13.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I333" s="0">
-        <v>42.59</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>16.61</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
-[...1 lines deleted...]
-      <c r="F336" s="0"/>
+        <v>992</v>
+      </c>
+      <c r="F336" s="0" t="s">
+        <v>368</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>7.47</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I351" s="0">
+        <v>9.130000000000001</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1039</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>1031</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.84</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1040</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...699 lines deleted...]
-        <v>1182</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>