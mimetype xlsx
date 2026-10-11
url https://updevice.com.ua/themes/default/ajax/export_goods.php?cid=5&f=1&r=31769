--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17a0b7fd7f04596a728e759393fa021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df863f3bb67ca896ba1861ca509632c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354c32dad7fea15d7999a88b8d3ddd13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3884d8ec2ef37b31c982a54db93d944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55106563ca230c9c83b2466b0f7f538a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e49e9f4c295083b23e33d6f4fda326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dd1242f209113502147c88347e4107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c22268de602bcae5f9dcbb596c52c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0637ac26195f9356f07a80c027047d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1afc8d3ea84c1499802f030afa1ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9a7dbcd14fa368a172833ce30ded911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f337fd056f26a1fb8c8efca88840012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277820b3c7f365567b2f78fc2351fcd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598d8d66761225922a18ec3e30a398014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7b08fa383a4f74717b48e6ce576a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1ca9481b390b260f7ca8d35c983be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5bfe6d67e7882c8d351c152b7178f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada40a2472002c2884b2a93514764f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821bf221e30a5167d1ab701b166d94f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09665a1125e61f3f0bd9b111bcd6647420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bad2b9f347794f20f0cfa9f92fc12d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6048fbe5b9245232048523253f29eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb923038c7f10f9e152f63fd1be8f74423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005273f0c55b3698c8591862b9bd9c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec3a1d6c6b649d71a3f21147f77c1125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb11e90353a96216eb1f65d26b882526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fd94bba89756ff5fd9955bc878e0227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c94f11c4f23a7b9818dbf8d7ddb98028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc441c8b0c29a5e1174156894f49082e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b62626372b89398c08cf2475feb0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c2de2cc3b80fd25e2c74e1a4d3f3631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89800429af566c7fb5143ea5160f7bf932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d346215ed4684aab592d271f44da24933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae49c8dac7ede6fec64dfda9e69d6be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf555ed2f5db220b0566f6ca38d302235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8216ee7a549a1603628ab2d47fb897b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8d4a1a442ada97d860cadac31e57937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755b320b844ab236e1367adfd7b623938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e377288af5761930e3c3332a209e35739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb281ea769a721e7cc93fd1eaa485640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64c0a7bb2a1f747cb47b094872d5d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c630898b6eccc739716f7e11a6dfa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e36c705a1a5e3e8468cd35e252a20243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb379eca3012109d241e25de6d36201d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c698dc5d7c7bee6c81ecc42a6872145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bf0013a70e0988ea092cf70fbfa6746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aea64e183af821006efcc0ad1bc22547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415e9ab1469d05c1d909bffcfbe0e1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a32a9ced44d895ad0bcd2368bc67d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855b42b2f79a8f6e7017f5745e922c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36df793e493226d4c4d92cb82742dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21eaf099f3923bbd7f082f43f3b4d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85af45d96225a7358048af7d51a20453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fb439c3441204d3c94367188d1eb754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc7fbf06a1d8defcb44c9c58993aeb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1f587f076cbd2d6e1787f49e7e79f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50358029300eac94fd651af5ce79f28d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f44ac2cc7cb5364ee3e5fab41f668c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b31729906887d16626cf7b9029bba559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bb43f27465b1e28397b4e55c2dcdc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22994ca9002be4f90c5556bbffd96d0861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3465e284ba48a5e64a2e595769914662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e250360a1b173f3180962816e476763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9988d4cfcd4329f443992203a42bcce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33233431ad0a3e17c11f29b614d074f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3f3229429d4192637a069176878df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e148fe3ba6058cab078d25de75f54f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbf0fc27ce0e16340aaf1a0bb2ee5d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a223fd36f9adc95d6a67d7ae6c2a7369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8d164dba5afbb1f46fc6b2f11ce1870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5837f5f9f74a72fde3be49b7c959b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf069de6a8f536ea51680422a6549172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c47e277fad962220472fa611dbe1d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80329226b2e865073f5a9e37e279efb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad0db9925cbbae24ee07adaf91c8ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c083470ec2c6ba9ed595f8cf49a2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30379caffb99f41e4f81a7149737383777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d59199f79af9ab4c1f67ce39e299f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c484c9488c2fe9f94c7e88a345c4e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47181195d5238ff479f8752e72e1df8380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe76727629d04dc636d13a56d33dc2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4d4e8f4788c073d0a6131667fda3582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aebb666ca0fa25624ffb4e489b8fe483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65776e3d0488da538b597d02bda30284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7d69afb41d8cd0c86b1aafcc31fbe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a704f7760d92239097eee20cdc95f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7956716105ea1021b78ef6d6909d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b5418a0b5af23f35c3b02c89f43fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3ed1db89b758c92e12cd0d59a670a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26601b0f7050c3a5b5c22c639dd771a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d6d46b13d2def2213cfa04124b5cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8871352747a4fbdea5e1478181de33d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4fdf0f965661e8af93e66f4db98e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f43522af4dab33b23c40a678db8d8794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ecf1ea55e2ad9ecebc547ce550ad795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11838ae397dfedd5ab58d0e40b7dbc7b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91dd709a21e1db7f4db45a92da3b6bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74816cc60d8acda9337341d3a1e5925698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18670cda182d15fbd508de9d3f3b3799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c1cc9b89b7ec5b912e7a8e1f31d0c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb42ca8e48a63c42168ff08b275703f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a33fa2ca9fa5cff9658a8e66dd1b04102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb05dffef375b4b02b9cf54875ac833103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0ee2c9b6e8a5babdb205a6c20d90f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0222e6389cefc89fbc04cde525073105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09cf56b782e12b58100cb34526b9fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3df56fcfc131049469fb8eabadbe5c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f1ba4cde7680afea3f19cb2bd9826108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acca655a87163a2bbfcf4f94f89083109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f70c567a081ee795ff12f131d770c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f457fd63e28eacc2fd0a97516a23f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869af12817509b305e590bee5ebbd79a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712eaece9b38862c997a5a768f12b3f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78974bc80d3d6512255bf79fa12c742114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44482b5f23a241478a7c45f34ad56bcb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe596b97064f7ce0c0f9254fbc3a4c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b21d74fd7eae898b734375a26d889117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e17d2b91dbb70a9333146f3df6ba0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02f3a1747bcf1ab6f0f28ccb5e2f31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732e61b48e9b09a00e420654a5f5cd1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08552bb4a129ed25b51b09b700655b8d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa334e6e17c98abd63e41e98f4e75bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d35362c848bded0bda8af9269a25e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465223ca45d729116f801ea6d7dbd64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833840755d1b0820f862429e223e7ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8ea14439ef70816fd0f590861c2a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d32d9472c485235292faf2f129e2f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a66d715a5c22d89204fce823af6299128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30484755153281c4ed5453143bc24c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6be510aeabe1214d96c1c557f17567130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa0ad9ef11f77f53c4d4173a365666131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b660f8f59c14eb66b3fccf4b3029d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6e74e7b6e6eecf2fa4ee684c453aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8985b01be514883539944a4087eb09b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77131260efe1a148d9df9100799443e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde450bb117bf7f9ede5f3305f25648136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfaae7803f9603212148ca55d36eeb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d56d046f74cfd5ec9dc7e4a36b325138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce6bfdf6f7ab18a71aad5002ac4e79139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ea76b36f4286a373f8c7382186ee0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fce436bbd9a36ef2b7665819b3863e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917b27659f4af10317e3998715c356c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762d860e8b7f96291a03b09240ac32b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4124131767184c138878859b361e409144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f7fc27c17812d9987009d03395791145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3e27dd6f5b6bf0c9e3812dc3ed90d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fa3c1e246ff4140d831cfdb345115147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9329e985e6f345844b7c96d4d5365b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f30864ba564f59020a11e844ae6c98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1e85a2d861d0e6486be9c4cde359a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e406dfa5e06be5d42d73f85060e72d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf348690cc72bdd49a8f1308708dde59152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31bd2b9d088eeffe5441f6eebbecd4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad0fc97a443a08e7315227d323e144154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0fabd2de379debd15d411c002bb63155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d998100aa7e58e8cfa616a39eb8630156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9a8f3eb7670e2959068068afd23ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c41b3f7ce34d1b30142b192fda618158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37d31bbccd44989d55de235ee4c661159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf8c9635562fc32976aa1672b9051b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696e7ad74634e5ef96ee35bdc2a2084161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17dc47f44e3c967fb968ae961a46563162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4cfe82a44e3ba90bf11b329e18608163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95b897d780d76d3634d15b652d699b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bd18dbb5e7099a45063b700d0990c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342553a3c8a668fa352d63719d0ab6a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b52fc48ef9af672728ab66acd84e87167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bbdc73f65eedf998da3b824307b33168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da339649c26e75ea784f678de50352169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c9e20f3c87e2a52afdd4cfa06e85b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdb0fe89771d5c795a513efd19dc92171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e3aa1867dbc553dd390cfd678013b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47502230a3250c0112db7fd3a6b57b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37787b3e581f60cb643ecbad30ee6e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870682e3bc2440cba8fd8329576451b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6927a4295bdfb83422b40f7153d759176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1330626ce9a2208cd7a6d3f210f2bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb955f60ef7fbfd2b49f48ba595544c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29cc53e55da78ce7616a84f5a7a665179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637072976930e9395d1dfb0489d6cda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056619a2457f4ecef6334a825ce3ba4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfa7d5cd7adc42569de338f846fad7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55719af677da40d9477f412b95d1fc28183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f40cbc16233923d752363a9f3c948184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4de27c8dba6da4324b432d7661d04185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350a06635cce8a1b46df6a31d0fc34a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b231d38382437b43780babbebd38e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d7a327d63cd6842181f5c380059a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4998733dfef91a7e667599c628cd63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63471912975f04d39eb03e4a4309e02190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bee81aa1262b512230e5418b49255191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7e408669f247e08bb5374a36e1238192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c96ceee23bf1c786f456fb35d85689193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880f98eb40cb7a0f7deff8d2b5a7502194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8ea400e015f011ed11f8212ee421d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52a09d32f3d2c779f2e553adfcf5f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af11bd8bb59194d56e980e5b188eafb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23430b8e8b845c7d8127edd40ce67e4a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d88f5c62775ec3c57c52d1ff15756b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59053bbe3d1d052497c8898514e71d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bd5bd8c99ff930b0a428f15bd4ead201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd669af810a5b5fe14eeeb972cd24a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80248b82e5be36d92c2bf99cfcd0d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b7fc29a8757ed2e9161386e4bce93204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d3c1439ace8fc6f6c8add7ab63d18205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101ee43320b2e518fb3f24279d04b35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03491a11894cae7f2a0660ca4a4c0f0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c64b3dca4a8079abb4e2d9086e586208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71612ca1e3e8f138df86d9fa18f8b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9353e8c53709a5ea0bbd4a4dd77ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034654209d0b5d28176bb07d73ee4287211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8cdddae722a7715beadbf613d0ffc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bdc833274ba3e5600ae2b26dfe46d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fd3300f35988dd4faa4427681a3fc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91f76492bb3dde93e4cda1bdd7f6f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5936882856048f77c6135766836f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6d7202702bbbb541c0638319af6ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb35b6a138ae4c670dc53261f3af084218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ae4cdb4b67cc3223e93b579a229b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc15fdd81c172559fd9c2a327449659220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322df57c979afb21557736fa7b9b687c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007824a897bca10d46f731b466ad1120222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b87627253638f86e4f38881859cd1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c413b79c844def54687c51fa7878d8b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b91df63b7a8a15956a00885217999225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dc44095b1f64e315cad430f41b1b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ee9025b18a562d82f41a725b4b9ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd915b90ea79233d31d7596d7e93e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125eac338e36c4d4ad6fc852e9c19cad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855bfaf966472ddd4d57aca9049d9cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e32d374a7f66cde4e0629e571d847231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601e08608ba4605b9c32d9449272475232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be71bd67a084918652e42e3c6d098ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dfbdbed61a75553358b52ed7784dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991211a14d64605fd827805c47ce149235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41efe2409b246505dfddbd3708305f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3a9ad6c949887ae12f325526dc818237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145448e659a401d96f850610e5f8133238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34139c57ed0912f9b414921f2b606462239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a1c50b4b50281ef2f569ab129e150240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdf8aaea74d762e537721b02e8407a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b9c1e97f42552035a62a83150b40f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962dd5842d90f4a75d794be3a944cfc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f62f706b3cba7c1a43741841475b2d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86af42f7b6e4805bd773a4cdb7e3e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4fcbfaa1fa90e92d3c73294f9fc61246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d619b6b0cf1178f3ade8e6bbc78e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06617a9c2e0433bbaef368d1bcdc8a70248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57df18f2258b0c4bc50d3c1a5eefb6c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395f71142290efbcfcffe8a0e5bd89e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d595536f06ad69db66b4b067ccd38ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9a48e8acc28cb6ac7a1658c348470252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410199572477cde9d0c9d9a0c6b2c83253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f52a93fe414b4917841453f6711f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59641e0ea6e42afdddaca00b22590593255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d47772b3148fba061fccf1f02b43d9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef0be4bcacd523ae37bde28622caa5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13120f177f6d53fff2d1dfbdc2d8040258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590588290bd93c1031592f8af2b57194259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d83849a59860c8dbaeab0121bc60d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee0f70f4a1207c79cb7ac9e3da175d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7f945cdd7c9da34c469ced44e9b11262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde02e9fa914d506bde73bf753baab03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c47400387b5c0a8ddacd39e16dae42264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84635c8350434b67aaf8dcda3df71cf5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafa20992a0e14510e6c1841000788c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945a8b1fbaf4db4ddfb57f173183795267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62ee8b7a18e62db24c5b1c2a9893de268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8309450af6fbbea5421179851df24269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a675aa725343d27d23ebd3d9dee5ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67316b37e950b2027333460139a684e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2be48384ed67ff786ea246a57e90b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbe11de48c8b66927e7da32375e94e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81312d6a895935cc433a70f43f3cb3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9757e8043f4c1cc0f0cda249cfe378275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9f1e677059d5119070646772f9e57276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a748f710a5fdcc63a1fbb2e0e1340c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d2e32f29b167f87abfb46a3636ece278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f44652c1f2448c315ba8e3921aa36c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9280212fc35acf8ef2cb26caea2827280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892409a19ecc135c00de70c77944795281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ab4acbdf7abfdd982513cafa7815b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ef8a42123c94af94612ec261e25a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47d97a6c0ff556a6d224e9511ff3d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f01f072171f8f97d93842e282b386285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e47a9e4f7a6d3d69d32b2e2d6dac6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5cbc11ccc215c1c0efdc0592b89ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba81564619864d75ceec46dcec86ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980061652f74c4b66e8ef2a166f4d707289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f58f3cf86b49988a635d0a32de9a49290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641d8660a8f4723e7a50b1131487aff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769df06a64b86b62375e5f325c04418c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc3d2d5e9b3b2fa7d3a13cdae76dd4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e3dc88238cc57b3f623682c0bb380294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e11d64a94d7bfc082a2c9f98926828295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dade8b8f6c92606c8c600c21cf801296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cccf6a0d8c1be9b330edb7dc691467297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60ae500ea1fa0b1fa9806eb17e47fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87e26c06001f04fc7ede6e678c7a3a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6284df17093f078483f90b8d23afd67300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2680bc29ddab935b596be7489a8df99301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af68643801098606025abf35c02020302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df42c42b10428caae12ae682ffde0e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7691cbc7dcc1852bf72e778a584438304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d4365d032626a1e3f8652e7989cda305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554b46b0c9c996ad12dbb85c8c6276f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f797702ada89f07130623ab99fb2fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f9f66c102ceee7059e29bd978c6eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998289efe7a72a58c92c68762cd6119a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3095a2efd7e6ab166f8960b6b4f0bf0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494219ba52970c92743f2c6346d5454311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41526400de2c51b0fca2de898c2ec72d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257176000dacfd3631d05ed507322584313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233095882dafab7accaf8a50ead3eb2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9ad26a1564d7c77a7a0ae44961aa9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e079139a93e7536639d5b17eef2ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52344359dff2a2ca943f26976a490a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35281ce19685df459e01ca69936964b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddaa037b5f76c3aaae69d590836ae0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74afa5cd7850c33d71af1305122824e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64befb2e6fdf9deb431aa243165ea7c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd58f7979299f4c327f58282016257322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2010b256cf22e9906a994d47fe0c47323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae129b3d8281633d8485bb12b396f57324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264a500e58b9f45cb94882e520dbba6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e88eb2fd2bcc528e4e897800db0528326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea0b354f3b1b920570be7e0e643809327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8861f4a831525fd04deb9b8bee6f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cd7ed96e227b0f9ed6503297220a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bf1b1b3b10c0ae92d33937a9669ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf268bea25a0dc5deefe708513bf209f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fc7d7fdb52573d09877196ed69cae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e154817d9261e485d452cd71786df5f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3228c8f5361328824d82944117916334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148126817012e55fbfb5d8f61583610335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409d37219c57634aa4346764211b678336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39c79b1c54bf88b02211cafc60a6aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba198b3f252fe518dbbe801a4e9b84d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf77d514aa906152fce6e624bd1bf52339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7db49717482493d29c8aa003e694f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766d834535895f8990d808afa81ae13341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f897ce782ddbac6f7582410c6a2ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fe77afabd76e84f6ec86107bc72e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221672634255dd167d117506a15ab359344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba442af430aed0a5b7e80e894b65339345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db2790d9ffaed003ff5df6a98ede63346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9cd2a4d174de4d642bc4fa2c18397347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7566dc198f04f6b06ee69a483f273fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98a80c69c7b8485c862e3669a9b35c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ef2f0c958d533890c734b933fcf62350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582c4907ff3ac54146235ddc8403208351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b646b9ef47cb99fe7f89e741d202a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82ccfa9224d4519b89c68659e619db353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720a7ac0c3aa478eec5ac9d575702c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450aafb4b4e69578d3c6e600a6c18ab4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b408f2c3029dc50a766421a01facf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0497368e18f9117fb1441c05fd4e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb22eada8134ca1dac966fd32288f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46171cc5bcbef4778f90381eb0ed2ef4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d07d6d97b8a8861b23a1fe7e58e02360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be189e9ecb993063031588d0149e1c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7649ef23f8df5b87d8ef1de7c0b7fc7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c54f7223fb2f7960a5f6fb2176d8c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a18cb6c19ffc9d5bf8b466c9f1ba9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5fa42438c6b4994663efc9b374b5d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bef7b9ef36123c565f4ca0f953de0e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af534924c5aab3947d2c1c38f49cb7f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67300ae04c78e67c93d50e70e05dfa8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cbfb5ec316ed04b4cf7d93989165a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d211bb2f735a4d62d412983ebae659370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197485e1fefa8f074dc6e428cc330a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274b88fcc5eae7924c75e0d9f8d4f5b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c005db56ed211df336a8c7eac283e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d71cd1bbe017d1d29d202e2518fbc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e1d6004a59cbaa230e6ee56605a3e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb18423045a898256f3d5d1547a3620376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467211e7a9c20d79c2299d0b520e4e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cd25571d9ddf5ea0fbdcaa2009f07378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc95ccccba69018613b46dea50c8245379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d30ab4b4b5a86b0611b97f4d2dbf11380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499dc8a7d016637df847f4600fa606f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4361c74dbe4d25e7e8be4ec0aad8d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646ddf5ab08d87b2b530bc358fdcc26383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf91953b8af232262aec0c71d8085cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ebdcfc5dae145a75ded6b12b34e8b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dc77a0fcc76dc509f47de2b131e2f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5afbb89a6cb10bc2680e208cea4b27387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264ec0b02598fe01f61ba3fc9b8efa6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d47d81184c3e8f160a7ff49a4d0656389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9ed9039e01b70d5c512a1443ed4c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97092da0d7c226f28ce52675a2221f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f0c2c4e9eb054fd8b14f6eb9972d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb122b7843332336b109b8088aa06bd0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f78ffda2c5317d85bc35738295fc57394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b728cdb1eed9d6afa04d9743ddddd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c53f72a5ad0c1ea26a39c3d719953396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cc709f808da82f85f09ba1b026a23397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbb314f8f4ceb9ff5e0af76924d1af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890bfd69d25f5ea768de3b775f86f55399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd6dddeaadcbde67337b11293ebf0f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a99ba0902c68bf0a25ef1167128520401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646b026059ab0e9d9105f1f5e0f8e19402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d442ad6f0485ba004ddc47e9de9640b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ca85d9db884e3480ebb927693acc2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ef9cda05a53c78a6d8bd5d061b593405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607f670f3f4a459024f9ffa936b7d71406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c06eb4397aa2f07403c21050faa75407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa187d709f56ae3ac89035a434226c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f3a1fc38ff91be478077f06cd3643409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219129bea1d4f6c636a21b8ff4e5209410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4cead9edaaa9353794c42088eff8a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc963837907190fc8e13e46d2f4fda98412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cf0a67caeab3cafbea0c9847a5086413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd724a6b5486f0b4eea9b8f87d7601414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53107e58f001473caa09e51ae3777b08415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9386c590737392f163fdf5bfa13aa67416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881957746f5b936d91d3b2b2b106c4c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed25a46084ab3958c2a27b4f188f03418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc1bcb20ce94935d62db5966f01dac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ed5b7b63926d86f4cbb85f8c7f602420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d64c8820fe4ac49c46e2a27dda5c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b8f33c7a6caf0fdb37452a865adc3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cd71099f213e8cc8d235bea5ea252423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f8359bfd5d874ac2afef58d7a45cd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23b00b45089d29ed68fec944ee9b61425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a67d0e877974b1edd790229b676e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf95ac748a77ede8fdb929d909b402427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c4f663b419ef7f94d770dc131037e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa36dcca14f7ce1e9063f011907a2ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e02de7c61bb315c2f48460b443545430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab2181f8bdd075073ac04f5b20d3f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b173e0a90a569a9367cc416c807be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062446a9f9299b0ef20db5907d21f04433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd7176219818cf28d9eea68e490dac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccb8612a41c6e8183ca80f170790e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88342e9ecd56139f4339af8708f28c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e19ed0b654a5d2c549ef6ccf90b9a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14811abb2ada8f977f75a771a01b6ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5032d6382cdf25bf86e0ab9501fcf3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d09e836ce9fd29c2bd7e648d938a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461bd76a411a9ac4dd9a7c845c7ceef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d0b8aeb97c511b45506f3a04b5532442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6382e883eb38ec0ed092047a96ee1ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c0a67d5cdc8337003474a01cb3366444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74509739bf5d2509eb773ebb9ec325ed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47752a780ce0291736f53265bf8fea26446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d81e730ade158ca595d2a50a19a2d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d50ac9034307245742f73a241f5c5e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c934820461ee47a7a58cedae373ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c27734e6cff0065defa73067352d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068ec8f46c0ed1a64ec8ed75e3b499c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b35ea602280714a12214ab8831e0d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b09f8d94fb526d61b84397993384e5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d96bf4bfae97f5764a4596d4e9405454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df85fc462459474459f4ad900b68259455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52496e11ba5f556c2ada9cb85ef351b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ff4a041461ff85b3d6bf314fad1cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e65d8171d9bb525ff006ba4ec0937458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956303fe0b08954552df1a5dd9bad47459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c786921cb3e4d6273fb9fb58a321ef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d3b31b5f306604bdb33be26188c41461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a566c5357793b36da4056d3cae886462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a8f52d7736b045b5d3a391eeba669463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bae6fa85126f8e9dbc75f002d10da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1202862bd09bbbf6d836fa8ed63ec0c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d90842db491d3403ea62706f1acdaa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc043cfd962bbb9b701f38868d5abb12467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dfee66f6ca02ca43d4714cecc60a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88b18987a51b13ec0313db8cde7cfb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c976f24bfb16cbc965b51ae2c683b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd20a8fd63d346d1bcf38f2f8d6085471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45eee6b51da8d2abecd3647dd666d78472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915318642796669772467a9533a4ca7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95b0e9ecbe6a1d17fa12e40668bc38474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601cd6d4a59b0dd0d685f61f84eac8e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2f260b6b7ef33dabdc9f6d3a92b7b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec72dd55f10dd52befddbbf4ca604d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616c050baff22b35fac971c729dff44478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbb122819ea854e8889cecd6bea60f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3b80dea30f914b39970fcaf784ad6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca15153c0e06b6149b8d28555a0834d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b2d96d57e43a24f80a6202438ed80482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56c64bfc3ce9ffc7e167cb936d97c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcb97bd8f63d999092e63e3ea3728f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9317ebfdf1f3866803e463582f130485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e3093f7f62a260b58456501ffe032486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aabf176df6e949e934297e8a7f1b04487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6e06757950cb491436b9cf2ed53a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193663c9ed76326a6c2312987b18730489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909466df7c2989e0f0cffd1cf9aa071490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3126f0a9ca6580d2949252313984629491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2753b8307314f665af0680878c9cc2b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60d00158c8f8a56ef06489ec1f3cea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0059e0818f8ca157c3252bdf4a6f18494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d515d75d24fe3c06eb5a56b22eba98495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd7f2d4da236a29b3c81731d43c841496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43b3b3b72993758815bc1328182c48497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d285a8bb33a42bc9a63e8dc508476498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09eff93e43baf774b8ed7a30f1e951499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56955a612543ca83e7c66ed2b8325c11500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ce4aad42a04f00c50498bd606b9a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869c38524928377a5d18a92f32bc1d8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcfc27f5ef22eab4e6ad0e93175bd7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d15d1dd673e65c7215f06a9f038de7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418485d6511a65c4b0e6d1bbb88f9806505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cca053da69a9a2cb5ffc4ad3d30ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903b727ec19e80f91a68a885fbc35a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e53b86bc80b17a679ae59d6c362a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700221a44d85018f82ee9ab52f605f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568781dfd8fded7a8c237dcc15700470510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb0218c13fc752301bd41afa2c7697511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f06957493337a122c848e1c29bd56512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f40c514d1bdf68155da638ef373436513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f89a82a1479aabde70281b1482863514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131d8991aa0a36ecde69de307277b54515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738bd106fd504006dab114eca3445aa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318b1aa6a832f6e92e0f5ddcfa06b62517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a63cdaf4475a9ea6c9394999b31f05518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0187f30426c6284880244deee42a6c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3990c1a172eb3b5ab613c41ae61b79520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a02a2b5800f3819c630de49c278c9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c2a62e775e1387566521d0e94184b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec4a7f3749f7fc128eb1335b19fc2e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4af7dd21ce8b382851ce78f6bac54c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdeafad542432dddb41e6e3509384f6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932072df9d65a9c204b54c6b3d86dc53526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a12c96127a20e25fa0484d106c79f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3180e0b0eb01918c11e54c0beb43a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72c97fb4083fec22f8daa6927618ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79445b188360ff26225f108866d754530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261bf14b393b1fcaa16af8204030699531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ba5f075a6528a522ae584cc02adcb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9a3c3dca8e97df7f741e0caeca959533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4f9aeabeed36c8ad92c1668e7e530534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c48e01dec9cede691e5f2f095b30f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa0855cccce0a75bfe2a97ad294440536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99041d2eccd2a3232649fdcddc6e71537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d502d3a5abbbaea310c68608da914538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cfe7ffb211b1153408050e204832e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88accabab658e7a12f6bb8024e34d16c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a9b1be35983eac649f5a35b0358db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51499374203d6fc7d28fdca0a90fc2b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4225d560146d76ac77f8737f1007cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb97924ba89210862378ae84e66c33544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad611089ab90ab485bae4406ff88b2b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a52711953a716d2e9386daeafd1e35546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0093613abf89274ea1adf43667c1262547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d50d7871267ede57715e610c4b07c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af2bde5acfe27107863a99f069fc57549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9f7324515061d1e4cd76fe50a5506550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2854bd6a1ef3027f3a32c06999b512551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d643907a57aab56af489a053b626883552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41400ae96089e28b88474bb30b4888b0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec83bf5113bb46c03c1ad641683b17554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbffcb04e1bccafceb4175d667be869555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b841829a94ebaa4477627817564a034556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002515a1a375f5c925c64e76ec1cd623557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e920dade13734a5ea2337cb6be5f24558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a728a19d980fb26e0598d1a0746a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a395f65105abf6e251905b907725b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646a0928f27936d039aa444bb604cf3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a47f9d9587f8ac01778c84f949ead0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf066de2cd61de9c7451d561495927563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd213935e70fc79d597114c099ba9a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ec2f416524c28dd0e04934fee58d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13da5488a4ab6f985549f9292d0c45566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf44741baae4723cd1d701430b2753e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68985a973e02d9ea492bb2af5ef6569568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65271024605988cf8cafadd8922ac84f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7bc90f1185bb2089507303a1a6460570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825eb794e517e2360e55beff58e7dca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84489d2a96aced9162c681c4584bf63572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09e45574e2f9aaf170d7fe744976bc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac8666fc632af54dc3edc1aea754be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2775421e8a2b5beea0846ad372e867575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1423bb2bc69695c90de171ceff131ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68986a46b6879c362700d9a750dd9fdb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432a53a565d8581d1a2280ed904c032578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712313d6868b8779516310e0610b1026579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663de33044da311218b93ab4dc3fd1f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bed129e969010fd949898163c9d391581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40360e42dc85dc6ad6970b70212442d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b116e2db987be99d9e373ef3b678c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c86b17d62e0407e5c9c01d09aff13584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ec2e3923a774c29a2b8ee2c241214585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe38db28ec08478815081e74f16012586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece726b6201e9b1e970eb70986854314587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c34896e6c1e926499daff547eacfe8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a314addb22cdcb03cbd6984ca418d8c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca435838cbdbdc369b6f2fb78ff3f83590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615a225cd5d4d57de1de4228fbf5c89591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9dd97a7f56f8737b0171a25d3f9b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771be049184cd8d2f2e97a86a23d0439593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92501e725ee6816869bde6d98c236488594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b5760805fac18a89b799f829de0c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d7083b589b2a94e0034e2f0b156d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d38bad084f9050908b182aed25d2b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ff01662f2d92b4cd9f92f5cbadef6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462178c8187d5ac7ae66afe4a6a17b86599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9eaf0829bfbb9cd2da47a34e7c0e63600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4da95394f4d5929b1a20c3eb6a951601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c38bbedc0dc540021f14f5ff4fd01602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2275d8467807f556533143d56072c3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b575d28d7cd9cbfe16c37bfc339b69604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c17b2b162454df1da98345957dd4d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b224662eb0f952bc0e6d4d2e1eb253606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923f5b7a0d0ed0a039d6f4f7aac2a46607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914f66f61c3b6ce9c1a88d8878c015f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fef8bcd4df40533d592cc563034a09609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4d391321407b70460e55ad5b9a1c1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e107b961c2bbb51376cf6a19b59ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93038f0d534892750a29c066d23575612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f033d2aed7ea3f7dc30c03742849b49613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519a30d02af98f2a480a9a97781f823614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70caaa0c3956325bc944b5be013acd13615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17a3cfae6760ae6db868ce63348abf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b092741e4e855e3655b0ee1fffbdf5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bc42b2ede312baf7e22fd0524004e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf4897b5ac6d0557a67840a5ea4a94619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e82c16e4f7809339775db78d8efa2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745654eaf0117ac3c4bef673f6776af621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0fa1bae8e74c9c3ae496d794d2d37622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c818329bf1ce5b3e15c6c70d040143623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1c7c8ef69e26366c5673de574eaef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5f53ab19f6e3ed4b6fc6e4ae7f2e2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612235cbf6059fe5b986e43a5daed5c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c57e4329a864570ee82e872c88d0e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23930f7a336a02800ed931f88ac0ef4e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36b48d84c679abf95344659f50a428629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327ff882fcc193639a4f2a5b86e6e11630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82143149042402d696fb15f7208ee691631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a019aa5b527993256fa8c70d3bd43632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c05f1ee2c2242e39bf327a69f5d884633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83d39c21a4c24589222bd649fdbf88634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03117beed20f6fa5202f6eeca439bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978f4ae956a5af6846ce676c0c43b52636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68769eb86747a146850035533a580490637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6e1dee285a78188754cdaa611b0bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8f35e33bc6f47210ff06f0351f533639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03c63403eccbb074a1ed2649fd5c4e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886139206db14e01f0f06fa70042bef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3fb2b196fa0e7fcff742698a8288a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed813f811b2e007f28df069a52d02dc5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac400bd0f9d3c66edf69b5275d46f00f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350adadc00ba15d8da6acfef5ee0d03d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89689ffa8961faa99c79a45ac1f527a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c2ea76483a14e68664e480a862c91647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79e26d06b60fa513830451a1eaec11648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595e00382f3ef1296df65de834db67f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cd35bb770a3af799033297543212d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c5ca199f7191c83306b1eae99fe55651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8359684ea4b21f3782d4935af4a240652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9292f351841bf88785f7bfab5ba5a90653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c380e1d5c0f6220485d00316d182e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471878f2387ecc52aae4915811c4184e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cbccef2e7bb0f15a24996640a07bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc122a34effb2f28bc86a40c700567657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20367517b3b6eb1e28f1a8f07cc90c8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7dd79f8e47b99ad67147e671e29673659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36279058917655768cde88a270863f13660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be094b80b7c7246b0aa1711d7a8499f3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320e9ec9edfa8d83a088229a2e0653e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfe32f68082cd7d122acf1e47487ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b19b48fda4c4dbc49b0c4dc475ba80664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f76cd470f1fa295c84b1488b676f4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29fb6bb769a345773748fc3c88f286666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba4feafb2de55019b3a1007169afa3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf656881d802319d75acd9b350f43043668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574413e9d11f52715252af9f7d86f14669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b3eb7bfa2f07c8ed6619a56bac4c5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293185aca1ae76d1fe18bb3dfc0068a9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c50310036f37854da7abf82b78609672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3e5f40ac2e0cac32b6be4688fbdfb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67340b112e06b6539f0c63ab75da1127674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b60160d6051b39853175b5d1ceef74675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8606380c22558e17f1656cfefa1ca2f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3e0d449ea26e09fd97e0fe6ae4298677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f233a8cbee1f072360c294ab2ba22b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb99a872ec34db8b8d08148d111db50679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7432ba58b8d18651f7bb0d10cc9722d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa300771d9883f8432e6642b3d4fde9a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c13db3baf2b7dbca84bf8e552cfec5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aee3404228caae5d7a21b3b12758b0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310a0f0e0056e9d76dfe97044fc4fdf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1a84b4d77b88fd8bead99c2d23096685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988b596ec79f8bd7820b91d89e82bd5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf631e1548d70be20e5241318697c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1639bcff3fd051ea5507463e650bad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b44785873f8a2ad6e3a5ad661815c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4d2f21b4a8156f10ae3af6910f82b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65737ab5dcc36e4b376b711a8a5061a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f711ef197531c916e3ae6a81e9ca5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b03d978b9187085c36aa9f802b157693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7b5584802cd96c94de71c5b4ccaf7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c46440167ffe004e00dd0560fc889a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b82078c68ba43fc440d09af1b890a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76106e0d3e707b8092ec14953e129800697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ab2c6e38b9bd2a87650217c5baac3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c1a1cae8402468d7ab03c3eec61af699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bda6de9b70fb44bff2092fb271e8b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18f59d3ab46123d688f49745c77092701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bb41177cf5bb21a5dc0c4f4dd4ba8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318f73878966e708ea14e9094a3e333703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab67e118b1e7b1b2f61ec5f6c0f63d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0855a652e92d8a79a849287e199e5a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8c4a15edae930f7787c994f3b4036706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440b7eb6a80f45fae397716ac8538c0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe292d754e2db536d05bbfc3543f2c83708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f91e0fc78de81daed577175a26ba6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47043bac3b76bb02c32ff4eaf11ab73710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80ea2f3eba1998cf80966552ead872711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5261eab772b7870fc5ac3d31e2692a7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459303722a6af7f448d657b487b06c06713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa89045f56488639822153f9c374614714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda87df6a0ec4acaa1b91092e1ca3869715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901178851c178f765a25b4387c72de2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287642a9e49893dcafdd0b5f1160309717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98e2d4b6adce26a18781e166e73822718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdaba8146f85e9ece4cb2e4ad6dff77719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a48efb2b5f7a5c5b8a7b02facd3871720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a1717b643556275a0b336e2073904721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413794014da02593ca80c225cfea0ed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43754d4b80564dbb4fc67ec6bad75cff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7060c9a95e9260523654ed27f52ac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca267d40cf7b2ebe36e6cc2ec46157725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081fff7dbac033e503b5dce46c37b00726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15073101d9eb56f19d04bce1900587727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0d9f0d40b67593a1990b36c2466d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973b9c26562b0ad7ab35088aeca15c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120e0925c3d6c29d8f3de3bdccacba1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c595cb61b7c77090e5a06609cd9d152731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8437089dbafec056866cd3427d2f63d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cbb1d9bc71d4558c5ff8fc22bd5a0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542a3ab1e6de34e26df4b19f647643e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f172b951c5dc46414a15abcfeca0d6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f284a93b4c2e16e35215cee733f7a1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb48f3a8156f105c53f771ed821dcc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c72494ba0631d282948f7b464696db738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ed719bb333a73bdd7c4f5c2cd6595739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bef9895a917786c144190eb7ceabf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b57d13604c3d6a74510182ee5540c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6807066ca4df7fc26ccf9177baac5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e84b7ef313897c3af37ee699423c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cf0ceb55d2b4829229d0b67c49c23744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aceb6249761497f408d969204362b38745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a047d6fe180048fbdd268e74ce31c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcec1e359fb6744c7a33e5e5092f99747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a84f149bf57e580e0cc3855c62f48748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8821172272eefc5a00f19d87d9a40749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d73e51d577f73335d2851cfcde0130750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258a3c2558f3cbd66d802f6da625b43751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0828be9dc022aeaf6a3b23215af5d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320f60516eda8f3a634d5a2e5df973e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41186d2b4d04fb557f372657d7fa31f1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980ff2d3c7732cf11288a091052f67c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349d7069863f61a59d2db070b149509756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb483642cf0759043617e15a4839a76757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7160daa995c4fc6c5fadbb80919262758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10b40487f15e93855f9dda92e07b99759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cb307e341cf29772dfede086b19ce760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3b998248251e178fefcb8605f6188761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80228e082854b56e3a1ee7f0455d6076762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f254be5d24de17dcef4eb27af5ffb5b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824f548d6d62bb566124aa84510a021764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028ae777c1cebc62bff16fa0d37bc68765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1984a05e250a85c902747dea8638aa8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ea882b6b4f0137e06d1719d8823da767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebf12ecab89e9860008f29fed013db768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfc1a68139eaafdf54a3c3d8383f52769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74062f4e106554476670b16e969f9f52770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9721476a869da871f8b97b6db3cab4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255411f58260b80b325cfd1af82842a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebe08a56227f7d5199cf96d1d0fa74773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfaeb4d42aa4b4998ad57fbbf302f1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b5f4d87a7741abdac01258de3eef3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244997dabb815eae09da13de37aa27b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92689d2f261706d8e532fb90011dfd5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80cdb2bb5269b75ca642d801ca032a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c1cdc60d3caf7bf9e79c1e16c54f0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cd9a21a469ad4aff1234930dbc3ac780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4669e867af94a9e2ecf08db7e66d43781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032e7117bf9c7c33f567fbd420a4f03782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55134ff36dc6d3cafcd2a8de938f24f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1abe656713c071d6aefb411f58386784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f63efb9c35d0e18ecad27ac6887730785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b42b5ea498c8473e503958e249bd3f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68eb8bc397f3d5c2de2ee022d83ff6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665f4aad3899e1420c0101d6b5d6e21788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75cafbc55f9dde800743dcadeea66b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42063b8b72ec16975a7b30712ee8213f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85191c0092152ae518f7cc40530c4b98791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a4c2f3d96e918807920ba45f0fe09792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfea33e02542c3d9ee7c08b14d1b7f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c9c90d89d4f4dea7648f08ba15685794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0508f880c8283aa4967bcfa00417ae795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfd68fdb5d2dea63f6681eab0fe1dc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8588bdfc0d02ed16680e1a19905eb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613359d94ec19748b0e48df315b8772798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b516541fce80b9175d66f37bc69ae31799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5716464f6c13da68394c766e2b8b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796663257675b869aecc39087faef9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ceea140a662cb650bad1fceab1c8bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355dcaaed14fc0366dc560bdc353dc0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc674bc8dc5a8a2d8f78aeb3696bb0b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132e5ce85fefca35583c0e40b56fbeb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d33d34ea7ef12c0dd565bf47c044f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fffbee6ced37671fd847d847121248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de22261294152d9f21e1b79b55ef8289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06ec699ca96b965bffb57610b8561610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee7d30fa59da4ae903340b7f29b21711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa809aa3c4fefcdaaa90aa442dcee94312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ce3954fea130d2eb6be9dd86425d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8686055e5aeb2b14d8a2cd462198a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a3d461400e86f044eec7b51bffc2915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67686b588b0ec22c1270d502f61d7a5016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3835e729281666c91fd3d56dd9b3cd617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee970489149505ec821cbe44041817e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e804a01f9e5f2e5101bd1afbcb0d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c55074c270c30e53a1e80379a945520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139d9771fe337170cc9d3bd88cdc8b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad39fd614df988fed137548933079322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5a8f13a2eb4dedb8bca66b3e8500c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832765d36fa3aed624842311630c507b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef6d2417c39816d42072fcd60a045525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a4f94fe2acbee4a6c8a0fb0c0da3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e3ebb5e450f9eb9193aff29d90f5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ad786d7b714242f1db35b0221ebcc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3882f2da708e7fdab07632f4016e0b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed5cab2499308db4620d2a13f4fb8430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe8fa6e54af749b21c4642f7f9e15531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45042205b691bda0b66c70aa2b64e60032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fae5c9a95bb244c26b9ff61f7805333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd1ddbcb18f3cfe29cb85486f1c52634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e51641c8a42903c5c611093fe6a53235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877c3f2ea6032f8111b7dcc6a75e7df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d30b469918d3f7964646e3871b1f5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30fa8de0d146e16a6b7ffc5aa5892538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a409dcc03f3106ecc54ca1728768f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd25c88de0c682584a31a461ea5eb8540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a35ee40786ce204d2da0714d1658841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5c32f2535ec3be65084d36a6a865242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65ae656c788f458b2b8ce8df146f9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52506537247ed96fe58a361e242118ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7bb31610085e640cdcd01d109e2ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100cb2b17ae98c633d547d70a6c584146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb20aa6ba0dd571fd4267bd9315445447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a678defa68fa372c02925ede86fd248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6421833a0fbe40e84983d72c974b02d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7475b8e91295a8a9810a9a6e9c71e7350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357b8356436475cd6329dfe208102d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d259fc112efc4a1fd5f88be7dccbbd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08ca22cd1d56dd01664c00f2aa77fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0389192bfef69db47db97f7ca7d2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cd87c1615422ae12be552516c835155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452c6c54de2f71a15ad1b5db71cb21a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faab3006c92c0884c5905da12eb23fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecf6a9bdb801c7fbb70e2cd3c07cac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0c03fdb2ee8b7654e34dd4143b80859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342006794d7564d4d7e1b36739a435d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f029cb0c8200e6ac85dbb311ac6faf661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc21cf39bf717a72f5858171a58da9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f6631c61bdd6ae76b9df5f2a3afe863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d47d386d11bb997eba6035abb422364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bdc190267cc265792e9ac3feafc0565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bb4aae8bb36c63da85f82d441d08c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd7a855762142c63fd2235c892d0f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e798974f42ffd8fa45759989f56404068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec4b00b083e59878d640908a754ffb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39a46828341924097f0ee135c8e57170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63179b12ad7fbd72da37014f5976f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f03eb1fb4ac18028b6cb5cbd216adf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c59618516589a5f580a43853776d3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e26283838d7e243f6a7ed6fefc096174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b524d40a3476ef0f71ee3c3b0b47fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1753864a27bc159dd7ad66a8ae1652876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad3412696e600a639165b99832775377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307f5983c656985294cfa259bbd132578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eff967065b9ddadcf69d0dfb1f213a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f526702fea3e00d9b20bb6d876f57f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc90e34edca124d89122fe6a8a0d0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d955dd91a790911fae66fe1ecc3d7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f88ad149d2efb0ffcef1dfe4fa59b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb7666600dedb182c3f9f5854943d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96800e36eff4159406f704825a2287a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e9190174d9781ba541dff4b7d017086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc70d2522ef7b7f081a4aaa28d317b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47262471e9bf5fa5186127706d2800f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a31777e8ffd44180e250b7476da3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624a188149c624ede71d5c3bbfba5ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c415e595d9b72e3f13953ad021adf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dfa38d85e4ff3c0c01651d589e4d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb598f0b21e50a7501855e6b31531993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee385a5213ea5283d921190d3ba805f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fccfab667702c1d920fd7bd062e9295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87609ed03404fc7ad1a6dd56a85e140a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c09ff1ab45402f92a7f85f238b0db297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f23f62076e34288d75c524f5fd83a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee5921199e514b9f3666113353020299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72374a8b59163b7de11d66bc64045322100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2f733b98ab0ac6bcd5f61274b114d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f09e6b0471f9d8bc0c3d4750055037102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6782f6824e6eb8f9c209aa95eccb6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08e6d7990906c3f888bbba97d4e004104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a17a252bdff099e53056ca0edde41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1838f74032abc5e885ceafd69214d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a245eed425eb9740cc0715233d7bb74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633fc6ef1efbac92e61df94c83f7af8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961e7d2ce57411554cb6e0eb7922229109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4575d55d7486e13bf59d1a55e5a837110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d98651661305a7a46f0e4e59bd406111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebf54c0528fcb50028cd51e30d8bad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d64961c2b374e4f35e827b4fef847a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90cecee99629296b4b1ff4922aba0f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bef8eff853afdcceced8089f8bdb56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a26b4e50019d6d2f0dacbf9995ab56116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e047fd1068ce0ff8a601451bbe7f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0cf6fc3e34b7717d8175913b53354118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66c5d5032663461eb537e91dceda3c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00aa8764e9cd46e3e0d6312b70f999120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9b6116082f1e1ed60b0c2e1c219fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9405ff43bfe17ab7f65841435fcdcc7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba51f19097fafdc195dea60fbaa93b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9013beb17d605848bff996a59bdb2dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034c4f180471c4e947bd082361137bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05466d60264aebf2420d4d98563fadd3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc05dc8088bacee3131f89ad8c9c400127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6a61e1a6dba07c1c24b3607c7ab11128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f9c890431dce1b855e2ded7ad69de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2cccb7677d389fc9a472c54d5dbfa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2aaeb6d8305a5a7708c5e8d2c2f18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6278502320cae4868496b79ea5b43d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4571c94815369b1784340bce94b00a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51396e32dd73a4373c3119411ba1c90f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c24a4ef0622f3c1a8d46279c6c925135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9779fb00116f5e16e28e734474c36d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1d7bac0728b1bd3769d660071cf32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b47225db8ea231cd14269cdcb86fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a696a1230e0bdac2c98126b66157167139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905c2a85dee0b4b93617a1d7c70502c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077a48a12fca5247edbd70f48c51714141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b8c748a927765026573963351e28b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b25b31ed114d943cdbad94f1da21a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bbd04696c53b56ee7f453ebadba0b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503b1fc49b7b7ad9e91800864d85fef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242728cdcd31ad5a12bd1b2512a7e98b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fada8497140014393d400f34df3b79147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d4de1a0982e857c6e511f77173e3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6df5e4f61e0fd581395b3dc05693ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad6a7e2bcfd36ce99e37c225e32472150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb609ee4d42edacf410f97b3cf1b61a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd82f5b3a404a75329ea282955d131152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8ed803572c6193dab9f59edef4b6d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a6be4d1e5d67645e7089521a11fd5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed970d87009910c2164bcb1e6ebf1c1a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c176e7bb5b7113573c710b50e985f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d715fe27a5b397fee9fc7679c8bd1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236ec334eecab1686c5580ba79ac3ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c541885144bbf68ab89541ff2dd9fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f925f97e676fab238ed3c5dba9546160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f841d57e1d654a39d56a4bcc2067e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c06c691359f2e63a9bbbd729a2316a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d99fdeaa63aa4a849e02d998209183163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8069ccdfc65e32361eb1816e08f85f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4219a98ac1f23a1c9f60ba2341711165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d50e6366cbba50afc76aa8482b35c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e6f2394becea92045b87c5dfd998e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50becd616c5b7984522ebebb49b414168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e34178808c944d255a239088b2dd7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca24152d20d7b16e218e89dff12fcf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c91650f1b1d6dfea481a9790ea3847171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f0dff20aa785d866bd462f25b023a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88143e70a03a4bbd1e5e81cccdb160173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5451f4ead5cf605c55e3330643e21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04584ec0be7609bb935c93bdafa1cdc6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2b57218a3d4603448a3dc5d8dc129176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c25eb1154fd5d0595f9aa044543366177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe8306cfcf7d2fff33a2add99adf67178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae432550b5abff01df39f8bd6f229955179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a637e9821152400dc8d661fca775d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97462826cff30fc58bdebab3561c94181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5f1fd9fddd7705bd15045e80c586f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858a438aa0d52e3a07474eb6674cec6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8272387ad38d008b0ec795bad0658be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645712c1fc46e15622877c1b2c1d2cdc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca801c0ff421b467d0ebce5f6fa8c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6dea26419c2e37753fd34cfef4b12187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ffbb27eb9a8b889230e2ac85d58ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805230b1ac7f6b3b12b649e9135a99c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81d0825c98cabba3bcec50fee2836e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f7f474aee3db917f40926b73c835c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15e4126b99e90e2fd4d201274461d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d890607e00acc1395911d8e0ec671a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c154e4d76c1eeb3acf674ddae2812b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb847139f233a747294ceb5e59b82bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7186c032b2179d0735ee2976306007196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381e8bb68c8616966837332b2272956197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289c4e7947defbe39e6081da50897ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721314e1de1c0b06865faac0b1c4a497199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e79e921b0c48ba070a3173bf9d4731200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f446157f1fe462dd0ed6b8e1ba950c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcb2caf0f772330cf10607fce12601202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926595680fa3c623b43fc229c6ecb31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2be06275adf262aa7e1e1ec37458d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9524062ddfe570e502b1395c5fe33205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871e1458f65751d54c7ceac74a394a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd087324d2a2f025e1e1d0a12ce34724207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858021525e42a1149339ea38ac1bbc8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58b3e1a2fdf82c61b084dfacaf9793209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09833bafc17d355b699d457d579a8e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec57580ca8c324191ab2784324baa5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131415a5e86936f8e0a73af64584b4e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a29eeb382628b60baceafb6ce6d866213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a6c5f72f501c3fed812f84740e232214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12635a968180debd1074e38fd055b120215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709eff7031f51edd164cf63e85f4504216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e4d48ddec4ab6c0d87dd66f819863217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25f762c73b7260c058bcf5186c14b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd12f87040a7caf906e728428ecef0a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa60d4eb5f582dd4c3d801243a74a1f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fe65b5a3734cda89c1fb684cbe612221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b85070d9d5143720eaa360d53cfe2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943140c401c60754aa169eedf5f6734d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827222e41c7d6a8755d931940516cb8d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abe8a30826003ff734dfacad1ec0ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ac2cf2d37ad4c3bc901a827437aff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1152f1a54975d208ae8e221a60887227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c822360486ba811daf10d6a7ea79af9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b450141b0771c8709eeb5dc7270ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b8fd7ce706922df02dc147ec858c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4ab42d64cd8514c2c0fefb9708a99231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0cfcff65488e8f6dadae651240010232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135d7cfc80d8ed379c3e3b12dfda02c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51631b4f60039a1cc5645c8a37673bd6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6ad60ccc1af91943825641fd0467c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b6331388d18df831a9a9076eda16f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd19d177c2b884ba46e751995879467237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0949db750574a2ed3a1cd9c7bbf5d48238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6592e0d17db009cf2f9cbe861a626d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e1dbca49d686d146b9f636ebfe7b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cb9c2f28f839beda2e0e08795dbeb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a94cbc06ddd432491fac9dc859d773242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2a073134d9cfb2603b0e4945e050a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a2369e2a575f6c88e8bdc8d8d7008244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff3b110a888617ade575f93d9c44ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b704092cf7fc3e592d5dc96cef4065246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ab457517b79a488c99bb19c274b50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d292b1cb16a33442deea13736e66538248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bc74e93a83e50bd19ac0b1c6889a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fad4cfab5dbba59277c94af124b05250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de513d0a057ad3f1673712f3cb923033251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68097fea657655a75f5e939e87818a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f90a440fd00edc026e690d010920f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a6490e06a8c787e06b1f5844ff2e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970c9ee888af5c83f13ba858dbaa29c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e7674edbf273711f9fd2e00916c3c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da519570adbe9aeb2cb3b63c05a033cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14172d43d6cf876da85c1939bf79b4df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0814bae1ddd156e5ce1722d8656e6b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20386e097cc53b97ea5adfd0c044d534260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2ead5fdbc804c390851e412c6f730261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a19b742b06b22d834f52978ac22dcd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a5e61d03274f12f0e8341ee516d15263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6379f48d071ae7e143f42486a8ab7c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a131c02821c3062887e3518813456265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f12ef4a5f7ca56f39bc86ea78f7d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0fef562a7c65986ba10cf1fcce936267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2024ad42d5a9bd811248bb2ebe8d2a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedef6697ee5da6390cdcfd055ee2f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315f86828a81b9517f83f2eb125f6ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886910460685dae82aed8ea974a160de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc44a1be7c4c10e333bb73ade6153cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187959c6b3d5317a4e5d264f68287f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f57119e50715ac5d8391f6530de80274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a749a6f6721c3eace006dba67b3f1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce919e1d250d68e1dc71347116c55c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307334aeef40988d0e8d97041e1d60e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4e081da8d8139e9785fb3bf5fcd5b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ddfb2e177f4439e200f053c31411c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a38d0cd2e5ab70b509053a7d989e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b23f4f2b9b90f8c66001673639b5c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5783002db7f55648acd61d1085bc1b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49311c500e24dded00dde6cd267b81c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb3c93bc3246246ef2bb9a3a3dcfee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058b9e27cd815a75f16b30ecb137328285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb31e7c2549eaecd31bb9dad0baca18286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8ca8ecfd6bcbe51d1635b6976690d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c4d725cf5dbc00728862edfce6aff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a48eecc59c8bc92fa52a21fb0f6011289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d0a4d0a27f9929c946f3678751d5b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33f6f88afb10f4e6fda869bd12285f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adf23211e0c37e2c82f76a27cdf1db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992b95738894246d56ad4c43ad56528293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969c6b1b2bb99c97b7ee1a982aed63d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98576d2fc99b4907f1ff3d89be2df024295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f257f7af899b20b51dbb8732bf594e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3512d941411da849b18880dd1c7bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65f34a42dac0ab9d82b97009d3c073298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53638dd89cf23494b69af39079d86025299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c784637641fe4c805ee080dbe05ad7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8454eb2116e35d0bdaea94fc48fdf5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f35881b6fded4a0ffa3d01687da10302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a0860a9efb1aad8e2a6e92178dae4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ae8ce9759738be0c6bca0cb775847304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f07005893b1c358058ec23529fbda305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d19c9deb680745f777388c2e28b578306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8da7dcf243e925c1a97c3f3a2eb025307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c564f5add1c9fd9e9968318bd61a74f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb55d7cf55da0650219f9b84503ce0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5503d0a0bb58c6f19b36aebe3a0d488310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c66b3b2c85454709baa6ac92fa1e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a61c54a106a18cd146393d0818a40312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b9e56a7b974121520a4a0a4a47b7e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366c1b25a1c0aba3bc581189b178582314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6c444dd16c53ba225c3595d6c0667315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cce0cfcc82603894858e22cc555451316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0ad7a0974d545b18d2550fba8bf57317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25e2f30631b0ac3f2f9491432e95b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e240a1e51bdf4df620a862e3f5dc9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de2b47bcc15b813c52b88ef7feb2f2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6d0ddbb4f3f183211f19120c4cb01321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c634fb7b550b34a18d7ecb9c2a547322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4ec4a3dbdd13f3e3aa2fb3ac7d4c5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9857382387b10c55db8a2c5015a56f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389fef8c76ee3772296cfc3c93ed3ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995eb5673830d81fdc94a7da933cf8c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca27185a05a9b8475370b320bc5071327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b32ee5e5adebdac371ef6a7d3cadc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c454246dac969b47c081d23fb43c5c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817c27b34ea6596b376f2373c67a042330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed195099cf07b089a5bb42e1848c5b66331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fabbe736ba258d1d2b10d93bbdebdf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7de60e72aaed54bde922854369d9f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911e7d3749b20aa54600f5e0537a72d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e0975bca040913264edbd2a70f1d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959fc4c4dd87bed3cb81e6ae036b765336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecd3118c18114ae2f6e27e128ec14e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea50026c2e5c10804395b11f59dfeb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da50f5548fb7dae2e2335d7aef220b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36b32e57078f8f253b3e6e2d10419b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e467d15f81c88c11882a887d0dcd9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04231eb9c04713c9ff5cc6bef2a3ae3b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc77864dc274aafe90c0d744def60e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405537d7fd7a47550c49779b9cdc2e1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602331268ce35d66f75fd94b06be17a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1a9d822afd0ff20862c8c181a5ab7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7958b51b2470146e4c6b084209f61347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f7fec00cde3c57547f1547296c732348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c28983f44e8422fa26e78b7765330349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16e87cc4d490ab287c5614b8dd91b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3304458140fb6485d15574d29b6a2a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc69af75949f2977825574b097fcac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a5b8fb21cb6ac2edb5fff09b9515e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7d3646985de61b0188fefe9014a1f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e1f0b9b6b6bfa356201990e6ffa36355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6018a7216350891b101c44c65d7a7a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225ac7a4f91429242229b98e1141438357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958d24fd670a4ae721043f3819cc827358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff807469e6f034ff7f3c8063dec01a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c1ee8dc9e1f744f541f2166777053360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b275ff05f979b77e2d1bb08abf60538361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960abd0f63687c63cb35f4d7dbf1ea1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e4adcd26f2c60ae012f2bc675a561363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158e8d15ccd213633065f42c4fd923c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5048b53c3ed30144a4f81992b9c7db0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753b5c0f3217b141bd3bb9ef6464d2d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5158672ebe52c72b35d504cebf35cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69bb306b0d2d2086fb950dd68c3a41368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fadb638210f56929dea6ecfbd6c8a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2170215cdf118c57cd1e152c8e356370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ac5cda51f8b6bc505f4d3dac8f682371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab6f3ab0dfaaa7018b06bb4ff6240d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b814276afe967d710ac81a494b5be373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021ffc2e89d8b875fa2d14f37e5a5da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae5f39f2107a7b1830af251337fc9e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc3423c58cd46ded9874f9709add48376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da7e5fc28b0a23c3368a1c5b2d18f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f703edceff154cac411699d906de6b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61062fcdcbe944b88b1397ee46de1b9c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5cbffc8f2be0bcc1eed85703de83b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfeb9e6d7dc72b9d72c907ff6e8d68381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf7a28e708c27e354f50fb35991f5b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8fab91ad5a27a15dbbc33d2a5df9b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dc92b55642491911889d60020b5a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79697dab8e7daf1f1ec18da914cb5959385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea750a0108f36bfd582f13d323f8633386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1713b137c281b63ad746f9501dc2e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bb8f3f263d5fdff3e4b52728a02df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc4f12af1031421696b488bf39789f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1677088357c8d0d5f080643dce9c9e3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46864097d320f1470df5b27b56867423391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64cc4cd2272201c35ba0779d3d47d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb07af5c9663d2c751cf58a17665a25393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fb76554c01a3190b770735fa7b9ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252f495b195bcd8d2c52c172e27165b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd9c96f475fa18c6dc4f5fbe8c70f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd05df1b14995b59b9da155769fe546397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e82e37de0016ac17c36c26b67ff3c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3413a665828119c5f576e888bec52399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679e25c006b5660f402e0562ce61fe2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03deba744ae986ff22bc7ecdf7e7fc84401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9fd64b853783665e343a50573c219402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb88250cf092e5d1d6d1c2f924a392403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4d1c14afb536087b36b91d8becf3e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0eda15471ad6c23d108a2e0496779a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620c3ad32cde3313bb288ee7ee67a6d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419559713c81bb0206fe8c88b85b6cda407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543a336dcd4949ea4dc87ce49539f5f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06aacb3934ed81686d089c47f65a4d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4deb579557ef23cff397eb2bf14320e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ff0cb9ac1058988bdea17626496bd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41b1e0c8ed63f2e5e68df109c62416412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b236e571ddecaf721e86ab398a37797413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc487de28f313cd43637bbe45c49d58414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0583d098bf35c399747de545d6aef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0e73249c1c5095a017ed67ac4b12d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e5df3c1bbe197d88ae01b0adbba3b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d2e3cc3150032b15d77439b402bd1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c070b2ab015df2cbd992f3b99d9459419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f9f3c32e28bae33544060ab4e1171420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7724f468eef38d6cd2232ee04b2a6f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e1563812e9215d13171a18f8f9f95422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43f7734126922e537e9e63e8272bce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cdacb0d94a30f102e62beb89a2726424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02504cd60ac71ec5daa012c54b17a01f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3fe5f3697f252f1657b2fca94afab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d1ebdeeb616dd785454dec7fdd366427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea61328b6a9c52f6fd7aadaf339eda428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e32cf9e15e75d0639319804111c1f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28bd87b9e31c9eaef6d76028014ac8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399216d9ea1f2a4fadd26570991586b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdb54c79a3dbed0e2688c67daa5175432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecebe72f05743003ce3ac22a4ab89a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40148f4504a3bb6cd34c9c25a09e6da9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dd3fb0435c3f4549cfb56fc56836c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb3f3c0d5d62dfe7935f52a5037a23436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372470b3184ebb2d0f51ef7b2cdfebe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc568e783962ab5d3bc6bd76689bc3a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b52c55a9c51aef7650d587fc941abd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e73648b59549f3f4441d51579db6d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ac39215b4198401a2173a9f21aa19441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c72f00e46cf7a9951380d79ce7798442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47545147702278a617bbc09ff6015488443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aef3b70e5945081b9763a589aed161444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382e062d81fe1c2caa6d97b82453ce2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c718ea556fb89ca89d4d4ea0c97fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629ad72762adf543f1a9811910e2ab7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984e7ab18e7a55830879f8eb0fe798b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cab3608d6631acd850f28f6128f475449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ec812a505eff57fbe61f3ef14fa96450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdd7f7817870247f792595bfc4bdd0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58f3f476c17cc89d14da6143fb0973452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee6ef01db5a2e9a2268e43bd495a2e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a086e7994801cd195ed2fcf02d92e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cb1d0bd941e906d6eec626c91e415455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c6b02ab59c8f4f95ac7440c78db30456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d100b8ca2586f3ae332f4ffe20c8e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d9da658f4e1efa3207d09fc25a69e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa049bb33df5d0ba161af348fa5d2ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6e52d5e876272fc4228dba314bcdd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad452272be1d18b720ce8adf34d3090c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d02859cd24a1c53a159206fda09017462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb465169e982377d8f2c360ba5b80ba1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffacc4153667f554c1fac3201347e88464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb90fc6c90d54092445d6a42ed913d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823655d0cbc28ad9f00b2d4dd714360466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17f644fe4a0513baed0f8e8d619bf0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ff8b98631629fc289f07839306bb7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bd58784822044e37b2e7a1038e483469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc5863aedd715a93177f6c0f06fe40470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4ad343e6a59a6f9110696f8a06d2b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6a0a89286cfeb646fe26811bc9e14472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883483b945c59865e2aee4eeefc7b1b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfed554c595405edf230936dc8e8d2b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72654f7220add2f4267d0c7c386db46475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94bf765a720dd40602e935a544efec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1cde3c0bb29eece659cb20b4a47f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf885c0e3cad1c3f63a4b15f1b81b39d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e623a74097cc29f90b0d969697027d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c05d5473b37e96654a43fd70a1447480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e040e450ddd2a63b695fdc3ba8a3fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2d3c0099aa70bac4f86711079b8de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bd78e9eb8699d42d6107cf9f8d1cd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17540eb1f97ebbb475676d83f00592484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0226d20c1c130fd8840a4712f304312485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3435726439b1b431b0511ecce09df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e364d1ea46625f16a0693e0567f60487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21897c7586c3cb6cf1ad66dcf2218483488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43225f52cce164660f65ed61d538a023489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1912545cb17d903e83ede6ebcfce68e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d20cc3e94085b4f74ed174a8837f64491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07ca952ff4ac68ed56b35d59d2704a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b64841e58ec4c25570b6a8c33f4b95493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b6034cb9da4742eadb549898910e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3b061a10926b27b183c85b26517a5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfae45143ab98e22669ab36a3268a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26129b907c31d9dfb6e68eb8df4f0eb5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e3af1a997278a238d2a06e082c3b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5784c5336e14533ccfd731c5c1c403499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d5c99ca1f0ed9b04ae38c6d5c9238500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058531011e6b130e8862c42538bcdd33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c6f9c98b2ba756e5c9fa1903ce642502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b84f96be09cfc13e8866b24fdfdf0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb57302a55a33b8b11545c11251a292504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ec66d4a7eebb51c819b062a244e11505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0447a6e0216e3dcde2e194f00320f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615560bb7dc70112c5d0d3de57127a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed930141df0f8549f3978e02954e7eb5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bb90a400732aed2dc888bd666865d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1413de9e4ee7c2acee42e3b6b80448510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad7dc4a9ae155792b62744d7584bcd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9e85773da97269f065d90c45048fb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c77077f402a3c61bfea7ea60f8844a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c578fd5e2909aa5f7beebe931a22ad9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88fa687d17aeab15f3ea70dee5b79c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b9ed4efe22a324ff1878de8bc31b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118e8c00bbbeb73f83c5b26e7bc353a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b49229f0c48f51f98819017ffe6e6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89543b8de47d9801323170beb9e989519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0a8e7eb59ad9e178b6b7ab9294684520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9bbb8be0b63339032a0acf29474d7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2335e8c22d53764c78beecd2fbb38522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725f3d621ac86c53058ade04b93b57e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53825b0f355093fc14baefac211fcfd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1462700ed5aaffb66cad55463dd7fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8180d4865af6e2cadc9905a25cde521526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4bae7ae98c01f8be01e6c697dc2ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07c27534e458e4fafc99e5cb14eb5d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2277d772929de19237cc8f2f805aa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dedf2ed085484d436179b0cd5ffe25530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e5e688e1623032e99b0e690dc5f33531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265061e5367fd655b07e39074b3ad252532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8948176fea2a6fc9e80108e33d824533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d798bd1c88ffc8f17394e0471c79ab8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23090557d35135a649d8c10bf694f572535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaab9200579388a22350d38663166b0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bf30278f7ae5e96068ab5f251e112537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8b0f9d343b8f0b8a62392ae39f87a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9278e15fe13070315d3b578c9bc7e62539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ac48dbd66d8d60080499f4385017f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513f6007b221a5430e9da96b6b68921541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f274835f346a183ae548d3d1e040a0e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16f92ea835a34fc2604fdecf40384f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801c10d312f0fd0c8e4f821f8c8331d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb02695cd0691480309c55f4e6ce68545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202ba2aa9eadfad9bb6a1f750cf8b57546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7f085e09eadc2fb45942cd6bb6bcc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8dea05dc02b31539fa6daeb13bb490548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcb1550bd7d4f64f21595c5cb039c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce868d7075e417a15ce397f1abaf77550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331ac196d309236970e48b958d001c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a86f9070e2a51950ef2d5764472aa4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef818fc75ab7542256e6960e902d3e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbba30c2678dca7d58f668bafafc511554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8df7472c2a6eeaed5c66f4af1ab02c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26c4ac58a1d1901696e8890d334203556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4aff0504af3ade37d5184ec48c7a72557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc9db0d904ceb3f8a8fa99344473d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9f86e91fe9b81695540ea8b535bdd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc419c72a9137411c59ec18ca3cbfe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a1a7478dc2bddb58cf2d8be5199d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0d5c01d2406864606a7252b5f0e21562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02410134963945f1276a5af1bab0372563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3e15f162e8d525cb4dd884c2f745f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42b768a4af6989b1143da0e7c7d959565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf11b6e62dac1c8fd4bf2e7358dea0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4979c316a3d1a22cd988ea5345fabe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e38600c522e5c89c044753b67d324568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f6c5a6b51b3324a91617190b040f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2929edbfd5275d99118bce4540aa418570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8bec2ca4d6670d1f883b7dc09f094571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493890a8955cba9bd6a4dcb83f50fe9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e32b7d5039e05047eaf62668d36fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6846b28b1a37639f4d8c1df96fd5a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd46f0008dab9e1180c0cd4be65193575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26811299671210e4199982086b5f6391576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce833b81e9fa722da2504f1e4fdc90577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528b476b4a3d6bb9afde9988a9a511d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e341b8825faceb2fd47c8b8ebde926579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5b1ebc62f52e53288f090608d65ba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ebb313a3625535299c5b3c6782f16581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60c7c5b50a2e442bb13fc12fecc09e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9509e77f74e673a565ae32e1b6d0d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a098c2f5cbf23fa0310fe11aec5c8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bbff6e40404ae6a8f0e4f14ae4a72585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f749dd908ad2c0060caa40dafc5c53586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b0d8cc4997780959f632e2f4dad54587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f10507481aaf038a34f1ba1a49f2d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099dc36d24d26506cd79c56a07e175b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14749836ed09047c0df5e3b8a1d74f3b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a521c368a23fcb66cd48354a3a0374591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f3a9854eb011d38f5295441cfe6bb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a7623d62abd469443674d997c1bd1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560c454b8cab0205578e47478dd648f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df50eb122a324cd3723fea53208fa12595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb67f1f89326759e9286ce8ad3dba5d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9d124e9bc75009595c7b6f7cdb88e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57ed7a6ee292520770420663b43843598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc777337d8f5a76da57f19f02f331bf4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c7e2150c8882ae1716eb03fcb8b45600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e69fa84e563b4efaa702927773a99601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5948e4d57bbefacdb939b622f90d757602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72d1ebc1c7b1ab17a2bcf505b4a20b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b812992b8f0a7fbb6b40533723c3f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a7a221cfc78743daaf36f44bbc0c2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38aef9bfad90ee285e8226ec744f06606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf101e8130826f2d936ab8c4ef835b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063d759c30a018d7caf147302dc53ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab60c9a9d13771c095396f2de34e40609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0c9227287dcab030d0aa2cc6ad1a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6318d5befd4fc6324ac6c91cc7161611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05802c59f6c5a208b05fa7a59e6f6fc7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593999835e54e529360c0bb9ffaa750613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be75e0d07b7600e8f3e1eb9b4be5359614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d45a73eb2908a9bc57194642cf664615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48204b1e511d817a73978875b8a0da6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36259cac9e023959a1d87b53cbb61248617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7cd36d3ddaebb311e00caa41acccf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddcea0cef612314b7cff7856c8e025619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19ff406baaf3cc3328396a2ffc834b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051950f91bb6120fa154e843d93ffd4d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e675ee1e00fea842ed10649ee4152622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d304b0f06766fb3d22474c8e230094a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf88bfc410b6603afbc41f0c80efe4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcbba3e8a5a00587351e1ecb087cf1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d665ae0764c779c7947cddce2a16c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649638c7bbe01c2f2a1def77e3460a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696d2259464e0d055e72212213c0d6d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1ff2c4276632efdfb7000afaddf46629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fd86e30cec3ab661d9f084778c2c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea931a3f0693d379387d839727624f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f511f387f418e476a53303743cd6c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94499029a242d07fe80a97b67fc9998e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a923024d2167ae749163d159a8c4af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffb0c41dedb8cf43bc4b8c86f9e836635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3caf08cc5e53507d6812c65d4e63d0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b9195d7cc7e4be7ca3ed4075468b4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530879a7ab16de783e08154c9ed8e0e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed3f391e49bb1ba2984f48b3b2b262639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb0eb4ecb6e7aec094d1d0c8530d4a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7f89f5a51d6bc0bd163113fd3aa39641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26df991504d48d356cbaf2e118b7d4a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de175ca6fd2a263604941f10342c32a4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431b7488a66f4f7bc7e7a7e978bf3e7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e973a570a8429bcf6c7c3928399fa1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768851d331890dce9cf2c52eb244e1d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642371a1f74a414a3973c2a0bea7b25647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bbeaa1c460f0c936084368dbf4b8c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da41613176c8a39eebd1d654f2fb45e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6fae667d7af3925bb648e393856ec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d17acabd5eb3108e9f4293a5cdac66651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74964fda724b431b6371039229c3e3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c50db21ef9fb0a1dc5925ad88a1f8f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95f7e62a276dba1f7b1ad087fe6e23654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bfe9660da4f23fdc7a056380c847c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e16eddf07865748dd0d63a2c88277656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600daa48cac715459b8ae59139b9642657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32810d1e9cb46dad4a9c2d295aef6b79658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ce460dde19cece74650cdb7a31b36659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f78ac24eb1690d41cc5026a409d592660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7088b2493d0302eb4d0d300cb8fed661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e98249016d96c422673d8477bd619662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18c9d4e2e12da8a12bd7ecc36aaad3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034b03670b08baf7f9792057d5f22d7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18227850c5aa6e65b0c17d95ed84f8a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d017fdf490f7580c2add021317db0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b80901c879f9d84c3aed57f1de99c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66baa024f3a499aeccbfb79f06f8b65668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71d45d73fb9e609a3323bf52edd78f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d060a186c6e33f767930f0324efff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238c45e8cff5a124af5c8667fb43c73671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b26dc13a55b0f4b9bd73e2ea85d01672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6697c0497a66c75ad494232d828f7e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b749c65c480a58ce2d4397e87aa99674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7f17dbfd7e489eadf66e8fe378f6b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bf58e2fb8f71a451c5858bf8d9f13676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fa992a226981fc03f1a9ecf5db047677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfc766e7608a979d93a4f6a0bde206678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a4d1c659d2c425df5776252215b7e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36e429fccfad86b6feaf7896f26146680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0685e9149ee3a1c29f534447d257c44681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e1aa5671b907e23e6a35875e5e65e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bf6168b5b41d1359c30a611dbf520683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f767aaa9550901b666a465f411214684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450de157dee0e23f0310f5353e31d0e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2ce86f7709a4cf3924558e754725f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa1c64e0b3afc31760017cc26e5ae4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6e5c50ed2b6510e7f645c90900d15688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756e464bb019be6f4f50d51d811dc08689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb49bcb846b9ab2807d47cf69aa5cca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a065acbeecb187e9154021e2753d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a14ec8da4536201414f62eecff726c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6dc8550b0c4b002966698744527ce693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a100d96f57b0f053c6b5032090aa733694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5bc9d85be3043f6a167e7e1008d05695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0391ff4224068697cd37cb3fbf75ab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905db2f2993039c9728d19583d5c784697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374e4bb2ac2b0d6b7ebf3be4d1e1006698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4287978450b18be5de313de8ce542699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36176866a67e56ee25ddbccbfeb30c34700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62ace1e450d4f11aeb14d8f5ac8638701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6dec76b7e76b01b35babea211de79702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d832835c86e6186a37a6ce1a340fcf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763f9652a738fd2ade691b78ff3f30d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6fd5591dbe00bc9b03b8edff23e86705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195442e3dcb64a231c46780ad6a6e4b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994197d6f09c936376826155b3930e49707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bcc852877045bec3000931b9a042e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e2b609459bcb1671b3882191d522b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591e61280a2d71da4e433f0c31042f2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7e7392e00dbd6a718b0a1ff730f22711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa5d65cce9af066473dd079f2acb30712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974a71702a59021ef96cc106e93b34a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b528045178a6c7c4b3b38d3fbf4b83714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982f0040eb4ae0aef83bbb03797c994715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cadb02270dfac9debf8597ae09a560716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d882198f6f4871981fbe53fe4c9ea7c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2257cfc0e200612f10f039e92f61cf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416aba6dc55117b49e551d4d983d151719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd17fd5cc30c074a45e6fbd42e3a38720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226ff691410acf8373b738e3ff7ff8c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f7d08255a8f840f8a46a11c74f818722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff575086e902bdbf07b344ef45320c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecf997d1d9ecc4141aaa60a6282adb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35cf67747f0bf4e1e135a2471a54e7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a506f5a208eb5e8b7a330c1736467726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608c11eb74e0eaacf9f1d907e0d6894727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2763303cef74a8c5b239498a2a0aa6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05114e9140e4eb3b617bbabbf68ac1eb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a547389ef3db800e37952ca416a45c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e513b05ff78241fb7acf82e491e4636731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e691e8833175e4d2cc896f7b09470732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96fff93349d472d095463ef71dfd4c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff14fa763cd1dbd71239dec31bfcb6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb084624c0747432a83cc9e4812002c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cb00e6d02d41ee05754615941a024736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6d76c5c95d514f34dcfcca50b4dff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68282883adf69592898b64f5235bd624738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd69a4619376e0de790fe7483f72e8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db5b8f801093f0adbfca3a3869b9ca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73a354fc9d527ab147e6bba2559544741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef852ed5827ba5d68a515132d6f06233742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb411baab3d2b7ad475cd6dd267d21743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25588,51 +25324,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25898,1730 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>16</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>27</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>13.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I333" s="0">
-        <v>42.59</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>16.61</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
-[...1 lines deleted...]
-      <c r="F336" s="0"/>
+        <v>992</v>
+      </c>
+      <c r="F336" s="0" t="s">
+        <v>368</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>7.47</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I351" s="0">
+        <v>9.130000000000001</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1039</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>1031</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.84</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1040</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...699 lines deleted...]
-        <v>1182</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>