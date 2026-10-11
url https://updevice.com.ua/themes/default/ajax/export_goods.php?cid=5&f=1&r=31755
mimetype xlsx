--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,469 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005758</t>
-[...2 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...340 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -490,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -973,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1360,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1480,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1672,62 +1555,50 @@
   <si>
     <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
   <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -2068,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2239,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2311,104 +2116,86 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
   </si>
   <si>
     <t>000012832</t>
   </si>
   <si>
     <t>Нічник Moonlight 3D Printing |RGB, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-moonlight-3d-printing-rgb-remote-/</t>
   </si>
   <si>
-    <t>000013057</t>
-[...7 lines deleted...]
-  <si>
     <t>000007360</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007361</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007936</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y3 |Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y3-track-heartrate-ip68-/</t>
@@ -2440,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2905,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -3043,59 +2752,50 @@
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3115,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3314,59 +3005,50 @@
     <t>Фен HOCO High-speed hair dryer HP18 |110000 rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
@@ -3670,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de85c6eb31d16faafac631342e690051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c3729f39cca10562cca81ca0e2f4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75eacde4284239befd01aa29dc790573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27035262dc1e0673accd9edf16dd904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1257595c6799c368fca5c89a061b075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae228aae463cf4c710e428b2a7ea5bc06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a5c50466d6e0b949e85fbe02440427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6d92ea9f2bf40ed8e6024391aad768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b4a84b80ea133dd9546ed7f335ff29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af463c36e333547690add6dd806a064410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffadd6f2eb641910a349fdc277a2e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25d9ce0e893242d0931b68d21d7a1a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326cafb8b4191cbc6885402a8afaf8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b0dd6e9c510b83214924a004e317a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a5a805038d8d85399deaa042f2d6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9863fd74d4436f9334a60f6d970dac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b15af917be4e737dbcc3fa509f0c1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e69ee67e0011600bc616e1757950cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ed4662dfcda25e012f801b2847c9119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef56260e35149d19ba961e479d217320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ce4f3467de4bda94f73558e5ba27221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a98bd60d3ef0536b04152b6b1eb9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a15b2e0d985ff9e01ab76eb4a6c2523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71731b8f6cd45d1224454eb2978cd224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b100ddb5015d7fde3dc4055bda273925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af38c435c4f6f72b343c86ea1dd45e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d636a0d6ad62f3ba94f5018d9fd7527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e94466fb25572371eb7938575875f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8626e02cc85e78c35cb81f4546a2029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbefb1644900722be16283617e8d17130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619c2532836c66b6efb86b0c2de4d0331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66ce0efc19469b7638436c4982856132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb282045b24b38be952db6157dfadd6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0777b9ae5274098df2f44aa6037d0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640d8c210c1f2000f0372c9eced176d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5d7d5a1adafcb8a8ffc4a24cbd8d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9769df672b683093b9cc5fc6a47888b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0790f9502f9ddd0323e475476cab82f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f589c84a45f9e720b78b0ba95be083339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db9248f41346b744ccaeccf7e112fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53368c44e273a222dd75e413bd63282e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5a0c0c1cac2fa1f7f0c31111063f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8007715bcf5c06fa3f51318fc2e41343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb026b651fd5d3bd53dc579fc6eb3a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574ebf6a7dcbe0062951c0beb5795fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4761e57125b90aba1835eb94b9fbbd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d4656d364c88f86cd777bab6618f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5ac0721e1cfc6ecf860db9227aad248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815efd75da226f7678c60618bfd46f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982eafe448c9e4bb39f94dbd14bffa850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a825af9205f61e55a13b47ab152f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e812528a956df623fc32385d1f9fa152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad41dd6dcab095137f6695aaac55e5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea9202d94bc1b6efb702e8ae2ca16154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78acebbb3ec71111d9dd8fd328fea755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec962fe0dd6621278e18d0e51e21c1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51400a5b9388120fc67a73c9b1e30d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169b9eafbb290ff92af48736973a8fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d67374b1bb3e6aa930292a5f2aebe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b483a83e7adaf2b5523ca71dddedec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79076ee2d8d9d59ba6fa814e93f2baf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5756ca753b0fa7662463bde70d39662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909465a38b35593d7a2d3848e42fa7f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe9150183360cb98839c715eb91c2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441a44f4c96a544437f7ac8989ad13a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2ea9d72c9d68ca040b18032d502fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051dad31ad9d4bb73567f6782d7a719667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cd10bb08626e28fd590206127413168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fbc27959d776d636c47c617cfc05069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7865842de08b9b7a4ea30c6a6f24b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6079d8ff4b28deed8d0973d383f1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d25308b02494ca9b880c45b2edfbe272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1727cb66994d179721fd3cfdfe26373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b16cd07cb4963cca79c04b24411c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bdad37203c14ac493dd878e15c0c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c989a1308e35d356b90ece740e55af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb9a9717078124a8ac029dbbf3f8bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f488c5019ebff74b144129f8b4eb8e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4900d4cabe5771dd4c65d520d2bfd179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11aa820856443421b73f463c2204ce980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215e7f0d78dd0419b33d769221aa78781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a5dccbdc483d45f75b7528da87aa682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd73fb75a7a8cc76739b1f1780d9f0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa916b25cf3be31992aee00fd741883b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911313681cc928e5ea33c5b64aa92dd085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebe39a0f2c96e5c32d6a5d2a6b0cfb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fe69425de9b598ad3d528db8557c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116c2b6400310e344b35792281f3e9d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14799d8a5d6bc360440beedb8f30dc7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae0bf805858888ea725e53165684f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50231b4d2e0614791920a903bdbed5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7ee3bae8252bc69324bef82db9e1192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60f28645484191e1b9918daa7014e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0050a6f9ca7ead048513dc9a21d4c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131ab988d9df68b1a4ec84899478fc595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8032c172958567a9ba10d0eb06b17496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b476edb9622cc9ba41f4ae5e824f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04934dd02dc60a70256a7f7b12e069a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1427eeee863d821f9635b773c6c2b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a15dffaaab664d09f1e5d387b6fb9b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0dc1cc522a7eafd54ab2c8698b7b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e9402fb10ed6684050b3722175dfb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5627da9811c44d0ff191dc8428abc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f57d0b764f18565643c2a12fe8433104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42150e253188a92f79043f1c79c53a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de7fec9aa70b6d89af74492437f8d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e6b157823d3ef2748b0d87da9c789107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e73db93cbb11691d1338610e51123108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ceaf98418db0b733d806f7345e865109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb2907a71c7813bc7a86381b57e08c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80af4a2986b396ab49aeddcf533c800111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353b92626bc03f51b400791dd03bb48112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7441a01d218d14c500ebda76d77bd2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52514b050f075bf34aa28599e282d1ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a216cab76d40bfa8e54c67446496909115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87966a42b5121f7e23de7710c9d1bc6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d21d741f44ea18f446cd71522c80bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b3c6f94858159911538482b6e9429118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c3ad06d0b2256d72c27993c89341f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da45f6cf60ffa5bb1fb4a70023cedf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01345b0c92ff95ba55ac66d965698270121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bfae2206e3b38cd32059347691b09122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a9a70b2227ee40135fb1c41c4965c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697ac4f1c2171d629a74811a22bdbd2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2679ded7f0ce40b875c3592117933125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251020e74af40a6542dca23616d873e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a7d60b2bdd6f03457cd9757c2f0cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd0a98c1a3d8309fedf590db5db2dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08613cb99b88ab634a6158dd5799768129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565ec58bf5b56586be196b4bb018cbc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bb8d1caa721bfa178bc0bb3a0474a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48b2bc90a9e1fc7d2d6f440a58bc75132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebe8d91540580e422f34b6313a3071133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461df0048cd1564751c9d1fae3468587134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560fd87308a1471b3c23eaf4f0018c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd1652463864cb8a2dc01ea01bbe78136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fce3b061319d4f3c837939a805722137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a403adc5c8a3af8e8d05aab8d32b8d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1dc50eb91c2eab0ae7bf859a96606139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c24ee097c3c923a713d3c8e7669f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93164518c45d3e3ec03001df8322318c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60b5d1edc0804d04fa6756c7ca4a7e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38c11b1f0ce3196d591a561f8126b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766169356dd366d3a0a4071f2967a8c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b895c909cff2b4f0237a431045ece145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec39c9d05be9331889886782740f67b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e717aa9655fa0ff99a993e8786acf4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee1bf81e2e8479cf5fee97f826705a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3513a936e0a3586308c14c2f6210ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5e5196d1057e114df73caba472646150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a66ff6a3dd75f2307dc4549364c655151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0fa6ac0fc5fe1955053b7e5c26403152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44369a16c9fa6da579901d478cec93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199ccd8c9d1695e304d1b9a714dc019154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf599c9e252e049781a5469d080052f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e64a8bb6f9b77cf810cf8da3177af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bc177c837bace6f0146079e6a1501157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ff4c79aa360281beb0f88ad19d012158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7c64f34336f2d76907fcc3fc88187159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeea30fe4f15c1b82ced1446eae5c19160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4a2ef9396326d47247404c2d59376161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20f7276f0996e13e8cf3f780fdc4b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc815f7b9690388594301d47c032ed3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e73829983296068d042961cc5402d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b558423f5f22ccb8ab7d6c02a65cce9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47404bb4a671bf84d05da7e0e3c340c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e36bd4e81169cbd4d26345b88e21b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa1de521af6e95e634d5b6ab7b480d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902927d793b46e51ad57a8c0471b7c71169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299686946baf56a90e6c8992d1c053c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3533a7e17ca6fb72d6b8fdcb11a5c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7e9c6a1047ae5c69793c9770818ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46611a8e855703a70b22e2079870676a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3ee8d09df368b1556f3e3adb5e15b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632bd7e7d0987f23b31363e43890026175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e3c6f98b30cda55bbbac2270f67b7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba0b8deecabda8fc96aaf43983416f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfef03d02501fb3ecfc76cc1a78e9bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879841a74abccb732f8d130b26085ed8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67218a0110c24c8838434e600cb9055f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7f2ae76abb3dc8297ce51a55b948a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4551b346fd269714a0d93cd201bcd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9121d4aa91e0703c172c76fa12dad7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fce407ac6e050bffc6a2523797c15184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd16cff99ae6cd720854a6408d9bb9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc87a399ca8a225786a5d8e69b02c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070167fd994a7c6d51cba86b6e0f9473187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5425f807ba58a7a2f4ab6590d06cd6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe97fdf2297404a595b594cd938b2d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3313027917657a8902b15b5492dfc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98ccca9b1501eac368c4fcd8ec7d7d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efd568e82b03a8b4793b3817e59553192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392729dac1d90854f1a75e2b879d055193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b36a704090cd23065ec1b91ed2231b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d393e941377d1d0cc92275f54324d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dbe1eaca276a2d897d73c17df4ed3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee53c682c964d84a2934414f4411230197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92229a72c6b4783a0f1d4bfe6c0848198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d8642effed35fe90ca2549ea3d5e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9769ffc7612ce424092150608236e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8b6989767cff9f8bb25d4540e9956201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9744618a096836f2c027368ca01a380202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9becc4df44d94a8c2cfa4af8a959c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a97ec7784791f40acbde1a1509ca8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc940015c286d42f29e132625dc2de1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f85e8e96cafe919795a0afe49a5bdb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804aa4336f8b73cbd9bac8cd65d981ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92702bdba595fe799b40f175b076c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557b8e43c49d0ae50bd5fa6a90036ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83536dc8c7e3ec45266045dab362f8a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f183a36dbe7657681219a4ce630f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c1b63d81e3c6f4f58cebb44dc49f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e905cef24f3d0064e944977ff126c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63143cf45503bcdf5beb7dfbab2cbe88214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c52b124763057976553f3bb4b3dfb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db24942adf658ecdb2086824008317c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cde6f0ab49a9c253ad20cbc0d28a4d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16233b4e549e2878b5d623d6b97a44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49a9bfc87519a8fb468b6343d23fd6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e84fd9c2213f069ff1a3892ba58bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf781ae4173891ed9e5b6d9345e7fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e808c61f80861c83875b198245a350222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaff50d493a9fb850622ed5d545f84f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5715a827738422facf9edb56dbd95f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bff2ba2d3b40aa315718100863aff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320788bcc7d076dc3002455523728a94226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280733ae9b8d7dd740f347b5df5c623227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97cb93b8d95ad58b7cd9aa3dd5c9b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b0b9a1342906fbcde4e6a3ec056fc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4fc75537b09e66af3fbb510c0619a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adc2c38db8b756500127b87759dcbc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15f3aaf12bed56205d0bb01bd68e10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f03a817ea183c1e9d197df38c26d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d03b84ac2bdcac9fb2c2d24e821549234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd78f2d41332ed6cff9cc9131e9079235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60dba90c30746964038b4df8681bcb6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5448c85cf9a04f044eebb2f17e964237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a598bf0e7fd9aae5ea1a58b5cdc885e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580a8785254575e1777e186daef68c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfac9c22c177972c65be452d1c9ddbf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542c5c1a69433a40827b626da0b4760241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868c24a27e5b12c73d7743357551fc7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bbc506a58a98d6c67132a3f98c2db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31d941f1f5e2b7f820c4c72060cca3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e155c49de533c02d68a0722e848af94245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab37b7bb7d22b8cf3a1be90123e0e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2123899d15d65848c26436597bcecb0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13171a529fc46a3d0007ede307e50d4f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321be5f1b4dd3738e2e9966481e787a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac86460d3137b1411a8cee1ef743136250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb331e63580b5b07565344c3ca22f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca5e6b672c2881e116cb6a80bc6b21252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5a0982d3fe38e22307e0c8a6e7531253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3a6db5ceade4f2f7fde1f5f1b6687254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1aef83d26f0afc43ac5ffd6f2c1f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1309c2e11b9b6a6a18c318a2a9225256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b7240b7ef5c4a0c18cc95c4e86f84257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64b1e92fe37df277b196e0f4112696258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef464e3b6d2dadbacc57ac6eaba730e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888480011d5d1d28d1539a49ef73b0a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ec1a4b4a54f1cf9fd17b4efdef79b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084981863382ecd6a35cc0a5eb6918be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429547839609623e3258bddd672e579263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93c014d9ee14e9da24d601cda251de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5502ddbe73afb037537261700948098265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a8f045edba1a51cf9f4866b2ace92266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35923501a7563c1d6109ab7fe7d922267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b9325427e7437016101d9c5b804ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd7020786a1ed3b6c07be2ca65fecd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945778cbfc14996362f0746dd449e9c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de691c01122d8684c78a3e22ceb5b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666747373e04ab98b5a15995bb0e657c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038d07d554df0233904fe995143f9a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84c1044790441a27b12f6577bb224c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4d13f559e527dc53ae170e8178b96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced49ccadeed4872544fb9caacefa5a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899a7a9929462027e0ba941364bea0b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33501d277e3eeb1a8fc829f982fa23a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e7c9555ac6a7dde0ead3d232c6ae9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17b1c16fb4b7b175187ca82a3bb0c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892597ceb5bac92b269194d1428f17d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802d29b5d11791ed240135114fc08e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7a95af6c13ee1ee4567c4c9c5db5f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e571903ad33c6be51a4f52e35cfc5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b748f3b24b183b7396c6fbd95d897285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bff97af2db6cebd26a237acbe31a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1491cf6f23f91aeaa0b91c1b697ed9c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9610a1276ec4fe7b8752ab0e43e5333288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdb624dc81ea1096c26d70a6511393289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15512383a331cd685d502ab66a102feb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9ff1d16666677a5593a1422d78469291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133756a303a120322347be98e111ee7c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2010cf224e85a89eb9841e702a49d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad113e6eb14f46eb7761b457456045a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20721652253d8503d96192f723d0dd5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd72ed420918f8bc8289bf8fe0eeba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934502b818f90fb57edf50a13edff5a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95888287fabae144261f0b3d961cc7bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fda3633705ec7ed34ac0e9ce927c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207b56e39777d1255c26e7a79730e2f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaaadcf609128554a2e5abb8cd05c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f6f62f9c1f19c9537ef1b9ccca61e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38986759839f4dfce16ebf6175e4cc3b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740b7fd56f1f7dd77f2545486c9c0dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c162618f0d57586544eb91a9e7ea8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c856a597ebfe45512b3c51b814ec6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dded6fdabc12dbdea13f854e73bfba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5a66ced9d167dbb56026ce9e8571f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe43a1365b6fb3511db215b620f1f96309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90379b432ca4c5c38fe66f25097afd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45448993ffaf08bff1911de77a23cc7c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5b9b1ee00540bde0d15aa1580c229312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa143ea17d370072a1ba1658779d12313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4deebd3b5bf3fb8230793bf3f5846b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ba2b301fc538b46afc7990ba1d2e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32a4c734df31f04573fb72022a0a88316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c500edcb18704a92232a77956a2e9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67911f97fe1ee62c812846996c5980318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e12f8940517d801969b499e9fe978319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f819e9367285fe1c1d13fbfb6c4d0b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dd568901f364172f01a2aadf078fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d040f2f65bea8b449703792efec4ef2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90236e4b64467e1f3b49f293613de9f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ace791b8accd44ac33fb977bda930324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c36f1ed873eafcae5028cc823460b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57acc88e724e62f8477384990ee7c4e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caaae41893404a494b87de02723d7e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20058f9aca374a32d857f9e07b7a25f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc48c8dddd06234b483838f2c578923329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f32c5bd7506ef51d925de14f1b978f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b4839e43c7f1124e1b0720eb853a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a915dc6a3c762137fa3cce173f474332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63618979dae974fbfd123923eeb3ab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b14fa4e527fa271087f371caa95bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d93e0bea12101593f7992a94684c1c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081b64c884ec5c9edb628f853af93aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cd60fd21e0667f03b5efa5cf024d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1afa6758462c2358061b2f035fca42338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e075e34e2d254a41755e2fd94e538339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83254c1f4dbcfe2b852380fa6e6b30340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a22a294359e9dec0964b3a363626d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc397d1043ad6415e253d578d30a74342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a3701f093d1846af1566976c570ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da78506229ae2870bc8760516ba186344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00359cafe30ca3dfe19d3e54f747c156345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ac3e57c984bb0224eb4333ba6de2b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca795361838e319593f95a9127e495347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18677756058b82e6449f9b9c1dcd3227348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eda014d20d766e9778733dc2f26853349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20841da6990386d686ed50fb59e3d4b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fced1c87baf775f87b18e12d365da7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac10efd85476a3c186ff18e4ac80a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e72ee9728fec4806c4eda279f70e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31bd355cac61ec5f4f7ccba0197b77354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961afdb08650b07876bafb3e976f112355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef24dab5c3c1e2d4721b95172572e5e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5dcc74dc492b125c70a5e0c470d09357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83503c97cf57846f54444fc93a8faf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633767e5726c134796360f5550da6f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7239fc68c373d60fc0b3b2cd2f2c1a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f6ec4a8af3eeec0afcdce8ded0ec6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccdd75ab9a4979eba0e9c87f6b78c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabb301a20d397b3aee4bf19124aaac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ca3c550264f8faeb40b6de453c2ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63249455b76ff95ab3c07f84019acc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18acbad467439bce18a77b76699c30366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f25bd3aa451b97483c72f87e8c8396367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcb846b8daa8aca5263a54cfa61fdb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b924d34fe3939474aaa6e369624c89369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6551407329f501d4e9f398125d37898370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597da2453292b7b297e462ab5c8068bb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2513b143190a8c4f2b679e63304d3a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e3969a9566ac46c2d4b1a2eabecf8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea69e803f182b2a44daef1fc14757b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ff7ae12683953331c7772bedfb75f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0725a2bab9224a73a0bbfda79ea7203376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479132cc5401c6816364b05eda0c5582377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58654d1b6d5eb62d6030af64b035fd75378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6365aeb2d1c8a88791d3b52922d51f5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310a41d047a6d9c3e3eb469536baa41380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11d326c75aa5b6fdf7760820a90ba9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269e7655816ac72d0fdf40c88f1bf09382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b890470a402fa85da8a325a6b6936383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd5fde4bca207d27ed8d1d8402d391384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ce98a8638c99f37628827455ad60b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fded90bf4b2dd6ea22e539c74a2cc8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25054d4c62bd956dff167c432bc62ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ef6ed37c863af67b84e62709d2150388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515696d11211713432cdd07dbaa79d87389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87d32460f6f67b7c69cb8196bf207a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0106e77c1d80ef645702f894dc0ffe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6608455da2bff9fa1742e7cf159514a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9fc8571866d42253f9904d4146977393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf166c2b0f153f68ff9552060d5cda394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf14dd7fbe0a55fd5b1c8a4a251230a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ade25aa87c7f45ee4250c2ad35bde396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457cf5080f7072db19bd7362f697b04397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe62ff90544505bc9060cbb5ee3475b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3e66ce479e3d28fb795a686a97067399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97c742f88411c2045d33850c78f1fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c486f65e960022d38e53498b30a08401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c6b78add6b90bc0ba4aa1e54ff273402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4666f871bf772d392b2ebe1acff60403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce5c18a4e94a589b7dc1315251f515404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfaa30bbd5424ea29caa339de322a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b044066d1240292114cafd3df9d6b51406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30e997c7848188a1d448e584f4eac1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a04f9fdbb9b7369ed5b644f2ccbff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4815f6608b64a8816bea1b69b614e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6e90a12f891b1346eebfecf9a0dd6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882882118a08e017a3236054826a1601411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e8f0d75ba0b427e998a2f40c835fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19960c23e748a9ee07e29ca0d072b33d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26f98585ee55643c43400bc038fb9b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465ca9cc6de735ee12095a2dbc5f51d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba7ca7bf4921ccba184b875d820a1e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85850101bdcab4ac6e99773df1af80417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0023573dd87f1df8fb7b37b3f0992418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f23b9bc59b060b783c278af67656af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80314582f89e8e4df318d5b83e96d560420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971ff970f7ea4a477410ebee11e62b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bd8c2906ecd7d178c0e3e29c3f363422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ed61c321a573553fa20cbaedadf70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a2c0e5bf79dd2e87d05bcc86387c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f493f2313e3be706b1ed521dc8f6b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac3800322e199df4ff7238dc776be5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c048ef07118d794309ed179787bc1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef64dccb130db6896e970b0c9b777d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259cbdf00d3dae9f81f42f3086dffbb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d101a35970c402070f2870991b06866430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b334de2ad7e34377bd24c6d7cd5bbc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc2a9fd8bb8aaef8ba7a007797d1c8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347331a07f57449ce788d7d6cea5295c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174518ca87f8bfba8d24ecbaa7645b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa2ae7a57e48de0eb28d3bd91e0a47435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee4bcf93667c749f785d64cdfa749f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29053f4a0e855356a9548e849cf8c08a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc8ac4699a7415ac4ac2eb55931f87438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39420759162764a531634fb5a0e0aab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29022f1b4a76819d4921bc3ff7a62a9b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7187bc32591e5640238c06e24ae78db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9014d639e71f316e3de58936d8e33442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a25bfe4e1814276f4624c5ee734039443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f6d4ddaca315105ba80ee9257567b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff96ce60ce6bbfb5565c7a49c7391f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652f48809b5eef22fed557360d37d6c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83044f6a08ba85ef17a449585dab25a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a63e2a1cc68cdf03f6e6e1175df035448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3fddefd6542e5364a5d940e3b008d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63841a225fbcd634bcdebbd4200e426b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb854b952d12122e1c257b01a0e2e1f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402689f02cb65ef8f860a4143bbcf92452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e48ce50a8af402b78282920b17ebc0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86ba6f735b5d778eb44ce52e0c5d58454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bb6905faee4a5c725ed616d30ea8e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5440635e93a82a3952b6453f4614dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0505aa8eee96265781baca069e86229457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaa090c14da2c0f4b240eab21376a5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9250902da9e8cc7043afc3e07e885459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff04514c2bf0d74f76770c850f6a4e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa02ec0933022d638d2dd245fe7997461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdede99f52847758b3e09043f55f63462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea95a0da846dccda99efdd231e540c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593a14fba7a77a9cb65d5e0c05d17ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83963cba9243af603ef1f4cb9fc14922465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8463d4f91f310aad7b4f9d5b4bff8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06106c8a1d9ee8741990a79e55cff6f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468f9edae4038039a82045c65ce8ec6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3f89831613cd1c02d214946dd3cd6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981d671080d4f98cd9a68a7a0dd4340470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372a96c079e34198e00efeea5e73b2e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9c70ddcf112fd8b014b3b5baee0f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a5ab54a8406486a026b2fd9fc4ebb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcc1664559e44dad72abb3198f4c8c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bf9f856b387d7dae6b318356bfee5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b4c0b9761200b3baf2ced146882a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8eef0600404d9acd88ac87a20480d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be110ed72bbb17057f37c9d82dd2200a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6c0de8399e4416d5aa49659fe02ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b039d1747c2b04886206995a7b08c00480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc602d092a5a9638efe8deee8b423da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffd603df8cd46e54a80c0177d6e7f2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e8e8245916a86d00f46be4b60368c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b0b3d0ef501b2c0c7b736744d3853484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74b1a30af537986d5060c7cfcc9680485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298e852d8fe86cee7f36cffffcd4193486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78edcc2ddc799d0dc90d09a5ab8224b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d446ccf6d7f029e148f4ea59efaee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02205cc4693884288c9b445d72bdd726489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b31268b39659dd0b5427f921467848490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035daae2e3305e7bc9e92a79b5eb5b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588c3059c0ff89066c6cd9220597ba4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31ce49587bfab45b98add04ab54fc2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586241f1efbfc2ec6e81d63fc942f1a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7835abc4472e0cfca8fdc4d5a2aed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be83139de0f58f85504119c1c044b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4ca8c1c05ad3f672b9dfa3bb4ddac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecb7190b85450225a503087ca53336498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284aaaf60bbd6c63f22a14c57f68ec82499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ec09cb12e03993ce8500ef7f1fa1d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f6ad68082df9ace709f88ef69fd91501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a589decd1464f4fc4a03adadea5fff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cc2123ef183064cdffd21dcb97d25503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe50692ab14b6b77e3e04865dc5bf1a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47475c8f341e3181d6217d6a1014402c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901e9ef5e72159d8ee556ba1009b566506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f1cfec94a60660b2986b8168e4afe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbfc51dfa62062819168ce2dc6c8e4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb88f062e655263966b1047c644c336509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea74b25a57563aa384c4597b426006510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672419b62053a354457d037aca17ace511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10cde7983e5b90640a513a163b40c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d1e316e1bec539ca2772a36ae8cbb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a43429b4cd8741d00ef1c564a3784b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f770f2b9d56d6e288e439fdbdd73b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dd01ed1ebf38615aa84ab71b5e126516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65037775abee7aef189113de1dab5a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75946c5adb6f4097ce804a4d089c49bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f53e706899d1820e7110a6c8767ff1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8fc8fc226dba560f9fbc9dbd48518520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ea5dccc90afea783d0d4f33f2ed4d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f399233c67278a41c8a6748a7af92522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f23fc44ff08885d5544067dc6613a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa1b026f71a0d30f540ff02bc6e268524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62406fd3ed1ca7c9f96699feb06ce7e2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720117dc69fde4e3adad2d40129c1ceb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5c3cf9fee68bc598310397d632b64527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a0d0af436d8d01b6896c5ba6ae63a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ff20349036e9c7fb66614cbff137a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43b398c97cf5391dac752d21fba754530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8848d69ee166758217640e8d5b193531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906af1d0bb430b2bdb1c12df3968813532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6e77a8d84b77ae259e7eb57e5c30c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c061a67d882197f664035034eae1232534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99437c9785adc9428b84e024cd4cef88535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad36616872afd067d4ffc6371a90a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5abd5184ff8134cd890ca2861c34fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e13a948586d4dd7f3e034d2b9b6555538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013363f1c411903e6cab95acb3908dc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4ed96c75ed4e0ab03319648d916e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99523d4187ff82e68d5f03d7a39329f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5139549fd285d25c0aa20cad0af44542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde6427b258631058b6252fa1f83a81543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fd7bbe849799d48d854c5af204341544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e790c0321308c47fe0e600a45f1f98545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b7cd7ce1e133b229bc635749857b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270f9d88df8ef58cbb8a1fee4135aaa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f714a76f97053fabf468fac54a48cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0de3180ea4770ed13955acc9a1c70549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c5b8013e1143e602aba344291d5c1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e209bddace7bae28a980ab77ddbcb6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24ec88a8e60325db376d9bc15c5c39552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311a44680d8b76411d24f72a6289e33553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aee3663b9da91b552c6410ecbfb44a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e665bbbeab940769a59a73b077cfc7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e585ea9b5bff616570c333d32e3d8d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536474121dba3e92a4d3e446225ca0ed557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26f2edb5a6a2845a1421a2066eac5b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87386f5cda5414ce757fbce6b11c8ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23dc2a268f5ec74ea1da694ccef5e0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b539a11e7a708886186c0e31f904f1f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7802f032840146e89fce8297ec125562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d964096692144fc66c7c5b46bf07a60563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5327f20e0d594ea2c4032c8c7550a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042c6b7a9f4a49c737fb34d61057d7a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07513518c20db76ddf8c1482948803566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd739a2444949cdefe7496d304a92b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66868410b84173cfaabba1ff97b131568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7173466c38d684322cce74f2d5211569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382f7a7de9286b13ad782ef7bc98bbd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c6f3f45166d15e2e3aa97dab9eda8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e17faa9a0e2581d583a69ff4dcad91572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ae0b30e0a210388ad1029191d8908573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e362c00ef4f2669bd152dfebae1159574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da15fac82b4ab7255a9c300b8cbf28b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41ae3745ac746149d9d869d608e0f0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed59df4d59f63fa5f2c8c1575444e2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4d7d73ab6a0843c60b6b62b634d9a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fe76ab63e2047c6c4ecc7792e57d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224d7cf3e5536b8f5f113a3a3d3f34f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9e5b6eae79bbee383fde0eba80a60581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4ad511e1e73ced7263eabfa9a4df8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6cf3b23b42907cc4a94ea60c8668f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41b7e8ba3b09ed42ad748043cb9b03584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d35515bebb409116e5af1fd2812a66585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7895469bb43d73ed9f53efa79eeff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c698a74def02e2ffb25f7897a427b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d2c31009abe6be2d764a2220b6914588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a91146f7db474aede03e5ffa97f74589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3e9ee162d17954b38ada358c0fe28590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d9fb2a7d3e46136649f9603386241591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d096314e655e8b4a9eefcfeaa56997592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782e270c545d63575bb9ef0312b8fb0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a9d21c033ffc8a69422ff3e8d52e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be524fcb1878cfb7473dbf312032ea1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0ceb0b499af8f8550beb5545eaf54596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc68bc739790333aa2e23f7d1d54dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625befd275c02b800afd10b6664114b9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdac78d90838deb11f7db4e907ede39599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7961fe5b575837ed7f34b04dd1cc2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6439fe5d36fe66de3c57089c08a574601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61522d3b8b400dbe4c97b715595121602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb1e3d826f3828e132180e4a1e85d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de904f5df11081dcffc14e83392f29604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f74dcc56c167ea656d9f54d7e1d91605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6dae4f0fb4238c0aea03f828a00d5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c826c111a88b48e648a1d472e2d8a3e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885ec1b2a992a96abd210e22e926561608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39785bfc0d59b8c13cd6d4e58999fd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf6b2ca0c0d1db98c54e5d825d8f47610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4a468962cb5b1b55be98f7c7a05b8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da8b43e91bb3ba1c02cbef3e6553bc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9622f9a4504461c71b0f3e3753a7c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f32d18eadc2801edf309ec20cacdf8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d2809172de25a042afed56417b4a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b65d12c0305c464739805f0a6de85616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192122cddc89cb07043e41c715452ed5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40893031e2cc1701149034fa686e15618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a7c21553d5f13ea60dce091dd201d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add52eaa262fafdce74e8c4fd800026e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8dac6f57f5c4767ebcc3bc7da2368621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4db9746801672d9c1118843a83014622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d1559a6fefbb05e00f3c1b7309946623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995addb6745a4bc770f080311cd12af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11eff38360883e552921be7256cd987625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5265423fd728543775ad356d85d63626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f813fb3fec4fa8bc83e49f4079fdcaf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec924cfc411f3f38bf6a54a49720d5d1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf954382205b6894add5ec795d1a5f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d46167c804dc341b4b61a3f6a46210630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c179724478e60be37ef70757c262a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b5bde78e55976b3a4ac3be57a189b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53c7744f3f4d1451c4d3bad2fa4f5a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa005bc74f6f6bc2e890c90bd574c724634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728242434d60e64aed01627bbc43adc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b59249cd49f75d0b253db627c68e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6c552b9255b9af7f851a7dd156e4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885ea31dbc11b3acf05f6cfa4442031638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314011b0d37f6a15c7575ebe6558fd71639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a1e3a91a8ba83c180717416276e04640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a774bc93c0e2b09114971a1b03204641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40049568c12db2b72308275fc082d2ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91712446627f21967cacfa3ce1f40936643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32638c5e5404b39f584877ad7ef00412644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1abb7447d1538f2ee1aa0c71bebc5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf29da096ba5213de10557084af2f6c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761e5ab9ec4e73bab59c5facc704ecc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2b6418914367b74c19d4b75a1bd42648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f003aab491badfd1bf4ccc167596efc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ca3f56512ad79d508336178d4c2ec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581a5bb96384db81d062f79e8c0138f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591c8529e7f88f8e83ff3d9e39d192b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57c7ccf87dfeacf0633878eb1e5802653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a642e3308d6315be64fdb981ab0615d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c5d0d3e5f0ca414e8094fa6afaab0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba747b57fff91ec8cccb402403798c06656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97815a89e848b9fb7946982e857562ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b5058695db34ee8ecbf14e8d23bbe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda907000546c537cd63525815a0ffe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735e6048a31d59000c31b619ab5e0ee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90177f87b7b7bd09b84b0b1b143bdb7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c9935a184b19b49985b576e02047f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d579d469bf210d4c39c9d787d2086f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fb5a9d63bda3ec935547810536acb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c9350b073645344129c97de1bcd3f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29b1c655d30ecab2cf1ebf25a5b4d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5db5a776be4f48b7ba962a43ddabc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285cb17404c38adce0e943bd6385e54668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2ea9fe5bd48837280f92c5e2de1e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da182947816d9f1159025691b305047670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f447f2fc886289dae05b4df0b4926671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07105e40bad73acb0befb6d5ea19f11e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bde7113ced6dfbec961f8ed4796606673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18c5a701c50b8236e45fdea00c8e33674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b28f41a0d9375b9b59ef61f27f23c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13038202f6b85209ba751a3361784c64676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7979a226715ab11c27d0874cc6071a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e56d6214dcd751e244c6bca43cd28678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dc5e2f85a2a60abadc83189d9967c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b435e7026ad16ecbda53202bc0cb2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c96e0fc9869c31c0b68b341ade256681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2c15f9a52233e3df60da34344c24b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97a25e279844cd37405118b1cb6492683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706c341ab00a71db1afb61e834477c9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0eb4a09cd066f6f898ca76cb4a51d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb632293e134d28cebc89a0ce6952ff3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51eaf864c18868e0141c43b1ccf0c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729fe24b5fd47472106f154701274ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cdfced9b758ad094764fbb1425d43689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72062f27d9fdaad51823644f62477bdf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c37a58f8366b804435412fc55d087691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e761593cdb1cc847763a6a2f4972e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76861382ddc44554e8f5b8ab05e6a0f4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663b423ed9a8a36c634504b4f87bf3a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea509a6c4893324697485ad7afd5180c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69daa11c776e45f8c3a6c57bc02fbf9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7ffd6fa00b5b32732df3bc6c40cde697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b6a776652b08b69373b5d180dd7a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96aaaf80f23e4ece4db59ba7a91679699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0d082038f048ea2ccdfe2b669d84b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142db74e4a8ef478c5fdd48961d407f7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d648d196910a993b14f1db37debff65702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133910d5180669f82f071109b6f8d893703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fcbab10499054e757c9ae90f324d4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2a174d1fb4e66f8ffebf971808553705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68017a6811d4c13097072ac1ab4c6a90706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76086ce0b9052d420e6dcef969e829d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b829c8fbc9a7c2daa57293fbe6428708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62f757804f0e77433403676b60b0ff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef230ac658f8029017637147266d150710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5e1277d0a331737aa1a662a1bda1d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80713283c2a1cd2751dddd9ff9c510a2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518328221344d51e824a7e62dc13c2a6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8633357233e4bd84677d4aa780e6c96714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1559caf5d324d3a8278e5c5247c7c4c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05cf6f84b9b7fe475d0af3672538f7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb5446dcb0226b7514d9675e9deb2f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbac9331d79ff7c7b65fe54931714b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77d66bfd12598b2c0702bb80893cf9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507424e9c9aaf241d52e23098257d48720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f7665989f4b6cf172dffdc50cd69b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb59661de3b2f178e6e41c147a3573722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65602878dc197ac3c2635da238cbb16e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307fa242b4354383a263cc61d598a4a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c1571c3dfa2cc689f8d6e96f8b541725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693610b875258eef78d5fd55563078a4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea74e9070425ec70a40aae2ce9b4fb6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13bc7abf6ad9651c004ec47f556ee4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bce34f61d3d79cb769014c5512843729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e71bb327409d207389d76acc7286e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cba1cda312cbe38caaabbd1265283d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93d4eee22dd403c8adaa04ff507587732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee8749a9f5caaf706e4376fdbdece9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f024c8b78803ebba608ac1b03a5ce41734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941d850a0d5bee2f93133fe16dc3fa1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19bf424caad4c030ef5b292352caf0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9f5c9df8216e8d9fbc414d79d8cf4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f51f6e9b5d7db37140e496ef91ff3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1ef54d20ff2a33c62c3392ae2161d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a230e26d5f3b0a31b92c5965a97c16e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e2f10da1293f06e79962bd3ceeb40741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e791f3fe93c1082700b5d0ea05b17e7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d485c62c42fceb5e655166e2f55cb35743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c160230f2b4607428f5799de233f1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b1ae72cc46450eb72e0de86e8c5b2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a3eff42fbe2f052d1b73a7e4cad3f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421f8a77fe446f3cc1023cfca44d6fe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c0e8f4fd80fe38c164fa994c38c89748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d1839b26c2d40a1dfd11711538d20749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b88a99c4a0c0fa23d27462f911deb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209999a6912c44202e2656d23138a93751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aef0be01653ee277efac7631b7e841752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f92a824a7f10b4ce6939a19a184102753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7744e1ad5628d1536766c074529d00e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc86e3f9e2ffd62e4cb570bf017b92a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89ce3f6ffa3df9cde851cb386a3ecc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d582406c0bbe0a0e5e13e5ad7c96c79757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae936cc98737c9be966ab1760204cc00758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46da7d28066500d3770f21f5a789acf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94774d8c79f2a0849feabbdf1853d4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab82aa7d0509ece0b71983a6da9174761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116cb841d5f05ee654fe6bd8b927ea0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaea31b0440c11efce7270c88ba83dc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3a06cc6936452f7f8a62eb733253b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab8fbf620324956cff8592765e5d70765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d7e77c4ad5929499919190225590b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed4ae5980ffa86c35add4ec1f81dd8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7111039586a85585d97e5182955144768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8f2b012e4f83bc0ac619786146a5b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e687be91f2cf0332328dd16ebeb27b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5ea222008efc74fdffa7ba97aaf7a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea06a08823f44506fe12660cfafa74c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8245f80e96757470c9df298f7b52b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718be40a5230310058af973220dc98dd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea651ce851f06b7fc90c8b69a63037775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22634e90adb67214552fb5b9b04151776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7e8423347ad605996426b990a0af3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875901d613f2532727619bb30b7e88b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4439171ed430580bd563398ff2547779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8243b45f1ac4574fed4272dcda94600780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af496ad279e0f343f4dffe5a15055681781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8810d75eaacddef05aaa7a25b3049e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7a36bb7a2bf7219cf0674507db0ca783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7ed4242a79de574bb67c4652488e7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698e9a16b4eb90efcf6b39843b4d926785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3edd00c12d8d765de2c1badb8c8abb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403e29febef65e11102cdc7b7770512787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a331b25358c1b348be87d1f8b2098ac788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7408c17d52edb9ae7561c76bed8106789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad037edcbf2eb23b3c4fd1f6c79bda790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020aca4d1ca0387412863cf0df9d249a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432f484e98a02e4d45ede10921434bd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb23ca99d9d3173dd01ebca0f3a4759793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593430aedb76a5398b1627a15937940794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9369a1d7989333286d65d0716322d0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab5c167be0cf8a88b35ffedc0a5ebe796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939501791e5baad0c1d0f48b2b97a83797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4cd026080910f17cd200aa9cc4493798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d75cf195cc3b8ad3920a59a3210d0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cd2ea3632803a2d77fa6d92d4f86c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0032aac64c111a37dd36fa00cecfa5c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9416d01ed5cfe337d60e8136cab8f7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be215376fe94a11e3cb51149f08a83803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1651b08ba9779d8e0037568f4d5712804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38689301a2018e48a4467b5693d7bff4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7fe3102c8ced36e5c4ed824946095806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d4374f8af19a6b904e3b78a2c04b9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756188e6998bce96659ff54a5069c8d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee62108a45a121aa5c3e0926d1f7a2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5992f3a8b8c49a91d525f573a7e33810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830a36ae65692a3914c4028b051e78f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6ab415be1f384d5f4d7e52b31ae92812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5712535c41cd81d9ba2a3fdcfc5c16813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acf273b87791a66591875c124aba46814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187d540acb4a882d564badafaca8c38815.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74566ae6ca1970f27ad1a650420535d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4cd68fc75f23588c18592b476edcb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce6ba2245526591487f6452e383fb23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d67bcc999d138baac420a9b6f6e654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede92e62ffbf7861b01b19ecce297535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7761ea0b10e7f96a1cf3f92cd45126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d3ea5b51e270402b5579ccc8f72cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a30dc717f2704a1d18d4683785af138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb4b380a16301df2c20d8201ce97809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4e8b3d49bdb80bd17f079f8b726e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db98301d55b9f3202c15b288c88720711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616b90a6f530283f37a734516ca8a0212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c55e0e2a6649db53873f565d43ca9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8a45105af8403973c50236384342214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc9a0eaa52ed1dd9bdb031c541c53615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58c65b75b271073fff7910e2cd6ae816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bdf1136c99730b52815b0026b8bfc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ce5e803b2f1e28003f274f022a5e818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67e55f4768140618e0ae53a76ffac219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc16d93ea8abfd697048307d7091d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97686e70a9999be1e69b1a469755320d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d285ced692f6768d9d7fd51b8ed860922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d8d7a0db4375f641a25658660159f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f67ebfe3fdaf7a23eda2c68f5e0c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba079d42bf1f6c8ae1d82cff0d575e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa71c075ff9356cdf5a6fee1df92b9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512d69bc9682f173555f4096672fc3b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf688e9fe9f485f2f6005f3218f08fba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a639d092c7ac989582631e7ec51ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a18847021fa6969e996facd23655e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc94ce92d9685c4434bcd67d9e9fc231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d395f28eda856593b985d0d21ef9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759deb647921eeef2014f00166e4116233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390bf106cb7ba0320b97f41aaba300434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad428276250c4964bec834a31763c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374933bc4aab17fb4fcbc655de0416cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7951be785a82dfdf418651580fb4437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7d2e74fc42195ecdff0a0eb8136f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffd83f5ce26d03588dcb9001ed21e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e267e55775b0e2e0c36ba22b19b04a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90349974cb24a4657aaee65bfd7eb1f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a86f3454129aa615267bb79cc5567342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f44890d168c33e014076d17989b2743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd22cd0f6fa25467fd72084650b82e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a524e5f9b6f705b0e41f32743da335d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a64fa79c9f9023b9e47e228cca02b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8b74fba0539acdb376d064106096947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da19756f9aaf7fdeb4dae7f16337d2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0974b6c5e5997e2e167001d0ae2934349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873c2938926e61927bc74bb827e07fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44d14d540fc85361512a8357576f6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522386dc7c843aacbd4fc13377e252c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0deef9a45c144c6eb25daf3d1757dd853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209dfd85845af59b01ea6354a7a228a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4068aeafd7a469df3710a8880971d7e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a2d9261c3f0bf9f2ef4e207caea7156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56812d8c503950b89c7949f54409c2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9343a970b6e1c21dae23d499d10c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e22eea1d1008eccbfbe3753b9aca759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339fbbf614681f33f84a4f4dbe4ab2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b315e7948e323e2d1c6b3d305de21fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41ec5d98b6d50233740e8b1fa166a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7edcc6eec78a0fa2e9e8341c2153063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1638071c6ca8208b1cc1ab694d13dc164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e421f96ea2c3146b12c6af5ec03665765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75f6e0d10fb550a90a4091daa43ea966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682dd4cd6375f7eff747282f7d9b0fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dc231f0dc7af9268f8f31f9829b8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0436f0ab90f0b2d8eb9ceaf5361d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28261cb9d7c558055b983363349c035770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc89d52cfb4cabc03cfa02e0530401d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340817966516b778be25fef7e0ddb4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdbf37caece110ff7812e0f6ac9ec573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372e756bd607a9e00cc74f9acace71674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd7d6d06f7c0e1c4ac6b7e468a1d9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a75ce451232d16d025ddf7c947a7876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e3fee6151cd52b208df137ffb763577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada730764a1abc44a32e0b4de0f6a0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971d2d71b8d4a9f3832481199590ccf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a5d4176488d21636b00bc9942bd2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86b9106a83b6d8a53502e1ae25795b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f91bb9538ad4be3ec73698dbbcd99382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0d8700f2ee0c4b3774776db3f064683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87646c000b243f9dce8602d24a78c54d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7530ba99e8283ba15b6a0f0a795eaa685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8314b2ba482c4df4ea9407455eae386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612783abb4ce66ab57db96d30283bb387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4734ded0cda3cab8ab36361bd32da3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3041b3ee8c809eff156ec08365f2b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aeeed918eeff3d121e72b0f61cde0290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313a5fe3c8746fa74348a178cf6848e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39093be3114614c3da48cee6ba7e4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbdfad76d3a8be677f71918027b39593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200240fa4414588e265d75dfcbb41c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af97478207e0430abde88e1c976b43f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33a090f8d0010e65740e46f017d76596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dea938647b55eb27093120fd2a694b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707660373d2120c81d5abc825a23edb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7623c2391048bba05ee217dac2fb7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedef510e849f2c6bdaf96a584657395100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed282d63ec7fafdfd3fe3a91882dc7d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacd51f45e951cbea1bf53fd906e3c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93decb7c003b2b3e2ff6d6f7ab876c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b30144a01122023fffe592417f9250104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a592453b5abcc95009eaec07f5a96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49b896a5bd65eccb6e48720da4e290106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992a4a038665e75dc0a2c4417fb3bcc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37bd25e828a61f0e35ffed5f72bfca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660884b1cb06dcfd62943d19f4686353109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9efb785acffe9607ca6e5c6738b8ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9301cafc798d3fc02d84760feb7e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74000027b53eb192dab6693a627e520112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cdbdd08907348605b1e3c6da3acc0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b66f8c93d2c3b6246597c349ebda3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054749692d60dc549c28206443269ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ac0c4addc7bb06c7e8acdf60b8df8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef29f1370384da4770db608922c5f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a031d528e471c5560ddf469122283118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4deae356368940f01bfb4d5b861c2ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2df5581c7ca721607da572ffff4fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2cfd8b6b320950c356d822e50e1ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c54a1b01523aefae419eec664fa3a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0da8d4fb57f9c87721e90e05a28b48123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9df9e1087811abcbcf5438600d7d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf411c2fc5a2791f0499c6f248ee51125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5eb93b968b8ac039a85434ca3f384126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a9310b613cd36560201fdf47628b3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60114990e3b649e27a8868be7ac7472128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b874d29bbaf049604e239bbc546b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e976cf420b97e5e697ce881a391bb5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4febadd9141ec787dca1831434ba127131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d04845d1e57eec46ec0a1cd3f7bbc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab36185107eca1c14e9332f5eceb57d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88aabf4597f584a966b77bac25a375a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19e7c7b76deeb535590ec3321d29b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642646eca5a04d63ed8e207f06773b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292176b1dbc9b387a7962c748477a52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d344ef5999763e96b60c76fe1d60669138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c28e9708af081e11378089a4bee8b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5007fed012de8da72375b2cb3eb12140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0644fe92b24750650090dc39cd90a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d2de96a211ad4897caeecc41963d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf0d625054abcad1a48b6cfd9a9fb8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063d25b68261509389eae794f7d7fde144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37873ea3f182b3e43c5cbf74ef38eee8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcec24037d1eaf0cd2adfd9e756c9f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa57a858f218f33770d4cac26b48359147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906aa56210c11df3b5fc6ad584dbcd1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775890dc9cf3df7f70a43ebe677fdff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75044c3b620ad0f6514031a1ee88d3f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550266848214f8ba9d585e85b2b89579151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dc876931cbf88ffff322d315c10bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ae4602b8be550670eeee777f07c8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50ed7ac2f0dae1e4d7b5087151541f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513e6119a9d74a70d1cac2682c2d627155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcac41674f67987c77ccfdd9aedba7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b0293ecdf56f5dc537924aabbb9da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f79c8a1af6bd5eae6a3816ace1e1e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64756e5805432a73f9e30d0142746ab1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc008d17463f3a82282cfdf8664e23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daca92894474ebdc155c56b77ef698f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bc30e00bf2573f122f745a182dc94162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618aebebce5dfc750d4019f4088b5867163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8462b3ab3feba28d2ab33a7173569164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602271933afd996816bb9498a6e5f65a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115c9554ab3904fefd0dd185369688b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9acd07f1c41dc88c98921dc1650a09167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2c142125811464708424a4209b9fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee6605bb515b31e6e10ec1c1e84de8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f510a0a3c3195e37681233eb11ebe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1843c89bc235c2eec04ddda9ca713171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d812a5b650c281b029666aab143d1c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d2e15ceb3ed7c005212cee752026c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58452dc14b3bc27ba11e2ba089d7aa9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14796a7ee0c1cdd7e27de77e2cfcd44f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb7f4ee2a20e8b4489d68dbcecfcec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cac213761ed0f6b6c0fbd21edc7307177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f689ced6a6c7fef3d14ed0f23a8640178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46874581f0fb945f8cb87fd3069ab1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82957b8340358ed231fee487e4e36c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4d88ced5bd6c6ff2b34a7ca0fe39f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc0dcb364ac026bdc50eb8e6d34e6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989d2491d9a4db39c488b24037cbd14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81508ea3f9445d707f28e20e9869ed9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef9daa749f67ba669d792c4622a6b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4125d301c4b2bc7528768091999d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15193e7ff602eb050a0798ef4a07b63187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38d74067623985c9e02658aaa151f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287238fa322eebb3369798b3c7d1cd8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd0bbcc97e4215f5177e2641593e9f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2cff131f6a643dcb709878ed838e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762f68e3336d5dd2197a572e6357fb4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08303a5f574f690180f0abd39086663193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826945f7e9cdc7623e3ca057f43d051194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43beb1c959d1b60e6977fb504aee858f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3beaca152221e6768058e997cd64ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89c2c929539e735b82f11fbf0f2db2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c57f586012cc6df026c03d07e25746198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9942cb0aa395fc2afb41360ccc666199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063fda387fc477c6490cfcd9a564ce7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f5a98b9545b667b96363bf5ed8a1f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16298987889f2429951ca212904e23202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39376ca5fe8df4221dde7a62b86671db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a50be9aea650e17b09458c39e14d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dca37869dd996f5be2b62fefbed8a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a46e7cfe486e9ee456979b80906ebf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb783853e750d3eb219f0d6b5f806778207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2c8a2e568bd1cf9362c5d8339780c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cb66e929fa0b996096209f7345062209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffd79077955cc5fde848ed5175ec95210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1566e7ed32271f9ff970b43a999f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d32e02e78715921a217553c396fd5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0616ecbe69d5a1fc44789384108f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4633f206a420059776f8832ee855f8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3368975fcf2ae085dccb1fde974c820215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9856825eec3205270617b19d54705e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4696e8f588a41299373725772ff35f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2f44b5bc0d7afd3033f2951ba0ffe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4461a331906173e65ccae20a405e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f577e205172be17d2d954bbd49c3fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef9e574054cc23af903eb6aeddd598221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a203cf3bfa22ba51a9f980214e6f248222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03f6571b35c6026376806fe97c0ebe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38544533dc96e16d122f29ddf34832f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5265459739bed6fff1ebe07833f1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897f12c60f1c94b7ec3ede0b3ad41f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a02d5847624af4c4b9000d7260b93227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905302b243a021d98242fe9a004eb27d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d67e1bee4241f3e60c365b2ca4409229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbdbe462577fcd718c64ea37760044230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d18648ef5b2243030f3e8c6bffda8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c27821de373220eb99052574a98360232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e4c34f7424f8f24a9bce64c0097e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf55e3570e4000dc8306c4e7cb5630234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8db40cf1f243dcb90ce7962e8d108e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31688064e7bd1f9f03ece9a9373b74236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c942875d64c7ff57cb294310f943bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08263de4d9c3188942ab2ae659c00b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfc3655780f9184c6b4fb0f8872a08239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8c54de50ff005fe86541a7aea5e7f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f18e0efafe153cb5779ad2fe8fe2f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f037c6eec795cfa1a3bc2d722266e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4fd345e27d129c7f08fe6b3c17a93243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71981cdc5ac9f575a94691cf8be23b42244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bb96ec60d7fe29d75523840d7ebc6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078ea86b1da0a0b651d31f5a1b404c8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765901282d3d74219f2082f65a4bef5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba27b07840ce18a97fedaad5131ecd6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3095bc132262b85472fda882e0544249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62fde68eb0b4bba5e0c2567d4fe30c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd389be6eec17a03369f51a87fe229cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c60801dfc7212e2f1b5b50a60c838252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fee622b8be980c2a985f8e9f8c0af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822b7cdcdb97697ed62e7149d41cb5c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58360805931182b2a7fe580707569cf2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8b86cb20b5a4561e414649836988a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e2ec7ca2c20e108ff4456452ec78a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031ee7a395681f91d9df5ca68a8626c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a0b640b2cbae96c601659774558bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86814a338903bb13edfd74169fc04d84260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df761b86cecce6ebbdb17b9f91552b29261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a3fa919c3ee960c9429487d31541d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa497ec41e299dfb3ab4abed14939a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2a41f09bb4effbf70b77501d71855264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1e2ff08a15a5cde9b2561db70e184265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a14692df69d4bb382a410adf4ad44266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07060cf2ca82803bc838610168477319267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97068183a6ec1b205edb0d870199e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b475619715c3c6dbdff88256d31ea82269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc78d652e7e47a35d7212089545ca6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff01f64a2a8d619bb21ca3ded3c1dda271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3f8b584d9bb71e7236328e6ebd59c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153be95656b6775f9a13d99d8c5a2b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58885ff86a758bc991658490be24f45e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba582b301f95c54c0c3aad01dcade017275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470fabe613f3cf0ce94f33b446391a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a73e83f8b18f502dbbacf4e27fc8a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c582b05d13903f0746316fa106a7a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba3be143ea723fc99c554c26ecc9dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070ce1d1ab3bf157b88c9540f9d4d58280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab685ab137f4c451459a9e14447bf960281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cd1f3e2a6ef9a2620609a921996f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f666d9bb63083a230d910a255a8354283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b7ba1a4e1068db7c3b8eab54a2af4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c1264f87b127bc4f642f841b9ac58285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27fcd4e4e6d1a21b181c1c4141b2b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448af17fe0b4464d326a934b00c1d788287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea23bd6f74e3c347811f55da9b48bb5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066175dc5e5e1abc039097bed3d461da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe038217b644102aeb01ba82d68ad802290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba516d1fab2b999187826ce24e59c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dd1c3de3fd27a99dbb47ab7216628292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d64d2b73dd88bd555bd9c64d788c02293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c114ce863e3da8a67eda2334baa420294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe43e74347a9abee6c191d9d02b6e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af580da15193e0f7487c4fd7243af80296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2735e29dc2aac554e3da4f95120ab0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e43aef723222e36045ba87f6adaf5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5d18a0b3e5aadd7a01d30b961964a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612860df882f581ca97a54720d7a6ff5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2c27e73324fcca26473dd7de95cfb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8957e9d038e65ea6d3c5e2bdde4482e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac04df0c9013231e6d5786e9b04260303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990697c39cbb28c7121f39345ef7163304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3ead46240256f8df55d9a5953312d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980775a5ecea72e391a87cab3bfc8f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e13a2f31f50d92f8aea7a814f718d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff483c9075e1739d553a88b9531d549f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc7841948697d410a85384192efd92309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f618f1346000397afd671abf6c5312310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df315a7d475ed89c5d846fc3292a49311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b100c73cec002bc1bdc8b4076961e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87316515145b19035f3a541e73c2c73313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73baaae34f2f6cd24108d0a0eded4c51314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3ef011342ce1a952683287b53dc78315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c05d52c7b777ff40409ba03ea5a3b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afc156b2d1606c4f84188be7ec6c5e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1eaf4611ab3f76ea24c2d6d0ce5434318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e3f468ed576a40b3f6307b2e2f53a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08b82332fe819ffcc8d2da4f61ce7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf18cd9c10c640c56e029f1827a9136321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265993f5fa57752edd1c3cc4919e034322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7eb76ff7f13140b48df1b0915f817323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e593332189d3d7c60082239a1b846324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf96966a5345172314339d61c7f1fbd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0b79260ef06ad17b20b308f75b8b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537f3e03e9c7c0145d9c26f74132e00327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f093b380d6f6417f27c72625dfe52f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724bffa10b04c72737c7e324665c458329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbb3a80c8c68f9bae1b7908d9c9890330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ced979847e095b8f5c3700d33ac9bf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3ab57de6ed6a19abad71f049da2cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c4566771a5dd48f68d698871992bf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9992c22a04f76bdf4c38995613a79334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575d7e2ad0da64b9b14e25a091d78ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487899c88a81bd6f0b4ce27b5f7c600336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ec7806908e61a0aa1575b0f9f6184337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b195465109df384a0b63edb0e04892338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4330ca0360961d77a9c8a757d847c01339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af68f8ff435ebb37768e17a3123be5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf77dccbe83ae5ca4c9765a207af41341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2531e89feaadc0442856d2c26577d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98555b569f8a45bfc44218b4d7ae2224343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d250c8b8ffa95ddeb8b1ace29a76e70344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c38457f7f0345f2ee2e1eb1f8e124345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62068ceb0e664b004adcba194fd7e3b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d87dd80d8ba42c64178530021547e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b09c079294b14929d3c2290e60c6be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bb41375370c17cfd0745ad9c93944349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7bcfb4291e1aef916590ff4692c2f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95423c0a239162be5c898fe5f35d9a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127827e8faff35d4a7a9cbdffb98f01352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b24767f0e86b578bd7f4d8c697b0d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16ef3c791e50ad03a3d1e03718698e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3eeab8f2c1c07ae1cdfafee2502fa5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018dbd8238cf0117c03373f0c585724356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161ce4a546b845e50dc6b81473dddc3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14992f7fe29eb429139145f3fda73f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e3518cbcb60d7d1d51194597f7038359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f26e0e02857e180990a51ab96bd7a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7fa0c1eab85f527a1d0f6262c2a32361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3845bf9e313c80e62814a909587b4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5d10a3f5935b411a9364cd88387a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28146953098cfd50488ae22a6172797a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e34dfd131ddbcfdf4a0b1c4a25120e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8d79e61636a3aa3696bda337d501b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ce230ddc04255a84566fad6e1e5b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19f9dcf6d058e8f844a5211f533600368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cadb63387b2278ac540ec35995a2f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425633040afff433a8d2fdf5fa8fbe1b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33af19d47006bcd2ebf3e2ff111f69371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0321d84765e3eea608d64a0678244372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e357e0850a8318adf15c3c59434c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555791c5d82f361725565135a193595e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08321666b2f619f90490703513b22121375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bfd1f8c2f10782934b7128438236a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce22819731d7803631a233831c1a0a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ee69c51430a9d02e279ea8b84f1d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a3b9ceac04b972d710d0ae77cac44379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fca9a223ed54eae0965ac2b0c3ac60380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478bacd7d9a04d88c43fd6036142872381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132c9d0e21e2dde8b0afb734f44ca12382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25621d0cb308407862f52183eaf71b2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483ef6e0cda20e886e08936b2774646384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199c68a16122845788b21ed98ba3da4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d320f93b221de2c69ff290d513af1b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231a2daf80544b45288b3187cfb80f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52be4f74bcc91a9cc16091c85b23777388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ec6fd1c5f16bbce0e00014f9412a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb42c462d504d3caeceef112a03ee04390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465fe41b1d0694e81599fdb4c51fd6f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d268d6eea8f3833833ea155890894392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d898c85e1f76ade6d6fd1f49f8551e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681e6bfb91a99a57a46f05604b62890394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc552a95d82e13bee1325ad86942c8a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139f44cd4c8020e1d2ba4479e55cc43396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70142288afb37940e42e5bb44c9c69e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b98c497ddc461854249c5f3179707b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e494e633a854a774f6315c183af733f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968a398a3825cb724cb8fbb0483e02d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3003d19cabe8ba5e199f3bad258e928401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59567168a7cf857aad4d1116623e0e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858946b99ed95813c1e2012a1056d147403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9974dbd838d59c8c65dae0ee0f4658404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd8378fbf2f6b94a443ace1e278c40405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e76744ccbb84155e6ac292b055050b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ad4bb75292f47c7ca43842302e903407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7005293c37d373a58b2adcdcc003ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4df1498e4956d6888326cc0ae8b953409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c7e1545d5c4384d34ab3c611d3b7f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2f1e3ba2916bc39ea542f8bb2e14a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e23a22f8e317fc637e0eec7ef3efe7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677dbe4a12e32dab9a5ed94fc5542d65413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bd845d23ddde372d280177adebb90414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27574e673183901ba8ebb0833867d12b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc33658e7125e09e0b62757f735c49416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131b86101a48d4ca36ad59d27071377417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704808202d57975aea3ff01cca8bed89418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480f1c6e381e13d4f93c047e2b079f7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ea3aca1ecee029b7fde399c29e436420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cdf15c68a06ab9b4466451f3dc9b5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb8a3bc59b5a6929ecf344f0a8fb02422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966a03298ca7c47caff998ab38f3395423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251b8ec2f73d856d2799ffc36f8de27424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09606a0a178a60ae26d44e71c34717e1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dc0b5344fd7b09cf395a962c52bdf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3d77982bacd8ecf18991f95d57d75427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab5cd522380b6a2908d1ab04b43514428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4649614fd4b08bae5ac261186e3555429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901e57e0764c4791879f550f6e84eb0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028749d129936a694a8b079f724ce64431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b49d4ca9a628645cf7519e359ea23432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633044f02d1400ba723ee5ded4917dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedd5faefd1bfdf8bc8b720939baa41434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0908c2d7f4eccc5cbb1e5385579f4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df048c2ebb00052a49cc0af2dfa66b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a5e6c557ab58a66e1159f349151f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bc79bdafaaa950ee239b2f2cbeb06438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c849aa262e4e14d4f60889c32d481e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b3db0ebb5eaab8e8e38e4f07482a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e60ecb04403d01396cd7a092a954c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf23b55b539f71e82c05036d6862f29442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591206562d16766a757b5fad4bd06156443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065f632c024498a65ea46dd6177245a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240677bcf75c94003e1a6d063a7851d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5cdcdc9966d058abf6c41e39060ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb30a4c3d170212446d5e964df272c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75817c116896d2fe2b6d733a31348879448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db96824ff98cacd4f208349b980b4bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e284a062dd31d990afe60d94bfb2a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90b26b2656b27ebb2de4e86cd34b52451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217250e06ff71969a55aab7ce2216c14452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed7645eaaea2cb4e58a2330f5f2cde453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8d2de54b08f0ce8583967c9a69d7f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ea65ee1e21a36e698ce1f2cfb8f7c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be11331446d8951240290c3e8f5840456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6502fe1821f8f809fab21845315eeb1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0ee8ffe92c9d657936efc0ade9646458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6015d52d5b4fee08c80e1c6089ccb8e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f427ee4d2bc78989ead817dc4071bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d90eebb407308b1d0b45143ce884b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d66f2fb79cbea1ca0d47c135849c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6709590f15bc12b210490df4a3171fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b75b6bee0873d7f766ad6dc0df259464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002602246c300b50246f9e25df6d887e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284a752be2cb5c2da2f40a992fc81fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b187f78e99d9b00d5cb72f4fdc2c85467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55723cdc26d2a39bf6042eeb5f5fe784468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55494410049f433f396e9b62e12cb8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4580bb93d20f08b39f970218119819470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba187110fdfad874327609a7bde0b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe9e34866520f4b15333215234df30472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a367e5fcfbb7ed725843f87747877e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121f1940a954908e8f501342a0bca0a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad968bb3cfa9ecc96927249063b4cf6b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24e6681ce70376dedf40671a1b4703476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70870f89b4fae2e5be5ebae13c2c9a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc85b9ebaffc68e5345a22ac255d6c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbb9e375b87d4cbb5845082f5c2ac7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f715100421e87b4b2b7136bd7760416480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d82ddea54368d624561e77c291b6be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16150cefa2bfedd0ccede667d8f478ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eded56b5f74c0103a93da65525c46a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c509d17031af3bdcc68061e0b660b9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b7e1640c7c7f86f1b99d5cf1f2f42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1562bc6d44b612e44f62aa3d1223415486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3269842df892dc5378e1733d2b561487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225ad190b388cd16fb39268c8034de4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078d7f7a38fb5d3d032f39c8e6456fd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e1b7115d08c11c651a6aa2ec46e22490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fe4aa53dca9f115983fb2f22e2004491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53814ed7ff5df58a3a5407c049e5549d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb699c87e646257df978408999d3ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75615ced8503de134ed21bd8abb16c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805f0d4bcd8ffbaf645d6979fbc377d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447705d305ceec2404fcfc2d47d2233496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e4a24db0fc2b74129d7dac300654b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053364d8a3e9d7cb20805b5da72a4258498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aec2cd5ee0375a17773bfe3f4f214a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa456ea7bdbcf7084e0641f9f7d29d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1783f986120157589eaf0a7a16c45e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667b3ea77749a03034b400b1e6eb225502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc38812fe107f5bba31859c75acbca0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0ead201b6b883c4e348c895928c43504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddb1f7c2b2eaab9f37a39ac794e31c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73934d71cc891fee7c2dd143bf8bb23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060cac867107a0fedf7542c5fbd9cd5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa20b1e6fd4b3ee6915520e65fa35e1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e99e362d918a6394019fc151254b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38baa85639998f0f33c95dc7f2c46de3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e0a6bc14f4102b823c12828471d30511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f54643f7f4cf6187afd3a624322bbb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7a490d0f582b96ade9afdf8346435513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead122acda5fcc0d998262c62e3bdf57514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81eaec0a8fe9c90274c303d292d181a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd72593802d1292b14e2a46b25f8978516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bc42a662931441258789d6d452a6c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc22dd3bd2b97ba7c125ae66fc993f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a2bbdd6a34f83a0af15bf6ce18097519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51703806fee9802a4a04fe55cdd5994520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b02abb10c53b76bd70eeb8aa8070f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e186a1d641404855d26c185d94408b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5d16eddcbc10f4a696205acaae30c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b421a14c52b8fe351d23af0c72413524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c009e6787d0720985b7cb1d7674cef6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ebbfd483f238d196422a5b37c9ec2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35caa75469aa8e830a2b43e7ef8a2c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefbb5a9b6de54d89341cd226e6bdb6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99599d4d70c7b4360f537ba7d780f8ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2f77a451ad90fd7ff5b4f54133dc0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb58c539665596573b418a185e440f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7a2f0f6002920b3eb136fefa501bf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af339536047a03034e27a1f0128af5c9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ad5dddb468db31945795656feeac8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e76af7d01133f0a1bf7ac582990363535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894925e3f5eab360496e5a5946fe3cd1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a93ef9eea704d62bc2ddf8a99d683e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254925fec2dc566a8d0477426ddd5f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac19c48d687a38a54d1be3116828a6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df802cab42dbcdaf48c795d7b87ecc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ce8e101f5e2af12a9af41a58b5162541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800700e6d2f511802cf75a2869d3785542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7248a6ccbda8f051e6ae90318445eab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c23ce9201c3baa792f43e207b8507544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265ff044371e8d86ca5a668d238edd4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121d61d5c7d4af3ccdbe95d7029f0d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82076e731090bb4660801fdba175e6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421525f2d610a755989f4b6de2d28e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf025a8b87e404f7a570eb48079aba9e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39673fcc7e876c4e0409529aeb81b03a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf631d2716e5346fcce9fcd24fa9e468551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81068efe95033f5ff11c822a55a6dad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c99bf12473aa8d2de4e0f27bcc8f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b740fbca9bd2e16536b27d465377951554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb1bbfd1b539ab808e3978322ba47e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94924fe49184e242db23a15b18f994556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa819c5e86debc8d4e61683000e8c17e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a080e0a23232197aa51c55b39e8fa7d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43261736645d49a112414ccb35854aac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95db8c3027dbc60fa8b8cbdc313bfb8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829eea6dcef9302860bcef972469bb3d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1781cd42a9a3587696bcea69b7f754562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060711366d27f535898e19ba49d6f2d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617b9aa384c811e0864982c76e39e6e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4650d75849a9a21d5f70703a88cba8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b00aad94724d60cd8b36eaddc5820a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844acf540d11e0c5fd02c6035e90497b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec3ceaeb29624820d8258022833de9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee395e2366e1f261a1620f8b21efec5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f030e37d4c0ffb052d337bf3fca9c5c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172b80ab6010d3113c26995860f45df571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6d6459bbbeda8336252f8ec455bef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb7cba86a78f9b404692b4a89a296f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d076a31baa4ae270f77ec6195a499b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ee006857b82673c595b99d57c1de9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035ae2473c88226229cc1956449dea1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7387b8cc6203f765532aa626bea3d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51376c52c0a7bd7c8015d9ac45485a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95fdbf2d175a3c63c8e2ae324aa125579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d69e66cf27d66f72b2b6e2534b33b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ab1079b366c16874c50d75b0c30f1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46bff07b4664f6a036de5a8441751d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40669791092fc2c4183949daf685b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560b1357ec2a2c225455cd821627c7d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5249e3e8f4607d96c0e9dcea9d80d4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9d5c9c28c04face1892bbf655985e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6ddc64c8da0d7522d57eb7c9efb18587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522778b854c83694aeb4ae4ef53e722588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49122e946164fe4599f4c49e6b8fb85e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec6324134cf9ba69160bdb636e2de0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09473bccbcc2b949f0dad7962b847af6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc122c3922dfbfe089e3dba9e44215fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c52b5ee40e86c969008d35f368d1b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae2e8f57ab1bfc98962a8c5bbdb399594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3edab65c34c68de7c8615d646ff2a8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21fec78a8ee73c41302d92e1201505596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a9b79f84769373fa1acf596648392597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2be7a056c688a971830f7c67aacd1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6fdb07036258e6c44eb31936f8f26599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1166bb6be00ca9f9bffdc57860f21600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94583056eae7d5449ccd543493a932ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7868ea760672e8a1c44ae6953ec43c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e652eea3442e3eaf832dcc4d037d530603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac82f3d367b74ba40e5dcd55ba44aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679d25ce57166996014e03c8e5c0024605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4526e8c026edded04d269ce50d2fbda606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd4433780020391385d36cbeeabf98607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e91858b2de473861f06ec276c371af608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4b1c256b43bc9123e6187812309a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112dd1d9a7f0ad1332d3b5d759ef503610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d040ef65a0119b2333c204a722f3f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2b32d94e3b42d756e35ad82818560612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081015bec655f5fae0bf74d75b12b4c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a5ecbd510a88832c661e5ba9c504e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ba875e1eecdc19a080ba74d6e0abd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858589cf51f3ede1f369ea516ee614c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498c739ede731bd0b453a24db0aa711617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea573c795e6115e2cbaac8daa61db8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10db9c461f7da95c12fc5dc0fa55bb0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d029cebd0e1ba3474b1c910ffddd67620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615e5fed3501bcdc669fa5f836bee51621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502cd987983e68c810fee247bfbc6fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319bd8bc30231cab8b84b46ddebb260623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73404bbe07dd63d2f46b3578fb0b742a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7084a0fe7f541d11432861695bc2c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5b5884b7929854559fae97783ff41626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83660e3eb7d82774dc4e1e3d566773627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac70f699d580056a18c350c022d202628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d94387cd56780fe095eeced412e865629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e65de4dd95613a175ef2017fac5a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246f34d01ffdee78a3b824e73d506b2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989961e517de45270c2f2e2135dcfc1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73778f25ed2f0e794ed55fc531fa6172633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d816034dac9fe12327d5f378a4084634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b60f6d6e46516dd1e4d2e12dc547a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c276db4ed9f1c9eb6814468f016043f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c3eb93c5779f106a1f78aa81b8d51637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0d66d9aef424a0aef064a42522de7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a84780b2b2c81a457f7fef6f5d274639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242719094e969219f60686f2080fa3c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac28d40ab5f2790909525d9256e4032641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63d524f65b964b6abe7e479729045c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a94966a0af8c88e69193152931920643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0bc461f7e16636d7e322c35c43021644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ed428dfabb8f4f13b6862be065d94645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f081e2bdba4a65b05380d875f78f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07810d054056487b999f3eb047f2711647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6930c0df98bb74765904b1cec6bbe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c16a8a48456c03100b83d458b336f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7415d5ed5beb8f3baebc4021e8390a9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56a4c2f6d04f4d74db959588841418651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fc6bbc970d43cf915347a5e1d0775652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95503ef9cb9e6fda3ab853e698596644653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd0ce292299543a4af1c8fe965cf81654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637755a67036e94da46c718e0605122655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8cc936666954f48398bf2175cac60656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dabc591cf44dad62f95d505c392673657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71f471c053e38c603359b234fcc2df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624c501c21622fc873aa284b96862c5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a164ec1cda527febaaa07475b8678b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73284ef999152b5e6bf5644c29c304661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe414c60943b83aab6f60f6b9782668662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32dc7c99a072317bf9e026439d8ff8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b72e5757cad8fb7209b8237d69a51664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd29fd0bcd8e29ded693c47e6164d1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebacbc29ea9c928978fb16c7415a52d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddcf040432e55d5a322d797d0b0662667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63f28ddbcc1bebde23a0188145167a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fdf934af49be3741a5e386a4f9d88669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d60d3564ce46ecbc35b14456970fc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f0727fd757e4b2fe019713fe4b91f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e13a1800447a923932438c6b79bf7b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7f6e2b8254df4e1eeea29ac9832d2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8eb3820d156cd9f2a5e14806d4197e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4a1444c7ae2c6ee9817a62211002c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fc56d13d168ad23914d0e3ff0b72c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80b54dbf7ddfde708b5d9cf0eb8bc8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ea2c3259a288d719fae9be3c89cfd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68373b40a7f93c224ea6aad9a9829571679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce24aee2d80cf14959624a4b3d00ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9ade2a0b18ca834577814596ca6ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dd9ea9407087cbad606c58e546d41682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20815d5c2c600a924aab3904a16756ad683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d4a4304c007f49c1696881b959749684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf894271a14224c872d6bd816f102e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e2f7ad726ab7f5d7f50e5b850724e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469df8545fea668fb014e219ae39ea19687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83b543d17993ac15872d8d7b6e85aa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650a306428f2bb4a280e257b57f9246689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4ceb63aafdfa8c12dbdb9c128ee70690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92432edbc8102071976fdb4115f5f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f087c22a897d9b2f382ee57a27778c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468be43290f75e7f3e781c6f31f0606693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3555ae74e77c2886e2df145fb28bb2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e28af8fb14ef9ea1d6b4cecca1c4e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac641a484de98cc00c7ee0f72cd4795696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684c52821bd726bc007a0e049f3c62f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846435f8e70111958ca5eacce78c815d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe869cdf099dc4f65ded560820db89699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89158cc4f3af278849d65a55c5513d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f38d0259b8a5a103faefbd0cbcd08701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d81706c493ed64b108910eec48451c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ba9634aa5061a9454aa7286ef3069703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d03411dbc2c827ea83a79ba64312e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1e14e81480c18733ec64e8e78bbae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65aa079941582adaa9bf8ab0fb228e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b986583a49a22c46c4a076848b56cf9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831111e4b0e41c16d00af6c3d509c25708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c70883626dfe09082f038248bd8c82709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7b3fbe1f8f323649a8440ae25e437710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43791088294f1d48e8362dc12b48eaf5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90223110e7e9c295360ae757f247c631712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004c5c6a84e360def0ed2f6b82fb833713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a16d83e3d720e00e76851461ca5fa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffb1e5abc904c1e8fc5298ccdd29a8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4b4df88d6ea9af381c75a1381c8db716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710c60229dc1bd6f8d53c34d5fbed26717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260084e77047b2bf62f0d158aa25384a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e20435db307e9e8f022991e50adc5a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794429136a8251a8af0455617d5b124720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b163d9d6cc8fa2dbc1b213e8ef92adb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f423a6e7a615d594833b72247d30a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe95d1e9dc83997fae1b7b01971e70723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a4ec1139c151c2387d1746a664b42724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d95e0715a8b54e7bf862b812b1eff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396056b1b85793b6394d8167311dbfc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429b58ea7b8d673558a83998ba0e908727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d138b34476c78c637f68b7ff1dad77728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0f1728ffed28d3d334b8959357644729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6d660f4a9ceba3ea02faa21263d10730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4f8fec7450785c1b22520bde1bbd8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a09bea64a70814c3bffb4b85976d0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8a2f37d756ede9ed59d11e8708b58733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e6745030b63a89faa851813f4568e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3122428be130110d2c7cb052b434a3d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce460941da6ebb82bd2208b1e3b20a3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663e1b425eab4e4fa22569ace59d44b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f62eb849f6df8947759dcf119a385738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81eb39afc2c9a4440a8e929f6f822f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a68cd8368f52d896cb57d11adf87d6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf2deb1e43d10a513e63a77c38889c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a02b54e7f2328057bb391d1895dd30742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b0908e4fcd66642f39c016782c9e5743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5812,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5872,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6292,51 +5974,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6352,51 +6034,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9232,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9442,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>105</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25822,51 +25504,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25952,2210 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...2158 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28422,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J410"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28498,10213 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12613</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.47</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12715</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" s="0">
+        <v>9.380000000000001</v>
+      </c>
+      <c r="J6" s="0" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12856</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="E7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="0">
-        <v>14.53</v>
+        <v>74.31</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12878</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>6.29</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>17002</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>18230</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
-        <v>74.31</v>
+        <v>21.69</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18231</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>113.31</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18232</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>112.41</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>17540</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>12.39</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>17541</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>21.69</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17542</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>37.71</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17544</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>11.96</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17545</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>19.96</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17546</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>39.7</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17547</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>5.57</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17548</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>6.32</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17549</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>7.47</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17550</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>17.35</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17551</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>6.1</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17553</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>8.73</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17554</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17585</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>33.05</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18352</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G28" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>6.4</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>13261</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="I29" s="0">
-        <v>8.710000000000001</v>
+        <v>1.86</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>13262</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>2.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13264</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>3.33</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13264</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>110</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>101</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>3.33</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13319</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.96</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13319</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>2.96</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I35" s="0">
+        <v>8.08</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13338</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I36" s="0">
-        <v>1.86</v>
+        <v>12.46</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13338</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="E37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F37" s="0" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
       <c r="I37" s="0">
-        <v>1.86</v>
+        <v>27.83</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13594</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>7.1</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>12626</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>18.51</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>12710</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>29</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>21.97</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>13666</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12744</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>101</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>18.99</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13695</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>8.08</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>13703</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>12.46</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>12940</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G45" s="0"/>
+      <c r="G45" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I45" s="0">
-        <v>27.83</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>12941</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G46" s="0"/>
+      <c r="G46" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I46" s="0">
-        <v>21.54</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12943</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>54.37</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>13762</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>16.42</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>13763</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>92.23999999999999</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13780</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>9.34</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13809</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>15.17</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13944</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>7.71</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13945</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>8.279999999999999</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13946</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>5.3</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13961</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>10.61</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>22017</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>15.56</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>22042</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>48.05</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22058</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>11.76</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22092</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>14.91</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22093</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>8.960000000000001</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17509</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>3.32</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17510</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>6.03</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>22104</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.26</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>22114</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>12.54</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17645</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>10.02</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17666</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>23.53</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>22142</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>16.22</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>22143</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>217</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>21.33</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22150</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>9.039999999999999</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22151</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>7.89</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22157</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.01</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22159</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>12.87</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22160</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>24.02</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22161</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>65.56999999999999</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22162</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.33</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17998</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>10.44</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17134</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>39.87</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17284</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>73.20999999999999</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17286</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>135.18</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17333</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>23.91</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17343</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>22.75</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17374</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>16.81</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17375</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>21.42</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17376</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>27.6</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17384</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>38.07</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17385</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>58.57</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17386</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>1.77</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17449</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>129.04</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17450</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>181.32</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17451</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>116</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>316.25</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17453</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>83.45999999999999</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17454</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>24</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>36.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17455</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>31.15</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17456</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>116</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>40.99</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17457</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>42.62</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17566</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>20.25</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17569</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>51.74</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17597</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>17.23</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17619</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
+      <c r="G99" s="0" t="s">
         <v>311</v>
       </c>
-      <c r="G99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I99" s="0">
-        <v>105.43</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17620</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>31.43</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>18252</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>213</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>85.31999999999999</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>18360</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>20.02</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18371</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>13.01</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>12327</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>9.91</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17362</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>8.720000000000001</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17396</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>333</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.109999999999999</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>18313</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>336</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>5.45</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
+      <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>12542</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>341</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>8.91</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
+      <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>12543</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="F109" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G109" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I109" s="0">
+        <v>2.86</v>
+      </c>
+      <c r="J109" s="0" t="s">
         <v>343</v>
-      </c>
-[...13 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12601</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E110" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E110" s="0" t="s">
+      <c r="F110" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...10 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12619</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
-        <v>29</v>
+        <v>136</v>
       </c>
       <c r="I111" s="0">
-        <v>7.51</v>
+        <v>15.76</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12624</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12686</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="F113" s="0"/>
+        <v>351</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G113" s="0" t="s">
-        <v>24</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>2.37</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12773</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="G114" s="0"/>
+        <v>342</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>79</v>
+      </c>
       <c r="I114" s="0">
-        <v>11.07</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12774</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="G115" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G115" s="0" t="s">
+        <v>173</v>
+      </c>
       <c r="I115" s="0">
-        <v>9.68</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12905</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>6.58</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
+      <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17068</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
-[...1 lines deleted...]
-      <c r="F117" s="0"/>
+        <v>364</v>
+      </c>
+      <c r="F117" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G117" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>8.31</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17064</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17064</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>371</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>2.86</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17069</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>6.75</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>375</v>
-      </c>
-[...13 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17069</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>378</v>
-      </c>
-[...13 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17070</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>380</v>
       </c>
-      <c r="E122" s="0" t="s">
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...10 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17070</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>383</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>7.66</v>
+        <v>5.02</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17075</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>372</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>23.7</v>
+        <v>10.9</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17107</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>4.89</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17108</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>4.83</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17111</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>5.26</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17132</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>4.98</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17133</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>6.75</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17279</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.93</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17280</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.93</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17303</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>5.02</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17341</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>10.9</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17342</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>4.23</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17371</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>9.91</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17372</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>10.61</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17373</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.17</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17373</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>4.17</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>431</v>
       </c>
-      <c r="E140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
         <v>432</v>
       </c>
-      <c r="G140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I140" s="0">
-        <v>4.17</v>
+        <v>36.79</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17397</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.69</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17398</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17417</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>8.51</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17461</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>24</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>3.73</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17462</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.67</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17528</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>5.91</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17517</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>4.91</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17519</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>6.64</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17520</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.37</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17521</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>17.25</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17524</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17532</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
-      <c r="E152" s="0" t="s">
+      <c r="F152" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>467</v>
-      </c>
-[...10 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17558</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.79</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17570</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>8.720000000000001</v>
+        <v>7.22</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17575</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.6</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17576</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.37</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17586</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>9.98</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17587</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>5.11</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17613</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>13.11</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17614</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.54</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17615</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.96</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17615</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="E162" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="F162" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G162" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I162" s="0">
+        <v>9.98</v>
+      </c>
+      <c r="J162" s="0" t="s">
         <v>497</v>
-      </c>
-[...13 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17647</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>5.3</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>18267</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>8.119999999999999</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18268</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.9</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18276</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>20.05</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18288</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>7.22</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18294</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>4.11</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18295</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>10.49</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18296</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>7.91</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18297</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>7.65</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18314</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="E172" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="F172" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G172" s="0" t="s">
         <v>525</v>
       </c>
-      <c r="E172" s="0" t="s">
+      <c r="I172" s="0">
+        <v>7.02</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>526</v>
-      </c>
-[...10 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18315</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>333</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>12.96</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18324</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.29</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18327</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
+      <c r="F175" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G175" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I175" s="0">
+        <v>6.98</v>
+      </c>
+      <c r="J175" s="0" t="s">
         <v>535</v>
-      </c>
-[...10 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18369</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18384</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18385</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I178" s="0">
-        <v>6.75</v>
+        <v>13.82</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>28</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>311</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>341</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22113</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>6.31</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>217</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22116</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>217</v>
+        <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.82</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22125</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22127</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>5.02</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>22128</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>2.76</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I219" s="0">
-        <v>10.21</v>
+        <v>13.29</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>29893</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F220" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G220" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I220" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J220" s="0" t="s">
         <v>662</v>
-      </c>
-[...10 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22139</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>14.23</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22140</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>213</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>12.74</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22141</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22147</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>6.45</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22148</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>213</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22163</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>213</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>4.75</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22164</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>341</v>
+        <v>668</v>
       </c>
       <c r="I227" s="0">
-        <v>1.74</v>
+        <v>17.23</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12330</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12689</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12739</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I230" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J230" s="0" t="s">
         <v>693</v>
-      </c>
-[...13 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12741</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>21.32</v>
+        <v>9.27</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12822</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>12966</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I234" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>705</v>
-      </c>
-[...13 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17071</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I235" s="0">
-        <v>10.22</v>
+        <v>4.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18070</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>709</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...5 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18079</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>1.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18080</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
-      </c>
-[...1 lines deleted...]
-        <v>717</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G238" s="0"/>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I238" s="0">
-        <v>5.5</v>
+        <v>26.28</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>18081</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
       </c>
-      <c r="E239" s="0" t="s">
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I239" s="0">
+        <v>20.65</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>720</v>
-      </c>
-[...10 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17173</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>341</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>6.13</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17243</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F241" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>15.76</v>
+        <v>12.96</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17265</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17266</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>25.22</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17270</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>11.31</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17273</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>25.85</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17275</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>17.23</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17277</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>730</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>14.3</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17278</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>6</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17357</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>5.73</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17359</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>116</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>6.23</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17415</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>11.21</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17599</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.210000000000001</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17626</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>372</v>
+        <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>19.79</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18336</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>341</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>4.9</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>18338</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.47</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>18391</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>7.89</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>12947</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.88</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>12948</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>26.28</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17029</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>20.65</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17030</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>15.08</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17031</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>12.96</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18034</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>19.11</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18125</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>802</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.22</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>803</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18199</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>804</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>805</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.14</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>806</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>18199</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>807</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>805</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>20.14</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>806</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>18213</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>809</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>16.09</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>810</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17306</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>811</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>812</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>17.82</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>813</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17306</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>812</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>17.82</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>813</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17348</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>11.83</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17413</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>15.37</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17493</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.64</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17502</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17560</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>829</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>19.58</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>832</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>833</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17529</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>834</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>832</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>28</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>13.01</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>833</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17514</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>16.84</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>839</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>840</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17515</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>841</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>839</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>14.16</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>840</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>19390</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>0.71</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>849</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>850</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17593</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>849</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>28</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>15.62</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>850</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17622</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>37.1</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17642</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>20.99</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17643</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17644</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>22.21</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19442</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.5600000000000001</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19443</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.78</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>19444</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>0.7</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18291</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.99</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>877</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18292</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>877</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.49</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18293</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>16</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>17.74</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>885</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18319</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>28</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>23.31</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18325</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.94</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18370</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>19.01</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>18212</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>10.8</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17143</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>17.46</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17144</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>15.48</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17147</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G304" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G304" s="0"/>
       <c r="I304" s="0">
-        <v>24.16</v>
+        <v>42.59</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17154</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>46.75</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17155</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>21.97</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17158</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>5.99</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>116</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17234</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>915</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>916</v>
+      </c>
+      <c r="F309" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G309" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I309" s="0">
+        <v>1.9</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>917</v>
-      </c>
-[...13 lines deleted...]
-        <v>916</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17235</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>432</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>29.51</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17237</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>9.02</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17238</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>18.66</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>432</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17287</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>23.65</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>930</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>398</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17289</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>15.76</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17293</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.93</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17294</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>23</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17296</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>14.64</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17297</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.45</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17356</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>955</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>20.73</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17522</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>19.72</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17588</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.61</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17589</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>110</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.45</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17657</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F327" s="0"/>
+      <c r="F327" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>18.02</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17658</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>12.59</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18274</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>974</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.62</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18316</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
         <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18320</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>432</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>19.06</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18367</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>13.96</v>
+        <v>13.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18368</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>35.59</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18379</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>398</v>
+        <v>303</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>23.09</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18382</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>116</v>
+        <v>402</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>20.95</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18383</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>15.32</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17097</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G337" s="0"/>
+      <c r="G337" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I337" s="0">
-        <v>42.59</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18353</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.26</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>12248</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
-[...1 lines deleted...]
-      <c r="F339" s="0"/>
+        <v>1001</v>
+      </c>
+      <c r="F339" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>31.41</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>12251</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
-[...1 lines deleted...]
-      <c r="F340" s="0"/>
+        <v>1004</v>
+      </c>
+      <c r="F340" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>15.91</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17536</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>665</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>20.27</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17537</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>340</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>63.02</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18269</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>1.9</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17164</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17318</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>24.22</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17319</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>13.8</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17320</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>15.96</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17321</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I348" s="0">
-        <v>23.09</v>
+        <v>7.47</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17323</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I349" s="0">
-        <v>25.95</v>
+        <v>4.79</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17324</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I350" s="0">
-        <v>30.97</v>
+        <v>4.65</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>1040</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17325</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1042</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>13.1</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1043</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17326</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1044</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1045</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>19.43</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1046</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17328</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1047</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1048</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>29.84</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17328</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1050</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>1040</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>29.84</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1049</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17330</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>53.5</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17349</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>29.73</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17350</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>29.28</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17354</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>49.55</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17360</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>25.8</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17361</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>22.25</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17364</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>8.210000000000001</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17365</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>15.15</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17366</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>60.76</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17367</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>10.81</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17392</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>28</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.13</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17496</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>13.81</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17527</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1088</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>47.22</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1089</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17617</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1090</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>333</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>16.61</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17617</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1093</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1091</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>432</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>16.61</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1092</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17618</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>398</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>10.72</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18256</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>64.55</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17298</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>101.21</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>711</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...899 lines deleted...]
-        <v>1197</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>