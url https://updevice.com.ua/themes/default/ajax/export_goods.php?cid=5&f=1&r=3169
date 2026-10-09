--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5d5c876d46a27d48f30c03fd1ebbd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a19d6335d89b656d63172e58fef0f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c0b1430bfbb42a0e0c491fe6804173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a35f100592a552a2fb250e62b715c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f36859c7fc4a26f2acb1a099c726e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e409562808947b33f356779aeb8d1086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eababd68729a1db26f3d030c9934f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49323d903197093d3b42c5da7222cbb28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222b83c77540ff2ffb1490d7f0445f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a5a3ada59e8e6ec43641264332bd110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568c7398be6c4b8db4c2f355af5fed111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bba840bea35720cf15cc64a1597b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e913a3127d4982e71ae24251e7d92c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4d22d2ff353209800b0092169f28114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26cea0d37f8068713b8b2495e6bc1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc16a2152712688a3f8f72725809cd016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552036eb21d9b455c7a69b1d677f04817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b494d803dc0822b67c5ed96fc135d5318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943df8e857d5f201b19ff842158884319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90acf17fc18e0d08b421b5f58fadfe620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a28e37bd295d4e267087f3b29f0a0621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8c9b1ca7bc4e1f4ccb414dec4146b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bd17614e5124cf7d22cde01cf122f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd926aebda351de126315b2541c2e6ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78561b6c9376cc6f296497c6930d975425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cc33cf6c6c73afe122e2dbcd5e97f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f077fa1f63b81bd82d2bd9c18164027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1edb2de0169c3ecc03eb6d1790b3628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac91d67559a7d90278a742586a24b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0f67d4640b3e9652358ef7dd04c6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d540982f98fcc0a640fa4d3a87a59231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26bc28401dc2e4b50fe8fee73fa6a232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e30f44354c93ee7b894660492c2ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765372349738f34a977b1da43355b3e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce7e478decb28956b5487bb92c93ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90c5b22141c2d4deed8ae72396415a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c22966cd4b1e6af4d5491e2f4853c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccb43135b3ed8dc163b409fbe0a1ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b595f7eae22d61b9710b8ca7d5c2acc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe8e77b74219a23dc6da047618e70940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee658e4c76cb5a478d1811b0c1e4a5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f7e6e74c788e78f8435a2efb5239342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76b960ff94e9ec733cb35235d0926743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70126285d7e7b255e104db70e912db3244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442fc2040b2ae8c7d6761058761094545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0917b577cf90b33e68594d0b8a59646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15806ea4ccadce6e556e229db1a9d4cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337b42e3f7e4169ab841e92adeca14048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366f1eb4a8ba9f5e53c1e8fcdd0f2e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900691dc9419320ead10ca12bd90af750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabce815b89328fb34bc1bbab83afb9751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761374eb94ea7ac73243303e89eaaca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb5de59a041f08ae4acd527d0edb5853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2509d657c275c1516ec13b6ece51d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa66cc358e5d344c797ec74dd232a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913ccad123dbf37b3b8b0f588ca0df956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dccedeb62a6e92bd6147a52eb6604b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4f1060785694ec07d0f628523414958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13199e2f5ef66f10351e048f02ae0bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd996ea73ca07c16df35679b56572c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798c042f0a879960bb784c73018f2d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e31a80af2266973b70ea2beb1d27062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81505c0fd7ae46ecfe738a31aa2b3d2c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585db3730593d9ccd0c9365b13e4463664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113086707a77739070fc356d9d7355965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b78918210bfa0b1102ef33abe0fbb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f673d323625746eecdfe7a84b08f01e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79402552483d2b92235ea46d11f71d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdd13991b1f09f60184de2a30d634069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254fdda0230c78ddb66f3e29d26ccc970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fecee6382cfc00ace4a6f68967502271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3cc7e1754b408d95cac235f62139a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451012649d8b670a225b494260b392a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fbf8bac783f616b873654d469f4c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedcac95eb0263c21704e93d3d504a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f53be7177471352ff796b417b58ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392e6e85a1a924f088319dc8833219677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6bc42e33b52d5cee603e8c3306c0b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427d7e43f972308031b7b89f4fdc4f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5a82e9e90ed8d3fa0a5ae1115ae1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890aa91ce594b45d1406e2017c74a14081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ae4122d24c697cfbf21c710a0907882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41acbf2ab5b4cf036adb1d71dc1e5383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc16b463caec12879ffa7361f37cbc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed5aa7d292e9d18d70ec9ff7089ef985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eac47485576f4e8b4a37a481c8de2b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353bc2ca7a2ba9c307b2c930462352e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3036d1c116db20674cfc79cf7a5fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045918a1266bb0621b820475f0939f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20e906322e6f02847fb4d6720d354590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147df31abbb3d95e3ac5db4feb0d17b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f24dfcaed6aed0b94362ff40ab56392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf8561fd8bf4baa283ea1102ce990293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff204995622a364814cc24bf1b5140a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24c774bcf50da9118c73afdfcfdcc595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36564ee0b1ba57bcc81a2b715eab5a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd62995285ccea2130663a40f62f6f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ffea1ac410a65b3d31db98e27816e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96d98ea076af92b58c4694ca895f3199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45223e743efaedff499bc6060227e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb9a88dd165bb169bcf234df014027101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6de13e0ffbb42f80ac4f7db801482102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054d36085e49c7827cf01610b22e54d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fd6825b81029a436f50db3f5f1292104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ece35b58e0d5f7f25ff533a9b91af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c414669e0025a6c9fb2680a5b222e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf96a7103b2d353138b5d1ff47b81b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37535d127971bd06b8c5fd585b79f282108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c060a6fb1a42967560bb1abc69d5da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be03cb8d0a846bc05ac707398dfd63e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8add74adc930ef97056193e2a69490111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9720b2e9c090989a1d5a99f6ee7d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55b41b83b330841c7fd2f79dacc5cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c7f651641e30d5eb63dc8ce7929e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b086eb83b9b31c63987c3c3081773115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280168e14e90eaad6a985393bacd884c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa398d795abd1beccd8346cfcd630be8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea4a8dbb497fa6e26866642871b460118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdc7128d760429a5348b011b8843ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e39091bb517d2db9de468a3d01d416120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b8fa0cb253f89d6302eef535de80d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc440cbc07a86980411a4e9ef2651e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e42dda7b5df5cd85464526182f4cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a692a4cfc4ca118b2294d9726d5c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b958016076610b822f710a3b6012b03125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ce33eea15355413bf376ff312e688126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5c417148515a0a43c7a042e836cb8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221db769a41e49cec7939987315e6c5e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80198f7da8352c7af411aee423df0e83129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6f9d1413be7b3ba35eef364240291130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11eeae35c3c9b5281aae63b0acb2b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc299f71fc90cfed499f75984980b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5302e14f2bc0d914fea5d366affcd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e694d3d49697337f4a4b01e3dff2bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295675a0680f6cf2675700729b19164a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da21903cdeff0a9186ba93fe2e064c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b3b6002631fc8dc4d539bde0be6eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40500420e418ceebaf66c385e723df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6de901a1887d5701318b21168edf5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834d2a5b25405f79bb5949d720cd06b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef014537a2216e8fbab7b95440d9f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273dc107210aeb91a7d0a6e45180512142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3113db292a56dcd043184f424265fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435569a3f89e644044321fd1fee3597144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e108de15035f020e911aa3ef0da46145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7452b6b8d228d45284bf7232d484a6b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc3a9695bf2d304c5c15cea8275eb5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36371504e1146e989f09dadb2248bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ab0eefe53439e3f9784549168c4ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d2ac2f808d9eaff497a89bf86efaf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe90b6622bfebff399cf9160114add5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef8d80e50702c997e4d8e37b404c48152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68b8e163fea56e1e3243917562043b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286f86155180f1fd288360fbe6f18bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a38ac90ca607a4a53104cc2bc5f43155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e675c1b900f5eccf5780be13cd5ec8a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a2c7392ca92cc3d0c6a47642dfc3d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d7592dc04aa14e6efad3468745d32158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9e05920a60609c0648b612c9db20d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509254f3e5bbcb3df3b3150f0e02a4f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e5dfa98069d7295fecf54f62d9c6c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b405109763c1f51c2f4d99e87af0802162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418b18ff52f87805831c04da5ea46b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ce5ce07bb2d9763d57c4537226f55164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa8813bffa9142352c9b88c8cb5272165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1560e0e1d6a757cf019b944e75f66e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe26b43beed1ae356687a9cc8a0b195167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0513c28d447091a53f12b00a56ce7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7df64837c77d2896ca8d900ebaaaef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd283e5b4af009d4a8cac0cc62868a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b73524cad9ff7b4f0918e7ce9e540171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021b6639096272478a932cfa0d29cfa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca15ddd397bf5e22092cfbf3826a96173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed8e875777f689a5c77bdb1dc60997174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d5c8a0c6c5ed922f6ad5b4aca89bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888178b101ea09887bd5514a9ab45318176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb953a89997d4c6110606203731ed6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e12e6520bf99d335260b71d221d11178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898a79ba81eeba1a2380dbec850704a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb91fc5aeeff06a1e0e3160a855c53180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710e21106eb9042833f37915cfb8650181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600b18cd67f1b5525e1ccc90d4285b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cf021aba07211ab2519d90842c4fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850d45360fc4a1a879c6f1ca04adc59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665e99dc983f4903d50c79a82602b18185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720dc4650c1613e4e083c8bb387582d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3baff7f44fda556e8c64be85406a64a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640a70fb58bbfc8552266e592a193a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b6a4065c7ae5b88c8c21b9c43e22c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9b0d27273ab9136d2ea2a78a6872e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8982695ccc7953585769b55abaf0db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73453664117ee8afe8cc202ad6f3a743192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb128f35b1c5d0f1c7bbd9d7e4aee3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d99b4e5c956d4da1112c71ed1d98c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e8ec06c529ca7500e046891272e16195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76bdcb1825a753c96b8d71f977846a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fa0572800294c2a578b0c1ffc718a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98059f22a37ec9a0084586bb1e823121198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d5366977311c70703c8c660bc6b92199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82ccf5c2b458f7a2dc4a069d740fc0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c71bf23102814ce3382e9aca68c69201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133deaaf60f9c6da25468451899861b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fc95ec14d34469e96716bfdea763f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c6d3929d7ce0e5a23da2b542fa2a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a79bc333f87bbc56658033009ddbc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab7b095759f4089389bdef3f9fb4cb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452b5d623baf2a20764d9e6ad5e05ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee2053b4d9eab64f92bb5965e5bf7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502a207526239764be961e39eb2386f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be45f7f11abb2a3b76a79e38085438e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21185412a29bd5e5a8387c88b5f079e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4ef28d1b5a8d2bebe28ce440d8b4f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd098a314a1129a8d13623c7c6dda2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b12b1742aa0197dc4698e29a2317a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea26a391fe640496894c33a612cc71215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6cd3872ac1f363173ebf233c6ec68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb7895bcd3c71c4e7f0819525d6504217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05e5170ead9444e2dddf2e440b1f7d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda04d8398d5f5de9637a78399cadd6f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7917da6139d7bd3125cd57e95c202fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7fcc2d57754bec365debc54637f78221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb830323e480b7d3a17d34c16a59d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38946e62b60fa617a4d4d372b07b2250223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6aaf113aab367456c9dfdd62b57d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9a39f52e259d0a682b10735c94e59225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647e59b10e32dc95fa7e81c063b0186226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca778b9244964e4d02bc46b7f4f3b785227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32b8f03e4d29536b5de3666e5a94bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce6a3f2cdc2b1605c76e7b92e38c1e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54037ed8532a07cb16a94fe106681d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c41bb9d73e9721d1ddb267e78caf27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c66a4131782d396023cf9631d212b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ee94797c9147947af9c05c9e4435b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859d563931c1f97b06b1624fe24f16f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d1d082e090b6df217dd888843ca21235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c210a5b6370697e65c5f7b66aa3936236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f0d0b36c899b2b8827661ac76a90e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee0c9cc30c224460f16d8b64dc51ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02d67f63defe654556543fb3980239239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d175a98fbe0283764a8b30ba9ced6ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ee317e2bf803fd06b93a2fd7191bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff386f6609eccc1b04b1de161c88f04242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed538611ef7aba96a0fc2f59fff5a208243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fa629ec16eb5af32d4d78b57d8bcb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e67a0af59e904486fea7c621476a85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dd30c53d24448d08dd387d25f2bc0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d1afabb8bc461ad2e27fdbed0c7b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48187b27ab7a85f9fd7fb884fa320d2f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf8517e7f9289e203da24c2c8f4f81249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb79e2e54b84a0810f884e75eff10e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e18db80a5bd3ac38cce030c1220c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa862f5935f718ae8b3b2b3918d9a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a7fc4cdd77551fb0090ecbff39ced253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a5c1ba10b4aa474e969c9ee34cc15254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd3ac907779678e4155e111e1383cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf81642bf91580a9ee2d9d97d3cddf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768f37797175cc99ff55db59856992a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27208a3e895fddfadeae0ddc153c65a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447d47360b2346d06c664539f3e6d5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8642b54b09237f6d2db0f37ec71b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344179fa620e818221a4bdf8c3021476261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46b1aa13359d3f06a84f80c7be9840262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3292564327e0eb8a89e182c72fc9f33263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b2b49a1863b254f5173dd6ca1acf8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26730a99984767ea93b419dde2acc5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca90dadfcfccaec93c694f7003d033b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947f91582cee5dcfce41046eb0b963d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a309e1282cf38f8d110c3c2cfc04d91268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5872ab8f7b5f019c2ada5f23f8618a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc87f5e12547af6107e51a477c72ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8aa8cc9dcf314718bdb0e3633e0c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94df81a90ccbdbe86a57eb267e7f210272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb729f8ccd988155a6a342aad7b6b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b8313b83d7d812d8fa0834adc8b45274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cae880233cef94d5ff811d7389759275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b406222c8e6f8b463050425bed2e738276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bf379ac759874275cd535c7c9ff31277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273f73da4f27be3ff5b0290ba46e48f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01cb96362a1f8affcf00aaf4b8b4f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30b2a490cdc5e475709740f4a07459280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cceb9e0c20b796afb430586cfd889c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2947791c2ede3e926f2132a69a67624282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe31779597aaf90a34d1d7a846c1d6a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faaa025bdc14d9103314a5ca510748284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49590301072a4c0590572bf5db43ed71285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702f840f057c87d6740cda9e145885a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6a535533b2afd677ccaf55c60ef98287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c986057a4507ea0b32648ca44d59a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff965d703e237de956f85d739851ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87db08b4a48bc3ca87079e2fd93b1b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218ffedb2c3fee8f3fe123bdaa12670291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762ef1b310c0b5be8c8e995a11c838e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30bcf855bce92c047acaa25338f2f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed225ae2fdcc4b4c0238779a33587023294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44d7620d47b005540e641313ded588295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc719b18c3a5a447888dfca4c1f30cf5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a9d37794ea5572d33cadc883f143d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02baf34cbce9f5dd5ab57de7e0d268298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e853425b77194c5a4eb7b3472e44f8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92226c365d1284c7fbbf16cf1b5716d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283a9b31a1905270e2a512034ea9abf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1ae4d8b19c904bb21223982ce9b6a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a1d8c9fc89e0657e18fe951031279303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff12371880b5493900e909d69f291b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb81cb529c2810a24d72a653e14e03305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a734bec84852d0f7a3aceaf560383d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f140ecea9c8bd8eb9ebddb2999cb5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa087f13d2ebd1a25ec8ca873f61de308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a820504b420e95ab141adbd08ed2d2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f43a73edd7a56f9800b6fb17bf15c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd172b2612bab3bcda2485e11d6afc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ee8fc4c86a4f221dd1d8d393648a1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870c8ba5112745193b5997012a619ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fb5e6313be89b530611c5d886b881314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59ab236c2c60671176ef646bf6a503315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8395535a4cff1fa6d2990e9fb4e15a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675442daa90f25074410bce097ed6ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f11a3b26e287a4f264f261346a962318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c47d62721e2e46db7d338a7e9bc39319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3721bf7f645b6f92792ef6ed1f097320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d1ed06c219f96163d59ed5884be08321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65437754d599d0a81f6d84bb34faa31c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fca0600c04a498ded0332c9e8d6b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f94a376764c150bb94a11d879bc73e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e24a324b2e5dd02d877e41f05652e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d12843f6c1ccf1704c585b1df8767c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0aabd4a14ae6f8de288dbe68c2b6a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27472ba3e9ad70c7f0fa91a598c7674c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3629cb2a48250216e866b176d5aa7d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14ce06421863cfd585cf62db435984330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13267cef555a2ca5058a347fdc8c9430331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846b946e72d149b26839b8012f514ea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14417cb83c645b518cf00acddea52da0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acedcfab009d10f8024730c7747cd7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e220e753d6ef79d63fba68bd7c5032e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414debb07baa8f763e8a2894eb7d4ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e75c84b969a89be32e2e69873ad8f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618a504c77e1da9625e7a3f7f7eafe3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338aa70f37805c901d0db74a441754a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929fc6b083529f2d082e36b92a0e0f1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede59ba2fae2ab15ea09b0c297675e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b001591e7985b7d0995dd83372601c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a839b74bbda92e3fcc502d07400e68343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68daa3724569e16d25549486b637348c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2d241be4f4b3b83fbd322c37a998d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720721ac91f489da8fff604bb3346b84346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d265de73f38a76b85fc7c9f7613db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3c6f06c5b9d9adc8c13fc75ca5f3a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a5aadea22cfc94d50a9c18ec265ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c8e0fcbacb73a56607f44746067b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8810c2290ceab67ca68846424aed5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee951e5b2e2665e3341e82dcf9c7260352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b426f6117ac9d8f2b460fd7d53f8041353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df8780f68da806388c0f4bb1991406354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167fd6d75131c63715fb4302f73bba2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4dbdb5d7486cce44a13844bd4d51cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887609df1ce5b97acd6db24b3aa054a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8b56e78821e02dc4289206497f621358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf743fb967569e304f11bc32f59b71359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecbb272ec3dbc3e44995adee9d880b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe206bba1e67f4bf5e2fd3d833ae1f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b187aa03a45a4abda2592b9a71097c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90581a2d589a006f7f59933c068f3b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e78f0095b964db2313b681382eef6e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54dd3d19ec0987f308e361111fede91365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e998441121d1a7e54c20a884fd3c50366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a40ff4061d8ca9ea49f4096ac7d26367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a704cce6f6fd89fc3e4ed8f855eb5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d14ac827a79e52a20c821d650d202369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfd207539ab4ee40e58839f64cc663370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54da052a0aec3a894045bd3313db2b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05bfb3ad0675224c9793388e0a7b03372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7081f132468fecab7a1b9d419e248373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf30050bc7ab8e5c1e4ab3cd48f3a2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8892abf39bdb1f9ddfea0df2f10131375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5487a7f18655298f260ce1ee247c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551dae0f7cb7f2be318aa2f4b049f89c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402c75d73df7031c2c21022f1d08934378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c322300b9b194dcc2853f92a45fd7f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b16f7744b652da148890a4098876b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b528d2c26120fd6c2e814d147d449381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f154e513f3dc9af6032769325bf18382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a5517f827a3305f2586bd4fe45bbd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1da0de23553df19e3b26fadba7d8f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba51de8b39d9bd2f8d332805408a9e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e0379522f068119cdaa783a20cf01386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a9dd2908faf9660da3f9aa5ef3d08387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d5cd970a9da2d1fabab5fbff8190a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be411fa7fc4530f0663213cde1d871d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d13819899c2e2e76395de23f287986390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfcbe83d69be0bd4f60dc1be5202d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ed264105303075decca5e41c8d755392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465722ce4033596c95f080d3de94bbb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302725a89fea40c958b02411cc03d85394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13f4da2c835977bd58ec2a21c191ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930566af6106bb528cca418d71598469396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd79a7332c4a5f07b21078e2f7a27c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921ec5e14c0f75591d009feed152e65398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0876d431d7b155c7bdafbaefb6922c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8afd86a22e2545cec89bcfe7ec7a4e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc334fb5e0a9cfc92bc51f55c37494401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0ee022ae42b9e0e3eb5eab1f70518402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78742748bb6aed511fa0085410f341cb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1370c8d8eca11eba8641610a4b4bfed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f76fce70150f63861f064022f62cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4343e4056c936d146beaa159db39a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3d18c4ec8c723950a9c42863ec249407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f8eaf2a154def3b40bc524ed32b62408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6c2232aa3bcdc48d8d4d170fd594b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0560982f2a6a5a7fee39c1fbe24ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae69b4fede164908e702537d896660411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b496df735b9f6423e37fcfd12d418af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010dc60ab49300a3a7c4064d3930f3b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848918717f1c63e0e42a56c44afecf1a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9f080c1799048b43375b2cac39853415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb363bbff3d5cc88f3f3a00f120df3b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4bcead98ccaced7bb61a04db0c4cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9920cffd97a8c9637735d99a40f517418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a07644392c61d24ac5cce21390113419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780c4855cbf74027e72e2e4ed9ebe4f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e3b108ecb167b9d86ff30cf7de1ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb25933422eb35f0ef535ace2c04ad3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33993dc21713999d51e7f12cb44cae6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66691bf86c7a3e337551150afe82338d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fa5b03f5cb038c59922578acf1e5f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f1fa48e1ec8f430a444619f106022426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bfa59c8704c081450e0786c9f843c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b1e7bac81d6296c6058a8f417d8fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54de191ef22c04dc2f2b297f6514c7e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77c77ea124d61881fa11aca5799ce8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3174e9f71aaff3af37837fc14805b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa70709f1a8e51cb22fc4d12e9d1239432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc779c66c4809f93cfd2b134d809926433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2668a40a6f6039b9aa934453022705434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22951ad99dc5fd7578e4528494561b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a97733c51fda2dc318f1c042e647d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdce7b8edbb6f3c4b64935c7a579fa6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4df9b049c5f5171b9fa60b3b0eb93438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad612057cd065d7aa6a78869c894c5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130a1384434da2a10d3a697e1cb9a77440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbee01f7513c713385f8fb028135794441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af421b3b2fd8f2c8586435809d59b0f5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a248246d1c73fe3dc90273c86e4396443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f251cb931a751dd02df9d51fac3fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383526ba43e4a912353c95c6aaa31f42445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c9439627c8054f7cca7e70bedce59446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431e68fbe4dba43ff52e34dc356e39a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5e8dc251735bfa42ec585557d2ce2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74bedc7e327e98340fbefb1c9b7d14449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b6dbe580ceb57fa65b2eae2c86f11450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73850cc21cf57f3f8bfcd7d7e868f31451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb2303cf2e125122295ba2ec3a3249452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd890cf1bbb217467dcd34b4833d815453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caad4eda050d7d1a7bc19a1d8d670d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b644eef7ee2c4422dbc0d124a2aedfc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291fd70953aa06db3302bfaa0f6e8a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ce0a1dbe342b4aaed22c48a29362f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bf7f9036d95a4b2b4ce9597621dac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42073ddf65fa4c51d5c05267d73b31459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931f0b79796a083c9953a2dbf117650460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0075aff5303ed246bbf051f3526def461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee63e6868bc94989fd74b851aad0cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76130f54237ec9ae52c39455a491ee9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1511b2f9e535fb784d141bdc420e962464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e62a4fb8abd1fe19fd49bd57e8d86465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b920a2fad845099346b90012d93921466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f14adcdd6ba7416b20667060b493c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210fef02b78121ec7ce4b888180330e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b5eb861511d4832d3899f03d8e208469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb9e23a85dbeb263eda9309c1e7a26470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0205f8e6872ba8f29198e10eef3931b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131203a7ae323b6783df700f341a5de4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21797b15da31dc421f26d927f272204473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52aff9e382944d932e33949af3f178474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c792b78439941506a64df32289b9f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32d23685a0f3fff8daf8af3d5266d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5627351bb38f9a780a172e1ada045477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f8c8b5e5e5ecda534c505b41f688c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b6f4f20c4fa8bec91740d4033b64e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43b74eeeddb38df8bb19c003ebc923480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd955bc9ce33e05d55af3bc8ba05df481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282597451b8f8fb87f35e5406c7bb913482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fedab7dfd80dc4fcdce888edd43ac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4257849780b544a6e89026ffe771a0f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c20237496e470dc05f6225f62463b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb057bb9f2580a168c0f01f5eb75441486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500b31e03b557f8ce35fc98adc58faf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680de24e142b7e52ef37286b15cb7556488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1824dafe0da28bc48fef7708c75f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafe8816b340f4c726fa4291f41e354490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ace181fd298a52d5a76b013060fea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9882a93b326cba9265c2226f7162456492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34fee7159cd0f9b690d2409df79dfa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05364d5efa882a844c85e22146499048494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231f9c9932414295b5b081021ee9ad3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f8fbc832c825a0582a3c055280797496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db57f49998ab67e7ba9053029e7a71497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666f129527d12411f8d3d1ef5f1df36498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb7c209d3c06cd76f06188cc0786bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50a327ee7eab4f838da516e5dc8b32500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64aac61acffbcc9efc29f065f293e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a97368049daa5ef1c94807d05944c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f695b0733521bc260d07eafc27a49503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253b5e89ae14f8dbe283b56f82b90c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e806d6b0962885b75a77e2fbdfff5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec9b69890da8aa897c89aee6de4004506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d112ebd47b4e96936a9068939af25b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d64e33e27d573b374dea56252ef9c7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c4cc44a43eafdfb2f27301befff5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cbd812c75d2c0af67e10794035f1b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882610846eb39d0a4b36413d6de4bf0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea48dcb649d1224e2907bfc6f7cfeb9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9719d5c2dce187c0eeda65364ec1a55513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60829fcba38cace0a647889f212a3d0e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf7ecfa0dcaaee8430a63222423f3b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30d1b66c5001334ca1de91bf704c53516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f502ed8169bd6bcd2721898330f9d7f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f7e409f4230fdb54e3b884943016e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7a17c4ddfb05751dee402469d4334519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38a6bb2a42a985ecbb5ed453d7cbef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb76d799e05792b04da44d715cc1ff3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21212473628b055584eea9cd08ab1dd6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290e7ae293e47cab1dcbf499f13bc71523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803c3769ed07c889e460b52111ea3f0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc150fc3c5d670560049c72feae312525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da8e38333e6c771a422d0790329666526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9027cfcab3f45a322025af0664d7655527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412a2a55daad3f04e52fdcaf35c76f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80b9d90c61a153483f16a5b98b6573529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8a280355ea78829fa07841fa7bb77530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30168337e026994da2fbbfef79fe85d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede958e1d37d99aa1261810d66c7447532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647d44d3ba92bd18a5564979e41db7d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827297e438d110b9e79ebeba132066be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6270c39d112bf2a2fd62d632ee220f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2b628438d2e268a36cf79d92b6259536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff2ef788df6c97661d235f2060bfc3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3466d9a9d652cb20846f9c6e0f98b51538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cdfcdf5a9479630c8468f28f98dc3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5656b990d9739606d6df5fd7ec401cd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc441c1ff0e712b15ca8b39ee27cd62541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a5b1bde121924f26b1a6ca7a05eaa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12e2843db8cfdc78462e191c09e0a6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c266f6433fd5f4d0bb95999054aa6b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b872013765a1b438901be873118f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d348be83e8bee4f33c0d5b0d3230b98546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5a26cbecc0b019da1f2c0d7f6d756547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af42eb6755cf7745147dc8bb78a16ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e24a27bfb58616e01ba1de7cb89d65549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0051dfac38d60daa5d84cecd668c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba60dfab1074844e7aa147dfdc6162551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224ca9bc21b389ea45fae749aec4779552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004ae1d5dccc373b85f3aa8a67b6e0e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6da2c063861c15ac089b5fd70ef6d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c5a57b532d0760ac3c8ba9a9ae88d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ee085bc2d0f35dfae035163647135556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5f39eef589e4dad5ad4bf19580b7b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d947a864742b501a07824268cc20e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd61c13f0b69e027cca7d20a912d88559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc21458edcb086dd62a5eef592dfa19560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e7aa8cd8e1c55eb413664157a1266561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df3b3ece05f235998bb7ce1ee6050e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6fb2e9db49391e9b1efa2f2007432563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b53cc45df7faea1f44139228181ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad34533ebf9884ee0c75b2df140cdab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f48f22127a6e8665cc36091ab6b11566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259fdb3fc4204bf2f5eba29ad39b68a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4414b2fec6c149324fe4b6a5fff428568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976d9882b00248aad21c848c516f87c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90ab5b7053e7910c1210e5cf3a2b88570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a0d196e6601253866a0371a04f230571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e150c7875387d74423fe84354b22d76572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f902e5e0631330486c22a2d811317573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ab94cca2100c3da3988b10f51de2d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258ab871ee5d6181901a1894c8b7dc7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359dd668ca5c377b26db622956329888576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35ad4539734e24d84d988413ae0afb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5728c212842c17b1731c00dd9129f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64c680b1b9f7e92786b9c0957ea6bc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18a2e65f8c4b5dd7053e921ceeb75c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89728343524f97fd3a0633bcad0d51d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da83841cc8a1ded6f8a8e2825c909f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27ee8982c730ddde493001febeffa9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698055fcd424d1385fe7587556649cf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8b5bbb1f8390cde635bc8269fe6a6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a41f38386e606108acbebf56c2bbe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c39d0242d2467f219f39e1e768069587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbe23abde62fd777da1a8266ff446b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e70be3ff06f96d3333f1d51c043936589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436992b2633ff6a9d43a6856ccf18101590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e33b28d9ee677f666f924a7e2c531d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3a931c376dd2f9641fc2c668a0ad9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632355be4a744a805ec687a8d8390257593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69eb91789dcdd8720ec53cb655b1e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec05b7ba12ecc346302f60fbbb8cbd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c63335f1dda6feb33a14c0b5a5393a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7851898efcc8faf69c2aac55acc14a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d44244f9c8ed147a730fd6ff58f1fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2937eddd6d4f71b9c3f74c364d33bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcea8c83fe5d0d604a989bffdeeae9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9a0b6efa5810900153010b5264871601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d76a1e614a61f0dc0e92d53c8c5edc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbec0d297aea7e9adfeb615cf32c80e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd105ba29815adfe6b19991428868c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa922541246112cfcf2433cf87820542605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47537eea9a85e414d758fec52f802787606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a456d1363fb549bff26aaff8ca76c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452fb8f57127ddeeee5856e53bf26b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482b6cc71b0a0544d024ec9d68c8c52609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034683fdb6fd8581c8d4d224994a453610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef98f17ae9bc6cc6237a99c6743cb36611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b44aa06ff74ab1dd27d62fa69964a6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c456d60fa626a070c7038620fc6a02613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ad8955ff57f8bd68e575af275050f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c09441bb0bdc97bc39cb11077110ec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887208fc78e39bda717b657bd41f3b07616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8766aa099624a5357f225224172802617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452883a513038cdec9577cd39cc75d52618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d649214abc8cc7d256afd49707f003619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916da748fe12d5c15cb001d889fcd59620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654feb39f6e77deac5c07f6a41dc62a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5ff1e7b2b96a07f6cee32ce7cc0a3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2dbcf60d4e190fbf560f53049247c4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ca7774d9e5867dc1cde47943fd5cc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b7ae72a81ab3796565c271dafe2e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f796c08fad50eacec8277941c3c6de7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a0decddd9ea424faf2e5971054cdc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35028474cfb4d7ef6f3e355e0a11fa3f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f5fae0e03bec2ea2622a3582eabe1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7171b0e346ee4c9364b1f856bc9f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716e2996f75963b4cc7e810c6fd210f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9b58810618d0d3ec7fccb8604b792632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31bd8de3669311443a06c3976dbc9e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430272333811cdd8365bff8e9dd13880634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519f232d807161d71bd239aa38f6cf3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe5901f83eb75cd230efc127eca6b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280510fb51cc0635a76a38816781f7f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97c2717e3b24600ddb16c38ddf809a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48993ad9c8efb0c606c87efdef2b7549639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0d93e618b6069ca402726e20965a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd78215a23e082c0ba25c1baba7840b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18ec6bcc35f912f327864825157e0d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0f60cb0f9f22dad6b8297d5a5fe10643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d21a8698e8f92d948928a4b5eba38d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4965d1dbbca29a281cbd01e83d92b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da73fd769006fc0dfc2dfd37dedb6ae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537f3728f022ffb9c87b90f3068f0e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415464f073b36cd7ad492750e0b4a27e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7688737dd331a4adf9c89d55c0d3ca1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20216ddf8be286f44ee164232a0d82650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3786cff4eee92b43e3e2c0025bfcd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f18d9d8b612fd6e710b1c279658d9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2ddca43aedecf43f48695f6f78279653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc14921e3f9e82ebf576b0c009d004654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87c7ca672cfbcac1d11d6f2d228c71655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb213684be45cb4e0ad8368866bdc9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b3834b2cb50ad0dacbda775041ae9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ea047f9ff4b7ebfb36c4e56c0147d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c95f072775fd28ac54581f981a922659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a86300c60ea63563362391f1ae11c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51fb12fc51709f2338d7a03bb4a1cc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59a6094e472361b2f6642992aec6e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df391404006e0901d140f2c47ae5728c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2a71eae63ca8c8e9021965d5ba0a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f63da5c8984c6f092678a56ed09de4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0ae687277246af6fd87828c3e4e19666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ff0e71ee44025170d93632953ca99667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed289a69229abafe02f2edede4402c2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a0a059792e50b4ae070795dba321a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90be72b3c4203c7fbcf085603d82d4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641b0e6c7c7e65c27a505284a7df976671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd850e6be2e624b497f9d27ee21648672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fd067b77cf588cf54f9d034252ba8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060d7e3a01b059af8ab74f8e87ba2e6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbf95a7bb32a1d87b5dcc8a196f57d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654ff3d668f9a78b2daf7be2d92a328676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2c74fb9481f77c2cb699a795b321d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58c5b75af0c57ec7159fa9939656c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca790d391d36e8c189379bd962475c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d2179b659ff9b8b40ffa3902b8912680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512089605d59e79922eff72e317f927c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34078dca79d448f79ad0fc7a00e594682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635aeaaf207abaeb8b7346ff7cb0ba9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019e095d8f9f6390e0fcf0676828543684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad6cdb251d10adb7013cccad8d323d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ffd694b3da44b2624591212f1f41f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9459edba75432bcebf55218f0bd5d80687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca399cfac07a6e05acfd217f1c6420688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5bc365ebeefd37b53fb68cbb01cdd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214da2ab81130afc9ab83ac421e6a84690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a6d6b2851786e33206d7ce9b04391691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83ab9414143bfcc5483ee74a395fcf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e44e400fd8db028bba74501c6dd5be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906b8573f6c0bb3ebac2d5f1a912a5e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad62bb2b9eaf09465fd454be7ed80fb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43e9f748224a4123f951f991d2d674696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc63a13851e059f0c111cb31b5cc162697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab180ce4939a5fddbbfc27550b0de4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272a8123f533585e736c05c985433f8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba08b0ca46347958d8150a9c5d6915700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9e5a4a2f2caf2044adc126bc7ac1c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ae268fb0093b08dc7ef4fb73643c3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945e7edff3ac3a2f2f3f280ff879723703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df7b013c872036f9a6f9c096bc79c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865672671bc0bf303adbc5ea47c9d708705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00376eaa6c1ed6428c429b28e76b6bd4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e95059802ad0bab4decb03a7fc985707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecbf6087cc3e8ae42e00b4a720ea6f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952aa2f24eb6ef400d3908c259f63683709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d425bfbbb5295ff63c17eae5793dc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1a64fa79ed923a56a2d0a564eed83711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65332174ebda307f94ef611653ec2960712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b3c63b3e124c1ff77f94d8292cc75713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b67b0c879d1fcc3b1fb09ef0df7638714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44f9ad31ae4db1c45385f934bf71ea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a1fe8e4e40d7423fe803baed821c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4149d7ea2423202ae3fac259736bd4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcca877362bcbcf0a44536f4cf095a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb889a07b3da125adaced6b821dd59e6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f8eac567f14c1da043965d002287e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d44c9b68ae985fdc14bb76b998c85721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422eaf12349eba214a00a7c398eb3c0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37978bfeb9b73e3207a733e9e89110c8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cab7ed7e044986caf7215132672cc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a990dd18027d3a32028209d727c14ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaeeffd766ba5c4027db67edb9e4de2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec632e8fd92601873cea9fa9324b47727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3cb65d643ff35c562789afa4963d9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d270dacc59fae77030b9ae2810c286729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77461fd43f3e4858923c04a352bda082730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2c017301f6b83d70798d97fb6df55731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df6b71723628306018acd6e8d5d9f4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40eb2ac34a80f20754d76ae0d65361c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e60ae9d35f148e5b20010be1c9425734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e80c9d46cd9d682301730ac3931c57735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037ca401487be447ee7f63207e27d03736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bff89b4919253a764dc4a3edc557b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e44cf7d2592354311b69bc317d336738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd377c7e3ad6980b3e97c5d9118116a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1445fec850087793c408ca38ece469740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58318a68d8558e4935ebcc29b7e7fb73741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baccfb792d1b2c6854c546906230449742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bb98eea60fe6240e234c66896b6b1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc3df02a4b6e5b10fdc2b21b0a583d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa49130c479e58bb9cb96164ba0a6c7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a6f1ef0794c57ca43c1dd3a7aa3e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9e965c2ee7fd342bfbd032112282a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241a63c4d30bf386b96b92242624b18748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83958b19ca4eb795a572a57abbfb9a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a24c135b90937bd59df793959bda2f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2000dbd27577984884809bdbf41ad2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f106aa439ca36b5c2932ea8ce767d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5fb57e9e34a85dcec48cee07a0ecf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43e35df000e2598e5d2856ded44c30754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bd8b33d00cae9228170f237504670755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb3c1b66e0f2810787414767fa92f7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14091d10d2888ae536d5b96958eb84a4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdc77ffbab9ef7bd09ab968182506a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845b650ab5a3d213bf5677229d53b8e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595ab453592f95cb56c132499764870760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a612de529c19575b45c9a5f080a78a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c08c2a1e9e5c93ad57bb432c9824d7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff58f9328b7e6e01062c7c9cb7d2e90763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c97c2e36c501d5d2001618145d82f9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc30c296709668b281b6f883932c1b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0706968270698dc8e03c0f9478a9a4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0d7371ea7632a85eaaa20f3b1e437767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e4f59e5a0f06a976705682a1162e2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864252c4d687bbdf1368907795b6e158769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de533751252b35aeb7ea130851dd7724770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fd87c096d224579b89a9fb5b40d15771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f77bdb516997cf61d68453781cd0ae772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1923a6973304c4b1b69625f285b776773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be53894df336fccb48bb0c3a6fae44774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee860603a8cb458e8abffc39afb53b1b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4a2dcc4a0a6a7aab769e9de7af2eb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab94e3ca0fe7ca8cb507c0125c2b4a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8739eba800b1f3384f7139073ec4d33778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632693ffa8496e00e4c5baefff52bb07779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2c523b3cbd792fd13ba3c94dcd2f9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaaff2fed67360539cd4a4b1a52ea58781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02d046942357be62f13de295cd3ca5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fe5358e6cbd582fa3942328945d00783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9066acf18d05acf62e82550ef253b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338013affebfd774857d1df67a429c0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c703271a9692e395c53e19291345e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0d3bd1b50ace8fa5ce717f3bc581d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec40e43340289c52317e9daee4d330788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90566280813ee6668d7bdf3c6b1a70ea789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac798aa4d5c3b06871c2efa987bb51790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42287f98fc6e4060ba48307d5110c8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eecd79973ac9cac5cffadecebbd367792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d6546f5e5b309f63ab3deb218dc4a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9432c8153562eeefafce0e3be407a02794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521236c08f7b30b5a69b0744239e7481795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1b45819598c862e51ea9ee2a63f29796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756939f9753568e7027c0131e0e07e6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50329e7d750298647da13ff5abb8e7eb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6c8bcfee02a8be7587ebe493b17cc799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae60201a0d8f7c11eff5abbab05c121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb9460494942e6dc8ed0f034b922992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe995252368357e6046386e2061daf83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac4eeaf5c910bc2e470ed2fe85e5314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203f2ea10a5dfa80cc6ec109e00b96f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ca7442282266af97563361f7145426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ded3b7b2461f39ccf793e69c9092e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cc05ccda8d258f1783c2b243f41048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bae5b0197ea43a1f51bf16cb27b2099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad795035f5fd6ec87d8737c39e305a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3e4c37b85acf29845cb0758a29fa111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1f6deac8ff3a8df2ea5163611cd4312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d812c2b848a4a79b59dbc0bd0ef974313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6abf268cf9e8cec14ab0e408dc854814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446244c0db7264094a410ae43bd4b6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b88f30d85bd0e1b32a50a3223c048c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7896f80b746de3203014253e2b6af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe34d8c5009144d9abed8a968465a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04779c24739df588a88b1f7afb0b6fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde617d4da740ef511b7368c7266ae9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38545adaefb613dd7ea90ba7176c56ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e421c3034aa77651ac790e23ad1729222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf9b15e79deccf5482d92bfce4b47a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59006a9c7c566a8409acfc677267ba2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251438e689487097812a0c7c7d8f0e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66215211ad609bc1028d2fd40033c7f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1612abae2ee6f766f07d14756c9635227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef94372a34f7f9c54b2d968f0e7ff9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f17ddfdcee2207ea0d24150722cf5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7747df3b065eae7cd622e1ada825f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1522d7c33a0767c9fcf4f4ca9c5ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4871d8f113d21c76a19b924a2400c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860b5789981c6946f5d334e457a172a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdffdacf14f9d9a5f937641b05b8f6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092a35d0c3c4e8164e04a338ee4cf7535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadff771dca84226ea2558b6d397261436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2433e0f5e8653d358b0e3332f7dca937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de86f0bf08b5158cc1eb45edbdf578d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cc41ac7220d12d682bb77f8c6376839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afbd52fa5867188f5dcf9264397ca040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb314ea0b5bc00bc7f5294ebdc31c55f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f7f4d30b882dda647144592a9d4b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277237155447d42dfad84ca5df4aedc743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be574a18e3dde6a181f127cf33370fb544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd546ba652b7a41655dd0034a08421f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987510ca5f6b270e3feb8ab7763d13746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cf93b9c20acbb4c5bf8aaa5f316ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95b666d62f90500be30d412eb0277c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb14d87245d2bea9f5793cc814b049549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390ea4f382952df7f4e065b45c9abb150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c5c39d8b0f9028af2e71179bd431151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491aa5b5fcd909445e562801eb5170dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4a5b86acf30a30edb043ea497225953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528119a0f9b9856168962ac538da32554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686420742d3e3d867f2c935a15e253ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65187b736e99b65fe55998bb14fa1f7956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ed54b7985154e07ce12df85d58cf057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06603bc8a456e875a72b465f000215e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f72ae580a1f59666df12eae4d9458d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce953f45d00c4aaad8668effb522011960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b814bbaf0a79d5d69687507db8d8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881f82d9b012ece3fb4844c280a065b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bbcd8b18fde7d9392c15f0199d1f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bf70b1cfea3b4ac75b4de69720dd164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0f282196ce875717ca9cd08a4c39965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b5942b340094224a9aa58c249ef9d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc260a606668e8f907b6b9dab6db51f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5683f2d78c076d00b7e06cca6fa4168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707652112b8d13e7c7e2ff7ffe4821469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353353496090a2316fafbfa9ae52ea2570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a023069118e3917f5158ef35a06c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4d6625d2fc8b9e4c8be00848d96f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1da648c8d5c96d8ae7f76720e639273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2038fc82b9cff4801578fe6410d633674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57f073698faf79cdd449e0c486701a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2df0da4c700656661118a810289b8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781576eee6794feb27d5d88f7a318e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc4f9f33b8dc021bbfd147ebbeefaa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4975f433fd48684cffa64a410f798b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceaf2ea31bd35a9b9fe34b918554da580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13da6afd0489fd64bc3915a44f0bd581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82988f9b03afef45f63df69195f816cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cacc73437faef5b9c5428e4ec273a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304f9c19a24ebd35a974ab430bbf10284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4746a3b73d25fd2773c8093c2933f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc6a200db89e9066b981d8f3e6a1b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e713f92b717a21afaaad69e4d6a8a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba220935f0bec803e0cfb153fe85d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbdaefb378594a3bed6ace00e8b1de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9adbb5352f8c5a132799addf27b4590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43d1749d09660f26f1e759f2ba146f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa304276f850959f7bfafc64d3aae4a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3946ab4e1ea920e8fdcf1daa03fac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd4601e3a21de6606a6f39a1c4236694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f531c2e48d321c411e6ed6e55f7e3495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26685a90297bd900b3be71215406386696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69865a57ec85b41e002e9c32a7725897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44357c048e440afe6dcd15b8d4b25498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ca495dbf87d1a466384f986ba80a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede0d0435b1755e4b3080c7158e1aa2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbf3886828ec65264333726bce5ffa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fef3b9eb4ddcf48ce4b6be15d886f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065ffedd8cb76493ed28a5697adfe80103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c84113168dcf935418bb9d9c056ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dc8331d3803992c02bc136711ae0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c0bf5f1700175d5fcdb3316ec47a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64ce09d7645f2c77afe4a61591de1c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5bd87699a04c35de2b21f02879756108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618a2a339296b6358d3391d5b04467f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95501196bc23cb1eb4c91c60dcb60a9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac760ff247899691380438f6323cbb65111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404f6e61622299b65a3a0ca36f08a8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216a6508ba113c9f7644f1e7a63af58113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3b588d47d6da3c724c689008a7add114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7e9255df770aeebdb14ecc088ba64115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f7d60971cc118d4332b20b6fc84c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f130cb6fbf6e62f6edcb43796853940117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508ba18b29afcbb0fe97fe85e6a1563118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d861ee6e95cf31f62635402140e3f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5aa7e8f145b854a4156dfe2ef1680120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93c57e073785fb75f34fb35c5cb810121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cbc903433371e8fe51f618e6d86a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de55cf5ada8d6ca9f875da1662c614123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5d5129abadd1b2eaf20452dd8d848124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc69f72e13836ec86f94fc9d3662c13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592562bfaeb8522c205c1cedc44e3c79126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8cbc370ce70b0b50d39fe031f020d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6739d9ff75dcd1c910aa1f894cd36128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b35ef3d46183f7c753260ad18d5f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602aa1244eb4e30fee5301cb20fef17130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f08bf59b5b5ef9aa3daa3f96eafeef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa140ba49fcd49e53a22c2be1cba116132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e69f92bec3e8255549abef75558de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7d1d44bb5d4e9bbc35dc13e5f58b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64393cfd466c1920e1a03e6ab0dd24c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb0c56eeffd768782beb85a703f534136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd8f5360e8afece1be7a94dab93835137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fddfd7fd87349d73356c27f3b2ab69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3e9e030b4a792fc783552cdf692e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a69d58a7a373c4873c84328e67900f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b8d37ab3bae496a441ff22b8f3f08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789c0c668a7ca6849f0c404aecb261a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7d0173f4bc55614f3699dc78adb80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12109cac5fa16ec25da6998f9cd9ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22e9c20762b3ed6b6526a3bc74e114145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82337aaf77885270219ba1e12c986ec2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b1e5e7479ceb9c41432527d5f593e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c33c6dbe287b0de9ec52987d7c002148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f53d490e389e29239909cc8e81dcaa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c4c024cef55520b8cb47f05abf4c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1f7b276048c34d0be3935a519c545151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6942538b4903ec94ab6d06dc62007152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5cc460b9e4e57550397039c1c1311153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11efb9029f503a1dc30ca6e61f9d372154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6813000cfc094b15c838e4407d5a78155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff239c7d8603191e6ae30fba3f9ba1e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f2b27eb55094dba08ee517a46df14157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c857f7d158c987acdc5182e03cb7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f7b07b53f32773952dcd4c9cfa391159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19362c65865f184a2510a019742c2469160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1ab8d38564bcd14e6d070915c7072161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610c756831f46536539a47527bd4bb6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddfe1933ffac3b3ec010bed0ae22f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc335989e8135d31fa2c60a73335510c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b083c290acb81a5382a746b181901b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492682d93758226f01e501ed89ee8c6f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ab037f0593f74552dd0ca48857abd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5337e70606c93b0b5ff5bf08b81ce77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac5df64f17dabb1204a0e154ac8656169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fba6d6ee62e9511ac422998c0e733d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344167e31052dea38449425277396fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77683113b844b993362c242e2f42b94f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bede06b039f512ea19605ad0a10cb3d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226a1329685799dbdbde673b7b36e60174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefab2df23d19ac3acc0df29c7792a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718efcced0f8839d3ccff6b4686a4cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed737238ca4c1a3a0300cece7dba32e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30a2628e8d64167a2642edc4047a36178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ed9d45eb28cead310cc660913fc0d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ea8194d5ada60f4f818c8dde319aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87071ab206694d94ed9160a920382153181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e06270303afb1c7ac453158f5492ae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f8aa6de3efb536aa77474e7815ba1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb7c5156685472339cbabe6217df78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012070600dd4b5c9a5d3d229416b9d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794069133dbbbd98cce0fb7e87eec89186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e13a6686ede74503e3741e3210d6a9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f236dbcae6c86ed0c6508c4b342e0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ace3271274f44b98f9ca16f10365ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef1ef20b5881830c3c85f3077d355b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb324a92bfc37acb5426f209596e8e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872f7007e606b04d18eadbdcf1c67ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d73a39163867bec688abf757243a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b227433c7b36673dcfa67deef58f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617916e5670c46e13bfc738b8961f954195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f9c2105d66a6d80c0ffef9dbb1989196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97a6fe9593618cf00fce21d0d69b5e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015462c5dc849cc420c5bb01b63a145198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14aca8bb252599b2d44cfa989e9548c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6d7021944ebb9188ef6f4b5536cde200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371181e815f43ef44c1277d43288f13201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a4e2a467b988d0453c77106695b07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedfc0157d9c9275726356b206c3be7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0071f1499871faa50130c29b8e255204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e1deeefcd14210e9569b21456486f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fc92ce839c6d2c4fb148c22cd22da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f7a691a7472168051bcdd1fbd7f42207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43476bdb6ea941e5d4258fa2d951854e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f50bbaa35c715f67d652c5f1db3c20209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8bffdf6ab33635c746eb3315a9b97210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3da4e9ca570b296ebd36aacd2bc6d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f45c89fdd86ecf5d22b8444439e5d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e05095933922f8a542fe225bc5e9a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681eba623f7d60a81a4addb0e5e334e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ceb9d706c0e55d267eb340c722b2ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2404440145e41b6e7c2ba0e404a4e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73049ded91bb6cf8995dd5dcdeb1d93c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c5de7a2ef0e60e39fc14f43b478e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3258974e0e7b421a47f5dc83970ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba04eacf67235a645a5a0d5b04de9a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffba3d7e7323e41caa9d619976f8cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53d2d5d347de297b01633b9a24a2a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3fdccfaa5099c07321b33f094d283223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215a22579e823e53993b94d31725fa9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df534e0f75c34863c66b4273583ff8b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be37ad31d6727e919f5a8f164922fa4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e9b5fcf856527284be4eefd6df545227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587b1f2a1cf401cd13fbd8975950da3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a155b0861129d5f88fda74b556b6705229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d4bd9f09b3ee3e35db16733b8fcd8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f36f6cab28b2d38186495ca2aefa1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5227952923bf6f33e9c7275f280730232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9aeb5ebab4ad5030e7626ced1f2e93233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9eb531a44e83f0188490ce057886b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf55c6d9d158a7821aded23144ee0d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f45bd6e08cc9b91291a257edddcd70236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3e3b49c6bb21bcb1d1b6633a01e7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf56fb44f845757aec731d82f771ca1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce11beb3a9ed91c9525df13ad2b2176239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8c89b1aa83887e8ea180d0613f820240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e627e9637a38ab6130a19cd7938018241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16953f3f74c97ae103fb25092fd11a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164acc3ab4c8019091d9eabd5d7b34e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce565c4444d0f910c07e3ee967a05e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf3616b195fe6660c896bc2ad316af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b280b7bffc63a3268a45d40d40a4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bff0a9d9dd086162368d1118596c8d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8607428d4528852da40bf527b3934248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993824304c4caa6f3d6964fc023efec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b058a1d345d8c00bf8712690d7b0a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54c7b9f0f224e1c9106bbf77c78cdb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c524a429a79ed0921317dc3f8d70158252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe0efdb15047e95631b4cc420ff439253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd067903fb1118ed5a962ad7fd7ea54254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88be4d7d917ee02f61c9d79fd0e181255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37aa77d6f882fd70664f047d8b0935a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67f5fb5c062e33e08adcea29419fa1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8540c2d58a36254388e68e4438ef5a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fe7251438876a6f1fdc3c3228a050259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd6a9d96b5fd1b6722e7aa36d3068c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97934e42e0e4ca6b0e897878f16c497261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8553b7f99b1e91df4411998520244ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4736f70384870c2c57170978f7a178263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fc505eb2b3a2f6dcd0b2f0103db14264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57c6073197676ca11c04e8510e5b12265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc5cdd2b9c5924fa47ddc617dd412b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8cdff0a4f124279b66f56f3540a81267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f27ba504a272215e750f75cf57570268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744dc56b9abbdeaa5ebd03c8356b9ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4728207dbc293a25430ec83cb9268270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336e71829cefab656af3c609673ff51271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30f8c80cda0f87d7384998b740cf0d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f88d19c342bb5219a1cb760381f9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c200d41ca93423f43ce353aaf914c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c530f5e4cd94efd4adae6e425a59aa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397299e5f60fa9833e78a564c7ef5d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43d3c93e13c4f288fc07a01626d9e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e82a84cc5005ea9f3e566da1ec553278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ea0031131dfc3d3fa1c8a610a70fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16628a49f0b299c825d877f77c164e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4adc0a776fd6529e78e1334c4a3c47281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817a33bbabd79214a043d51cbbd7abf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940c6fc0dce17c77ba1ee67fe51c845283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40397db7057f1eb145401a1804d67f29284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e568c236d070dc158ea76fc69fb8a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9bb467ea98719f5598acf87d6a795286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ca1efb53449c473ac56f2cb18583d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5acc6724f02767ce7f68d4e567a6bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b15a50c841d7221658a8c4d7cd0df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e95c0a2f39f399b8faa3ca851bb24a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb10ebbf17a538452e746d00f0857d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108bf7919a4240db533f4f04c065c34292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a7c4488740c9491af141370333f52293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d77c1a410649d2ce21fa4e104a2c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745b11a244da693e5a8863c190db800295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbf37979a865eb85014e8d0d8ab6b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8ed46cf4e588919aae7a3e7fe78b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae097792ea03f2fbdabb8a99aa968cc7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19823bd123b4de142a99e55e816bf492299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232191674bae087a9478bfca96160263300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826f7f5a2c85fb6b308e851fbba8ed5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7b3c702aa98076d7ce9ca183bd28d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197a0da96e1704d9dbca8b81d32c6e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf621d46157f70f4385a2a9acf43ee7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4990ea9d72c144ac379b14dd4d5434b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad9e6e0802c594d4c8aba296cf43a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c794d335c364944b612e7ad55205f1b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a295fea1a9ec39e55278509ae48f3c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29973452e9b7542cb4fe229cccd21e05309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323189c226e78e8609910cca90a79fa5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87684bb90c5a7cbb93d5ece1ee0f61b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9820c1d1b9ef9026b5ce2d4946d7d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb039b6682c015662edcb3f29fa766313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b61ac6bac5e4ea8c14778b6ff6ee7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdd4f33c80e288f316542a97fde17f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0df9c08292208748ac04377c0a87c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924598979bb7d05605399ab7d69ab3f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4fa53d0ccc8b241d133dde1737898318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a7ee29f53bae671037e14c16d40ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee3be94b280a28deaed4a6d76fba57320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d78d9c107ca602b77978318341727321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c77ee4551735053985b0601db8bb70322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34185caa5450c5297be9acefcdbbeba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db010ebc3d82292b66d34ff296d1f65c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a68b2aa0bbea63da2084fcf16ce40325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b91655b28935b1cff089f6183f04e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60ea3ca7fa3d5147a123d5a9aa13b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2337e3229b2b10d5e4171c79958cda328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f04fd6e7238e7ff618073d2b4c5e63329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e13fde273d2b3b6688f63e53f31315330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949409d0755005703bdff2b4b33f69f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951e5c7c269c299ec430e367b8a9e1f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0d9faed4c413e35e72dbe2b757da7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c8b2c4bea5c94525beba3fa474fae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267dbbd437cba9031108874616bc2a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827e905102afe1f87805a8250e07138336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113a792b1ccefa476521b2c6e76a71e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695b8d517479ec795873bc83e08adc4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c62125f63b41066375f386e705dfc1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373738df09e0983acdb16729eee7b022340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e3f7160c3cb44e29a6231fa9e610e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c03b7e1b773f27fe65eac160d0ed1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6fd1cbaefff693eb5e74fb87e15fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cf990d9a14158402a3261d267a809344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d654dadeec77f7103011706d81ce30f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b478cd50b4e64141633a9a534cb98d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fac6d9a4da8cc9cd2e48868e61b3d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf9c7760baa573af5dc95da8bc2bdb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5a4d264b4982cbbdf4e38a02684dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d897d5dd7bda423426a7535caa8d453350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e99d4d1ff230b6cf13554998ed2d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42934d05b996e159c2dd1d17848301352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d089679c29939142e465b6d6300508353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945c484a91976a8af5b4f3e1ed2c026354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cefd6de9888c8ea1bbb486e79d9b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e59b52fab43883b15a1a2ca1488e86356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdec3f6af5aa5b7a1770a1d618985f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b8c53afc02a943781ac7069563271358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf09a47ed4af1878400f98f60e2e98d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c17bb024dd528ef22241072ab2c408360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6626804eee6ad2a705ea0bc99caf010361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4932acc29ccc03142cc9e239f173f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2607dfe3c65a7119ed2c6110c9ab2c6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997243efc83417c648e47fb22a6b62c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7a0d3a5f78a37cc926e0200981b06365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f709b4b15b425ffc5ecd2354a6c86a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d155b5e7b1ebcb04edceacb2ae406367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b4c5deca5880a1f3b987c64aa9265368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cecc8fc8e0bb0d3f512c57834ceb0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd048b80e77f6047897f8790412ed4c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b35030d5397b39bcf794525674731371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00256e29a91c111a4643e6692f7740372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb787b2e05ded0eb983583cc9d97ecc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c824cd415deb1e939d7e6a8810d1f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b93b0bcb184405700fc3fc506fdc1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7783f11d960b6680b6d7ea06bfc14c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a022c33a29669fa31059fdee6cba0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b62e48b300cb34bfe05c3896d217b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc609a6c94fd11ac526f50f87feb0ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582e1bd396c2d440e8b6055db644740380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732a36309719969ac1e4e495aaea59c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1b2682250787cfaecd33b8f6e84e6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd2fc2dc71bab17f61b4e45fa5bb80383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb1152358eb36033d2174c636b8f66384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463316f3f64d6c4e1354134f49c7923385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429062c63940f1da118de811b026488386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d823b7d785dd741bddc2f896054adc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b74ec4edefe50f4429caa1dcf3ebc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029c9a4ebe0369fd9eb926720f4ef95389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023f7749423fa2f963e6f165d2f25fd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299eed2ffab9419f7ca1b788990a744a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fac6044e724c6c500e045469e1a569392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a8df62d51cf8ffd05f3ea0a997395393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8e36cec08c6fd7015752ca1ee6307394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43279347bd7b22a83d5f25db3b2ac1a9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6aef77cc4a9475a535a8d62b8c1aad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db80e6da5e0a2b82b5314bf718db82397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb2659e822cb73cec4ae9c6f61ebd5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ccf6be4392a5e6570473b87e47587399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122f18098d87e55a0303c342c1e008d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111183b8f832f242481b4d22afb940ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac09ad3b4c3b1ceabdc38f3bd0e973402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a9060fa35a312e96bb82df50eea59403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe0b199bbb76cbd36cb353affac89e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0075a36d83f307c0efd4b00afc2e539405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919de50a4857467fb5e50c9b4ada326406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65214d036f399f38bec8cbaa66604918407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619437e88aaca7f17b20b118302326f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea1a8fd2dd4dc8300bb2576a3e55cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc928b19ba62cbb5a7fed26e249786d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369ba9bc54914680af344e1c424f9dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab7073226af8931a6fcf8760e47f35412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b546d1e8e6e82b9263a4bdc5fdb730413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3554be730464d335d072de645f16a6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58689bbd58fdbdc09a397b56630829df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e48d9198c8265c8b5543e0edb755ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147915be6e79775e31721d940755906417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac742d24d757fe8ad7d6b3ecb374f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948eff1f1c38f35837605779ae30938419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f08d130140aba9e87d0a25de2e24d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1f3b3847e2e8a865945ebda49614b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b30d3b48cc85102548931b326f0b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc788bc24b5bf3e7f5e1e8bf870299423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915602a8759ab6ac24e6dc1fcc6b0e8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f18c3ae8b9d170f2d185f47853c3e3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a6592b3ee2940564b785ffde49502426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28920139a74051ced7ca1ba4b16800dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e4fbb36d28feb50044071a2e994de428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1465a9c3d1da9cc1f5a4c51b63c546429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2626c59ec8db275131caf41340f861430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f51942726e521e24c2129226189466431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fcb4d4f14d8be6428d865d612a4a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f255914e866dc7af2fec44706e8a93433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d69132a2af8582d3e41e1c958d4ba6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81eb5f233663b64fc167974f0b2374f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363d380be86dcdd400e95aacef70ce0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb70904c1d9aabc6bbee3393e02f26a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360ec772d550bbb948f53dd68cf93e8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21532c987b2c438716a53b8f4bfef7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aaee1233db5a3741cf422443e300f1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb65d63881c420a91d6441fed261a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01d4ec28e9230bdb821edba95585d8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d90aa555ffe454f24713e7d9eca17443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6175e2857b231d79f61e118f62bda4b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0adc303510f9a0a5d31a429867a97445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b4773607adafc90c7b20f1992751b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e522ece2951044d0877757fde88fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb45a8f63490d963942490635c86d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20314f10caa6bb27a5f069d8ba10cfc6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2603e1f7ed8c7acbf15ce59a900f8ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b218fe63ce77b75dcd19ec552e70490451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116a5ae454834f58f6ab4ef799646b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0b38cd94b93f710b490946766cbd6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ce88f78d13c5da175acfd7a81227b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794925a2dd5c565d76a984b6a7454f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4970adab64b9893b25b7ed3f6c302fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd64af345bb114de3fb213878d25379457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fcff7f276b834ccad9ae720fa8ad0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cabae61472303c53f2001a163015c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56167f29de6f1e12b4a4f12228ee921460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904fd576d077c8316e72657a9c38553461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da97d97163898bd242cd2e8775ec053462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce4d11727cb829693351b8c59bef66463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499079537cbc91e701845b943742276464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f0b54042b1f662d4a260987410e9f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ef07bb572f48ce0c749959d5a0b96466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b958bc8c7ed7e09b5ce2c5072efa0e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f6e208bb4462a50adffa0ac8d99a0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc6f3ecdf606a080c74da4109ac43c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83805eecf968f69ac7945e83c09671470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2baf1be3968b22289134d4464adcf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8c770a7f06e481a3ee82f4fc2d386472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf92af51b6751144741334dd582579c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74bbb2174c9a53ebb5ecc15770c239474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6052849269e0aef4febf31419213c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450183e807e5cc42dd5b608a6cf10ff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb7034f44b769da812a35e8176fda1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0302291fd68903979c78b07ea53f76478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683f119fdc16b7ce5776da0105ad76c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89686c6bc3196158b4b4a344f41927d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f108ceb32b4e487722a7426d718950481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852af83c34ffaac2797be016edcd9247482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4c496de96c1becf49946ebf6357ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fe64ea130d601f8fc73213d71fc1a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54e39b2b4edfe7723df61e52eacb0e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdef6b81b1b4afa3a75b82e18475a8b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241de3d02db6aad97b4d46deca1f599487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57910b3bc9b41dfd0a1c982fbe8659f5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cf38a8dde256cbdae029f20c544a0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77d054d93aebd58f9d72183cb54eb8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6e7bf84b30ef6711cc869f5b46486491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da502b512d0960e38c3563225cc2267492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654b69eaa11e0be27ebd4d5e8c99b99493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b860908cf520f78c6d21db32dd634494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d571414c4fa8d4ada5811e8b35819495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58860740e7f2b33b1c79615e4294662496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e839849c1bf7a04482a6e32ba05cd40497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bae39651fd42299141a333de070e9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f71a8005e29431890cbc766034d46499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7e49070fc862af8536706759432e3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af093261c04bdf87f3c0cddcb08244501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf34e05da1c3bd1a7743c1f3c7f7ba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380694e500d857fc854bb6858f41946503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbb2da8f57b931fdfaca6d5c1637ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e993cf134d26550a149aa535877b46505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902200e55ccac662d67946fa1cfc075506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f971076d93c3238c862cd21f5be36507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da300d1fdb45cc6142f7fa3b3edc16508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734227e79e396e85358a05f32a5bdfc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9600a22f5f57c659a1c208304daef2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f774dce60627cc944a909861ba8c88511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71455856b027b0f9706a75bddd854e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859344d8f8c564c690ed366bfffe7353513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44be1ca50c36d91d41600fec4382f3a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d14a4fa5620e9217066433ef2eda50515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608415243a3b03a720e9645f0d7e1dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ae74aad1e64002b3a26de44538360517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0819103a2a1fa6c45aa0ab68b5c159518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707b9b3f633920e0cf6b2e1f816e5c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab7d6a86b4a933f84c424e93db347d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bbf4a32ec54be03eda05b81f73512521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d4aea10267cadbf7e5c5b40e5c2e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae53dd7cd05c2198c1fcc988045934523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236f343724c8f3b66fda9d9d1d1fd51524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e731d4e79df69f6da631e3c30851c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a01c7b1663ff4f6c387bd4d012169526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b30faa432714dd4720b731ac8fdf6e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2149ecf169e036d4031605b09125d68528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaae73732c002c9c7a3bbece3a149b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfba0e124ee900beb973af304dda36e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf028144203601241615c30d4605c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb43325351e019094c3ed94420dfc34532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74737aa9ea0be8625d163b03d136984b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812b662da66fcbc010cacd0e938a331534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073680f993733f38fc31a2e73b75e010535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfaed4eaf045d1e671b1fd962f7a8e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d879c10ef07d47a48ef41a03cd234f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7e016a1a17788965236620262c977538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac771f767b19a83b1c4f4a444bfe7328539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d67a5a10910a3b1c3c7f5ffa6e4e00540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b159f6d924e0c4f19bddf72e79062f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098d26756e9a3e7a0a70c3fb8cc2971542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a17fcdc78a5e3d692d96fc0f8729ea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32da6907a5f694f11094dd2822cebc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8fdc9bb085ccd6b265fb7fea26c71545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c8785c78ae841ac0ddf527d5fc0a6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067b2687701d2b3ce377aa9cd8522cf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ccf12647e410c436d553232cab6cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78715f0a4148e2c65228c83e1de5ddc3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c78c6fce08ee5c0dd88b0a44d8ecb2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452b0ac1029faaffcde8a02382dc413551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ea37edb459c7f3468766cec0a27c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f9185ab527b41ceaffaab875ffc83553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d53735e363f311c107b487d40fe76a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3442f977fbe685c7ddcdcde7a7da99555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2186f06b4b6abcb2f8fa208daaddb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8fe6a5d4aef0b1d7ec72fdb04c0de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fabed9a5ac8df39f85986c78203fb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab5d68be9ad080bc006cda43fc5865559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebdabf0277dabc1c0d70777c026111560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221d97cb37df2e19bafe9cebcb5a5d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1d43da48bc6e4711eef541a8bbf7e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc2a4b2bae252c86016b12678f82cf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633f5edbf0512c9e2a315bb8390d240564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bb56db3b0cb5993e6a297bd26a3bb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fbb888e0d60db16afbc8ab1dc157c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcaa9611b164ecb78cbae282f2bc69567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc87589463f25f2838eb30c8c1ea4a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805595277e21a6a723f64242e967bb6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ede87b56511cbdcfaee3805ebd5e37570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c94f4b636b8fffeeeffea2227ab4b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87f9d20d9e3823cdb458e3aef3e829572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc529b1b2c1dc981a84993aa110a123c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bf9e904b4ba3a75fd124172177989574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659fec6f1747d68a8623a9e16f3ec65575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e91fc6f8a9262fea45cf32c18d946576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1de4f78d20a5a76939626b254ca5b1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905427df53d6fc67a7144de43977d75578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9830197744472d77a82fabebca5e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259635a0064ccddafdcfbe5b686d386b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a1c131ddfee7a253d9d8bfb219c81581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01912981e51dbb8dd872697e5f105633582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a78d42b8c090d2020d8916fed7a0e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f7cd440f940189532a1a65894eaf5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aef0ba96925507ff304a477d5a8ea0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd3d14edbf461fe9a016e03be2954d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465d78733515e7347d029d29439eaf0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76fe5bd90e468ce37e2d0914c191fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc20a07a10303b21ac059e8841f5f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593d8908e922b3c2e588c96bbb145be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302ef48c6a678ca9d9eccc24b838004591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38556cfbe4244c6fab67677782a9647592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b55fe54e7894514b29b6d9a8766b29593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b0c9d92dc7e4f0a1b6c8bf929806f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f97a7e28dcc58b0f709513f670b969595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c960ea916b1c4199244f37c1b46d29596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6700bd9f7b9a680cfca0b82bf2304597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f968a13769457e3a52fe3a0c58ae163598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa244a5323c335d03aaf47eb1efd864599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05b7940d4cf223c4dc81e4ab782378600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c063fd323c07774aab75c7bfa90d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81fef42f97747005a06ba1315f91b2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c80a1cb3d1dc6ae2157e879c914c8e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df75a3fd0c5a74dc765ad45d4cc1cec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824acad2a8cb14efd2113dd0ad5541a9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b75a8c50cd9729322dc878f0c15a51606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11551112609fbc5992183bfe5bd6b6b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ac3996b698b7161796ecf9065284f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a157009d1d1cdba61bda9a60bf6606609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902a0d953c9ab729b328e445ad449d6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e630b1c9a872959fc2b3128d0832a05611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918d0b42b57a1faa17b93fdbbb7cac2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07c50afbd0a8620fdcfa6b632ad335613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee27b831b4e7f8b6ed2e878af33f527614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666e682950eb6a439f29df8ecec567f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc7be8b727152b8a2c0983a0e3ee2f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078986ecf51891d9ddda881d7e367f02617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada37edd2ba52981cb6eb70c013a2588618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb45e575bcc17a41ab476cb38329a9d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b51f7a73ffbb3fc17ea3ff263f7d56620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad716c68ac76af1da5d343815ce7c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab7cb811d4763bc8a03e4e8d6e3081622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db733577d1c92602796d3da05c34e5d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b05ae5565acc1c6b9c31f29607294624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ff7bb9c58c15a2f9dfc8433b9f85a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a3572660a8761fa339f9da1929b22626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3864416b780437864cdb3b93bf26f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1f1d05dbf166c5471f77767539371628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4084970446a8aa4607e32a23ecc0a01629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7972c541e6230b3ee6b64fe230301a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa080b7e0eb174d7c82ad5404e7d159631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7a2b9010dea0dce244583674d1e33632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769279095ffcad6466b764924235e8f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5971bcc600d88cdba4073cc725cf39a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646331acc54c61b888941718e357403635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9114ba81ea2e6f0bf8e390de030864636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445b2bd36708cb9c9aa07561c587f95637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff85ffb6ec15c4b286a19f893500d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7da45322aebc3c930373145b731f6a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326814010d05c82d6288558135fb746640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a05dbba8aafbad317a6f9f3db76c5a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97d64aebeba9033fd6f5384e1ee9ba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bbd7dc45542b20b84bbd8db782796643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b4b93947c08042d21e67c0efe45b9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a5922be68deee5afefe9b203c9ca3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6ea41f3cdd1a824a9e62632ae4fbe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61a74c8862e3488ec7d15990469715647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8158e48de1e54d3e7407055208120b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cbcbf7a8ba3872d7aec401aa73c10649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d5cd8453d22627032c8b5004b13a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96653afcce00b03fba20b8cc4286d9b6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09300b88f14753c2b27265f1c21bec4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae7f942f30e1ad96e099fa02585ee5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e1627b3f018641cc6d46a3d941d50654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f3921363e99dcfb6a53d85c322b05655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994a272e482ed64b124e543a5b77221656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc59d5f6da77db9793707de36fa8ba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918d8f69622443703d24994e448f061658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d113aa96aa84d0e44eeaac4d6ac4304659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f00905c631f4f427baa3c4a3280677660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb0b7c3fc771b4a96b3a131f8faf3e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c85e30d8868d515447a3c5d022834662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298d219123e0150d30031fd140851a5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec4f4a6c2802d2953c418adf729159664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68836b7b9965f1abdf5a1bd121fb0086665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00273161b4eae7bb324a659123dd788666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920181482d8df3a457ad9008fc585131667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89505e5f5f383a99abf6004e97abf36668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eba975173515647db4c45184103af8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768e10ebcb45549c15ed9a8b21a6c94670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1511301aa6277adbb3291c821a8b4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a184ac14a8c58b74e76f6c4888a6f25672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e1f24b8ba4c7f418fb19282292efd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4d96ea4dc57194da476766845c6a4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de8cec6b5fff84b9557ce7fe2f4669675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1e5949c6b5053f5c582fc73630638676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0150a30476c876ac8ebfcc091a6e6f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06100491123fbd1962d9490a916289678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7a2aa2ab1c40555a8d103b6fc1003679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e932517283c453a0c004385f6af28680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b852b0b5350ec33db97f13635ef3485681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9afcc25b48b8d19d0cc4ffabd0d2d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f6d964e6dcf526997dbd765547932683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789f833daba219256e276f5bae5fbd2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a5a6ff2ef987ddde0295cd5d2ecf2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48b1a4f1c72283de13425f37568ed2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf60289c2e487d73bd42b67b0039d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579010ff4654471786239554adae874b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857c47d9593fc0c988bca5d41f1c64e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e345e7e21b404b5baedf1d2eae53f87690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112371659344b9463849f7326b57b7f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16353d7b67627548864b6dc47811ca35692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3f1c50a82227302070cb69bd999ab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e405c01a771dea52f75833708827b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93120878103ec8503a38755f46cab990695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce719c85f46cd616c0c20c3ecfb9ed5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3716ff594d3da94334561e7ada72b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f38841829d433459dbc154c842e93e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1f36c363f3e474cef6e6788e19837699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb88d0c29bbcedf5607eba462611b48700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae282ebb23336c56b015b82cb0ca0267701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d0c6a659af338a7cd36a332969593702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6eb1a54025541d643d9c429553daf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062085b6a9dd9d6dfc90900b4a4a241704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf1b07bd42b0e04201d15c150fd642705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791568d5d88c9603eb596ff93363be4e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a280f61400cdf742d2036a0a292f1b1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaca1fc9a215564c02cc60ab405dde708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb247d3c66e663b174418e5c442990f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbeadb8698d633d6c496d425e7d9e0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95160c5b476229ea71d550c191f8b344711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b04ba6201d30f60dc8357b09ff525712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257cd3c72fea989ae28eeea7d2de6fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad69fb55033901486203d174cfdd08714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c39d310e7ca8abdb3998774a21227a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9cddf46bb3c156dc998e734783733716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da78a139787797e6b2d4cdbbb6abd2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357aa81f3294055133a1e4f7422e127718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab393767925fca7ec885dcb782b512b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f11db34628a46b86bd758f1299040720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8a466815f6e10ee0036f97ec7f0df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee7af41e61d398c6bcdd3135e3f7dc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da878058596d62f154aca1ec90f12e08723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ec66ba61cea35e597c164a62ccc56724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2deaf8344fa15d43ea73e4ff301a1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5ad85661627fa971892e56890a181726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ec311b69aefb55db5c66bc45dccc3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eeaccab11998f79e56fe30000f3e65728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161679b1e0e9f0c4c3699416671ace4f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7762f1dc7668c1dd34b9734ee0404730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ba65ab60196ce169deb2b5f82e315731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2cd4ff5b17e539c9b14cacfe506de732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd9042f1beba1004d3c973239f364d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae505cb2e060a9f81d2221e58fd9cc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb6eaecc4008cedc634d2c66bc350d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf32fa363080ba9712489e5deaea47e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cd94497c136f04587c8f557090784737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea913aff387ad0340ba9a734703191e0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82daea8e4b3a7a131b9df491e4d428f1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d6fd3f83f8fb2ab81d54fd38c738a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da620e990d258fcd2d857bb8cd2554a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661af22629abc69bbb54d8ad2c2459d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa452135b2495c51b25ea6f91ae19a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a102b3078518189d63f15143a422a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d3e9989f9684429cc28725b537f66745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e4a71bc662659e42d0c019a8a1e1d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988915660d101a3d04a52735b792d9e747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25588,51 +25342,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26018,1610 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>46.75</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>23.13</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>986</v>
-      </c>
-[...8 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>994</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I351" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I352" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1041</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...649 lines deleted...]
-        <v>1182</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>