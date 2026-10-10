--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339ab21b7051d1ab4ea94460a96d6c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba4bfe12d35501867f45bda3cac9842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb586ac8c8db809a76e563d83519d7a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279c3f073978e5665fe2e8f208a157e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57480abebf40e56415826478c5925f655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ed54a217e2368d406ad9b46c912836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac409268a9b8810e49f322f2472037f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf52b7edc05fee4acfce97f300df058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19486c880881cc9d6fe046b6c6cca7fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18985ef6e9bbceab91875edb9812a6710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74618f1b2f6b25faa446099ba9ec8b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3d080b31edae25aac5cd79227791612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410ba915de98380e539972ee500ce7e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce8608cf6ddf7372c5c0dd5abdc0cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759d9bb23a4fce2eeb45750311a653e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4831943c3234ea8e9d7f0434ded1b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ec086259d280445c87296d4b7cb7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6f56d01a1f1a4b43db8a0d09263e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febb001525dcc381cde557d210b512e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115add0b3a1b977dad51856b0c1e827020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4cd677c4d234a185e1db6355a54be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c579102eb971158468a41922a777f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a4b531b6529c9302c9d09cb7d3d5c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95230e142d667f6c16c56dd189da59f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97945c65ebff6c5a6b8e36cdba3d052925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5e50864bb4eb0c209489230e41d6426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee694d8d73849288e9acbb5342126727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5dd7c166b058ddc0cc651f98ce65328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f40e3fa9ca4026567dd955164f89d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f4427221b65548674518bc7945b4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847a53557b13b4df5ae8b1f060c78f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b7201149e707ee19bff19a44346b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a1bba672229920dc0895d4ee1bdaa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e2e1eb72a648891f27a2ebae3708c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6491fc694560ac91931c378deb4ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7721ed607725ec1d8e35117692723ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a2a2af59f19634a1a77471cc779e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc847189abf5edaa01dede3ec7490e1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d00e7ffa3e9637b8723592c837d4be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb25678ef4b922bb60b02fe2c163a0a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61a8dbcc184f11e8d03112e14d251c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43bfee54cd1395853f4d7da3e21a2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2040ebd3e3a5c23034dd3662ab7f4743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b06c169b4cc9d695c8d6fb73ae392e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70167ea7314432de17935e9ee0582d3945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ddee11c108639cb5662002efbe03046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113bb4d47a57bfb28417ad1f351d08247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a5ca321eeb1128568dfe26eb7e1e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce35b36bdf2d04fc6c03f8618d21d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca0680b3c359493bbfcd7d4b38ab3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b87652359d540a39e3f3e806e2710351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79dc94ebdfaaf54001836ce489b06452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcdfecd9f1c5c597214c96ec0353f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efb85d53fef7e528f26622afbc3a5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b54c0b4831f06c60261c4dd4e9294555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fb2d03d2b36880fa09710ac8ee5cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4925edbb97e497910ce6828ba655dd657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fdb53347f19a87104e3d024cf3e7458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22277ba744d01e4825ed4ae0a6f1aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5c48f842276f1b0e87505b8c1d58c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7995dfee371cf66f00c7fb0406faf161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf60e65b819f20df289f9a3c43d820662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb974a83551ba549f674fe35491fb6463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5977144681190f792e9f5eae658ee364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844d8e2db3817824084c756bdabca2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70319e827316f9f70465c70320b8b43f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbf250d75a6403fefd18eb745c445767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a343f2e8f95f420fc996c92ae453b1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7517d29c80b897ec469d2ffc8e9f9be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9dc38e806b1be7e1b550da855b63470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6863a3f14e1a995c36b94f31b37fd3071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271c32e4a675819ffe4fb933df6fc2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92c4f98d0398ce7d153f21cf34e28973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e1ebcdfefcfb9017b0b4a925d3ace74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c5d5ee2369896e368389c31cf567275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e284a1c72f69b66218255bc9b89fb176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cf8f4376f54e5f823da4b27dcdd8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fce13d8b6ba333ced45aa199ddc92978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a37c575d5cfe2148bf1848fd2b44079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1978516615c8146d8ce0be132fe63c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5434a61d31cb6fd637c45b7aba338a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce962a2e0b9489c933f6675d3b7c720e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b9007cec16fd0266dd8b1f332ae9983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615efb81d4e05fba00bccaf79db336fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3f0a029117320a633edf9dfca6d4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbaba22cc1a53e242cf1473572d66b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a2a098ce3b341114ecf5449b4d01787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd406e56098da859118eb294685923b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daacb24c779f962619fad5d536dd05189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498204c82753c6587331c5f89e9f462d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af14977bfae20143e067b025bfcd70391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583f8f8d988ab84ee8e69629131243692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3bab969ec4db4cb3dea0fe983d15893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88b5e6fd10dd84983f6b8e40202fc894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce4d763ef79436bdc455b559852acb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7069b73e5db19755434059aa2b38c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e0ba84d70ef1aa4278df887ee461197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b79339fb831ea91f1ecec58956ad3398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340abee72e9665bab38195a5c6b6431f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7f63a7904caf46181060b40f6a7fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6340faaf1cd8c65b9f1663202375d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876363c8dfcfc8f55d4c65b79e71f08102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999963bf1d9aa4bba7e94fd837f9519103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f300c61a2f03fdcc7124406565a21a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cedd956ad4b4818eba5327c129beb3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950592108e5895644939dca3dfc0ad9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cea60c32642c7022e6b2f547376b41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1639286f1ae87c65fc4cfa745d7b281108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38978ee0d4a11fd4d06443acc5cd39cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366c8d2dc99fa8955651f0b8db45cd4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52be44b38f0521ba74d44a4e17efa8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac32eadf3ebd96231806b3a983fc27c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf47348fab76c94d16fde8979b24135113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0698fbc69af1caf2ea6c7e0877e1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93040c82aa23b9f6acef16115e24098e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fceff45a35b773ace9dff2ae743e02e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfabb838e904f6e86a23d614929b9a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab093f2ead8078c7e35b5fd3e7a4d74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6d873daa26e719ca0212fc66d6776119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a863206a33d8959f406121e2a40714120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa9ba8ef129a9c018beb9517d3437d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0daf5e808c27e5a16d16f6880d60c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e69b11d0dacaef128d973aaad1b8ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae02c7fe2501d55cdda57eb09a8db92124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aaf6ae447274d10d1da212f9495393125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c28977fa86e98c51445295b08593f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4927243b70857e6d8667d9a1547449d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a20f0513729d215e3038d47b9cade3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a97f2cb2b1b69b79d7bd62b2ed99db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68af6872baafb838e88bb546de424c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e39d3fad2042209c71223b9724abd2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120452126fb0fc8f01917edbbb2995e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e49621da7871ada615fb65c45c3c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecec5de310af0df786bd2f0382e0e10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271d356a456bd2a0001f5be2be35d94135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f96be63bc1e0e8824816a9ce24385136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2a5c30bdf581d0bf24ac72e59d8c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618aed1ddbf0428a597ba7409d6334c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc30516adc047b5292084919d148d98139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4b29e87d8783cc309fe499a7926fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfcc755124c9b9f4ad2fdc45caabd3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccba77f3929af46762a9579e3be566142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaae9926aa02f8434cdcad12a49276a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b7babaf2de29764f98393f10215c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd88cfb54c615574cd0c3b66944b76145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c28a895bf70aedcf0062e47eb5577146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b958be0dac036429c0e038ba7a474147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a927d4e369a97a9831d1b98ef9792c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecaf81006c21264f558942ad778790149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af850242a8ffaa444bce5d90ca53815150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf87355daea2e97ca5741717d51a99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4953acc56a2491e558d7a1dd6fca04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b42aa23892e3c9ba17b33e7d498de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9481870c35e604d8a782d1830ca4ebe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469793343ee168fc788acc329c6202d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c815bc4c32865569b7d2e28c1790317156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc2d5155fd13a4e69038190358dace157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e7ca392c7f498f063a9e1688d0a74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafffa16ae45e902423f2222398eb85e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8785942d9890fb28d68c0812ba2e6e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2b819cd588120e1ba30addfd8b9c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fafdcf6add5ef6066cf7225092baf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3b9336f234b372d9d3ed22c8a37fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82182bd9af09c28bd3bd85e02f1c241164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d680705c751706345342ec2349bed09165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767161b8c7214602ef4e2e753d2a074166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7398580eac65fc357dbcb9cdae6a1d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6095b63d2bef446ac87fee8f875391168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06e63cf982c1ef5b5616619fc84be7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650af2893a2e569197a6b78513cb6b6c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91ee422f7ca8c55e7571ca90ab4386171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99c320a3365993f5740ea4cb6a8616172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05311b1a37c9cb3fc7513a34f810852d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c4e5bb6bdf3556dd36615c2d637da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9414995990b10ba0efa7b447383e4e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5ce679bd3a9ce14d232cdfdd38dd5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2606708517b091176b295f1bb0aa97177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5cf834aa57aeabf938f30b46f72eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d9fa2b7cd1687ebb92f2a76fb5fc9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c597227689e7d2e0c51ac3772af2db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836660793b2a7a7d287d1a2a0d0f8811181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b562bc90cc4a6dba91515ae3491a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbd2132345cdd25887dd0fc11bc6eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cdd0692d426a2aa05cbf1aa4f229c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cc241cf2e10bd83954f4dddf696e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711b04adae26c612754c7c531fa1636186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e124827d68f43a11e30db2675908c1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940b271ee8fe1aae5f9cf6431cd0a9c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc345e82b2b6828722746142aa19ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0746994f0cc6966ebb534b324463825190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475242d198c29df01b1751d6d8b41a0f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2165e5a1fd1e299983470868ee6e9f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca65c01eb27c415e5681043e2047763193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bec8599852b7caff4279c57d92ebc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc20def975e6030c896854a1aafdba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943526d25a496b5f1f34279220cafb8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed7e284e935595b89ed1e1f5953d15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6547dcbd04c374262301e69c75a537a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9926bd43cf7fd027a5c6b6554eb4e50199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669a2c84bf4e2719521bf78ee3ae858200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228ca119f49d1c42f748ab0025fdee2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ecd05ffd54473c440aba0a08db751202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790aa310a81a8e683b523911b4b5d38d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174571fccabfcae739e719ff70a01058204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2c0ad24b27a8c647a4b64f7c1b65a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5050045ebbd972631aafa88b6b3b3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243e1d46dbf5245a64472042a7086e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707169f52f308f097a348ac87cc82f81208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e864fe67040a9abc3421b32598597209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cb034e16294912fe4bfa160cc06f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45c86ee3d432b2c891ece436a844f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629aea36a236c1eb3912c89a9d88db9a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9946932b3bbdbd432806f11a66e691213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3e52df771f86de6d85abd61adca9e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd8af6c7e1f16c90f792a799601390215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71718b9db692d839906979a0f9207e43216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acbb291a8be2ae274c2461613cabdb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ffb51658af10ce8c0a50abcbf253d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27b021f3b6200d9ab4023bccd55181219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bdc92d09ce3b97e6f552a9eba160b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df180f6a064265b4caf7fae9a1b6ea5a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737075629074e9dbb93b7856efa2095222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e4d549439a1f74ccb0df71a67470a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b7d5c7729d0f53d3c5b5870225cae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f250b3049fe973fb9c5a7cccf8d07d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e48f46895f2c7eceb96d43ef8d862226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e959a297f60f324aa4e8869883150227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d954e40dcc6a38dfad941bf867229228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e621c1220e3d99ac4d828cf29e1be70229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27420c107744c9a5b3ba7e112436c31230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bd3a9dea51427bd3ccfa1954278c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d2e368c4a485e405eec76a9191cff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a145d65d2dde8fa29bf9bf06a5d6d00233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25628f1b55e9589b5e12e8e1d48d4eed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa422942af8bf2720c5a422b8794413235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312c3600bf3e47aa93d68652cbb65a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306bef2e236988d8cc188f9735ad58f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47adf142260f231b21ecf574c01a28238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c81fb0fa66090ddc7d72081a8c9d0e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ecb108026e5b53ad026cd2757cf94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad48e22cb778424b7d172cf8c81d0d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83a40e99e91d1a08b2b5291b49cadc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00973c2fe431f333641731b0522ec5e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28fceb0a8690523780497654f110f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211121bd6e9207f8ed63585437bd24fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5753227ce4ed2463d72b672d06890246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69a006f74318be5062f996cc2e1dea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02437a313f40a6ae89335cba0156599c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a62a4be2ff59cd319c17770a2d445249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6253fd0d2cdc2a63bea0df20710f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e44322b99a0d547c736b5298f5a64251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15c7b1358361a785208d89d67471db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab6dcf2307c36135b4526c61343486253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a0df6c0ef153ad496471188fb7051254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32867c90f2619385ac163509efd127a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddf8c775cb79d57bb7e990e86b52e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e42810f762bb30de38e2cbd87f1bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda16331755c77eb93e4f6fa5298bd67258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b720d238017114ea34f93fd7206e19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab78c4f89c765001bc8e96217943c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d7ec43085fffdc096ea22aeadb874261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb90643d6511afebdc3b8f4b2770160262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5093b27b48c0d9c39648dc87395a01263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79e348418fba72171ed577f982d592264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf536f46f737eee92d974c727f77fe5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4e87ee3be4a8679ab36e2675e00db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388e3230a92be7ab6cd2a885d75862f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b803c7cb333b1347156cb8c4e74e65268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bfd587382cb4329e6e610b353ba17269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050048e43e03aa63bf6baed2a89eaa6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4783a0ce28016819d3dc2755900a295271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2b4733e67a84d90c41c7c3acf00b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99230e22e88283391350c3094a4add2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd547a85f2118befce21a5b95d2b493274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0a6d50e873e1d1a9028d1671de6bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f16970020c14b4c9ea47fb93f955db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399239f3df8b510155bb288fb4ad5644277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7043662c3d1a288d6fddfd113429c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792f9fadb07192120d2c9b67a7bfdf5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c3ebc0671c4c4c179710cde267876280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f367acb9d37b0ef51c242b52883139281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d682302fe6c50ed6cd793866e3b5ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec00e8ff3130031449d5dcdab397bca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a016dab2d0ce1365a82a71818813f25284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b743c5f6987e6f0c4069d62a16e9b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75243605913787cbbd8dab0abbbf4d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f3f57a257cd4eb0f30fe2501f86f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14899a7b670ec7cec0eccac445ad986288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859609e5108dcf8ff1a258f6d936828a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87383020100682380d9a61f5b4dc52cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe23ab10e7263a11bb81755fe54fae4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f4cf96f1cf7298990c2da2c3dd3ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ce4f1c8d20af056fe3520ea430341293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19020c4b11041a8d0998cd91f1f0e9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fb6050a0beba81eefc0ce53917b45295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e594ba455223e423f512fb02dd801296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae7759ce05208983082b827edea908297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802340dd397565e986c6a3532bc83b5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462230518d13e3702de7a8856d2a9c10299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224c2d328807b52f00a0bd4542a1cf9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2afe6c075bcfc13a86526e2cc9d49301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960222b1643fdaf3dc0e6cc6fabc3bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b1a8f8638a4c10b3b4887097b7baf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460e7371b9b3553a9b145e85267509e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd5f6101f0d36262695402365570fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fec5e28eef47f70dbd2358e39c4f46306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c34b64e164abbb0db6a1e52854ae81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0ce83d44228faabe63460755f728a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca437c4b5702da6fbdb1d64475445f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2cfb37ea1904549e3d7768692b488310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccb3c30aa1bccc4016bcfaed8abd9e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93110d0432334ce69314c540817fd79c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c68502665daac3d7cfa136cc80b35313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6acf8df12102ed29537314c145d26314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d86ae3471a8ef058a1fea6f6b4d99c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719863d9246338a495c843d6836882e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df8984decd83de289b966ed4e12312317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16a4a485e65dbe64d8f8072b49deed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86363b779a6a4a0452cb761b7f4b0be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed99fadbd39f7b921c16593db9ca783320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012526d5f5db342693ce1e0db0d542e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4272b63b6d2e81184df2279cab544d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993de8a915e78a3b32b2a3838263455a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4d9bde54d1f5dfbc865a4c30264e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4e2c9b6cef57947ee02992884c14c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010d94ee1f24196bf1cd350407e63cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e06ef57fb81535f7876a0c55920f9b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfa8b9742735fdff01945256645b49328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f1b4d2bcdd1b11dbe008a2f277009329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04c8412ef9277fd8dd994bae013677330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504781b288ca46b04a3f2f19b997c93331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce919064ff2172d8980309a19a8a27c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a79b5c03d4a6dac036495925701af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293228b6445b34a4b6fc3dac3749e4ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cfb8d1b1adfc0b55e15084018a691335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fa16fa5005a66d341e9717e849b71336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d49ac2f2bce0b98c05a5ca1562db37337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f71301184fe70068c8880723e51ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7720b7b177069532426d050a4a0e8e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a20251aa2360839cf917db7d8aa6e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd90d06ad2f8ab85c5315788637765e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c04866d246783f35dcaf72ab9b24b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3874f89868d1c9d33e0fe5e16ca55343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88869c9d0cd9e231da7b1395d794f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e657e7693599fa05746496cd8a1a67345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb90573172a824620293329462b2444346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525bc5127ab1882e5bf784fc61b1824347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8350cc050027fccfdc2c1a9d4add0d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18600df974dea75deb0dc01d389ad895349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb54da6078c6354a23436deacbf8c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c863c5c897ee5ed9eaf943dd54cdc9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c61e9b3499190650319b517b4b5e2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7425de04e6360dd47388925ca089688353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505f0ad4c7ec796d11ccb1ed2439327354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda36b5c7cba5b556fb4e3a1c553e67355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fff6ead05a05c20126e627ee1aa79356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13843acdd5e6a473fda5cdfe5bf115aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d028414dcec790b0d28a28f0d9a0e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371c258346e64722c0b4bfc11592bdd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382c0826a7f13594946ffa91709568a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a3b5c62b0fc88aa216ce2df249bcf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e322dba8633a3c8bd088f1b5e6bad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0bb36774e1e925c6c581692db7caf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acf03ec0fbdb1fff99235fbdc85440364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82155f835490882e807e3e64f640d75e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924de6dcab6fa2cbabf96932b83083a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11bb009df8b7ffc055176fd0669810367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be874683da97c1e9a7c2bf58f8506ae9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564965db63b4998d38fbfd0184ee2f8a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2072fe7fa6006380a604dd03b5aac1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86717f1598798fdb571c6fba2771c556371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30de241bf7fe08eef3c9e7869c500b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d23385de6ec7a7e5d65ea8acaec90b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef000da68731254c48afcbc254ba933374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36cf23994b9bf4fd151d295452b111375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f06f8146d2d83268069997a98a6d99376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011ad5487b9e750a7d9382a17871eac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480ef616174266c1892fa2eb36c3e1c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4d9eb50241a77a3b2926b4179ba8c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec338e00961deb62f3c8d9e376226c59380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9290713f87342a4857127054f722ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97bc93d98c591ce4b99df254e71ea2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab690e0c328ca4a0f5592b46887a418c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab304a2d6bf748f9170d7374f5877f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabd274e30cbd04550e97f2eba2bcf2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49b8a04f23939b59c46879ce39fc63386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a55c55448e34e23af72fc9d7f4289b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba730c29b39480f78dbd6e9337777c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a54632d0f33c91cd66efb516ed5322389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653901faf3c46272f9a6e74f86257f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8946c41b5c4f83711ace628ff94ca7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bc9e92b7fcca50d61a9a6f7d3c2a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178c2a57dcb3b8c0dc687f7a6c64d47393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122cd90f68a72a58986f0fa76b4b842394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83faff46d5f2bdd77cbdc999ba6e011395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90711357d4ed5c3b09ef27b2415e0a13396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea10a978e841df46d2d07b1a790a465397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5622d34daaa25b644fae79a68a8f46398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d3e8998bfc03cdc04b56c27326043399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663881613cda8d0d9fea28618d469ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab594e672da772ffaf14ffb965c5e0a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c81d9d481f8ea73e97d9ef6931a2e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17bef3dc08020c9e6de59bb99a9aaf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec7d2f0c4dab07e076d9ff418211ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aca4d359115ced92599f1be90a41b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f3790ce2d1c8b46f292786edba7cf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c29444e18c790d2363f4afa874d8a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675dce290d35350e715b6d53446e8d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b318f970fa63fc3b4fa4096628fd520409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd5ba1b0986355c75d2fb40fdbf55f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fe5cb5dd1fc044c6be2212b5a5845411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0729be9e6b492e8f9b9af6447e2bd1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358826cbf93529ecbb1d5bfd715c5c9f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25a057dc3f8f55e79cdd5ba39dc6e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c167248c1a0d99047178f98d876deb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453597b51b8049854decfa3f897cbac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edb9b8c92f6c0926b83545197b25d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddf3737b14ca9ff317b57eb77271d7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f320e03f1e531e9351d35723977162419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0380f456a8fde8d030ed907b241c78420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8826ddc6c8e884edee6ae9258292f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5c8a88aad9b55410bae8de815e559422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9324e9f616e721b50d504bf4ee0927423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5c79e90955145b1570eb289ffdc12424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e5298805466d8101bc2e7aa5a471b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b36a2732b0739af5db442cdc514ff4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee25dfacc1184993705cf79cedf91e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0b2d580ae27e463414694e4a95b63428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb1560b7bb1562ac1b817f57790d2d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69596d762c29e7e4f62d22efb47630ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef556620ac25b8d68f471054303a31dc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429227c3b971817d7b84723adaa7c108432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6aee89500aefd5ab5ce2386b391d1b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775c93ee701f1fc3f5b2a5e139910b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8172298a9637b7d40ff9c9864a622435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd827746f3037186bf15651c24c321436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94436717d0779a48c585008d063be20437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf58beea8a3fdbe1144174cccebc9dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae0159873ecf8192a0150c5ca2fdeb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de17275d8b84185579d3bd03689573440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75c5a23c34e90dcc6ee9e3bb27f9ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d72129267ba0e7fee309879f18f32d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b3026abe2504a6077a3d4ecdbe7aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ea633c4ea6d604b420e3e1a8e57db444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1c908e0ffbe88d014f60631eee311445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a0e53479d74e4a3599a88cc83d193446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9fb59e49f46ba72dedbb8567f372d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a034308bd5ace1e2000c5b293776b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770c2bf39c98cb2dd61a7691c52589e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5781f83bd0dd190080bb3d8fd82e7b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927478fd7ccf8a7392715816fba2eda451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bcf9f22920213c44fdee73a79f7c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1436375150dfbf6b03e589b78aa6dfd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635bfd9406dbd36c310761c3974f24c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c2c31b5265d0c0269653ef1000f21455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7b45b4378b1a77b49689fcd2ff2f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5d9799c4e8a37caf77ff9cc3f15f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e9e8d3007aea5d4a266452fe64303458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074c6096c4fb54a9a469b64dc743baf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afc88a1ba2bae1b2f0b4a08c0ae232460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444128fa2d60cc666106cc1e156a1db0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2f24dddba023ed0ef833f2d454933462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74003e0d8b2ce834e388a96aa26fe2e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50ee3e7df06a0f91aae041cc911b4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1703873fed8e9d1a16c520366f9a7de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778be8ec780a28d144b31f4c0ebd776466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70f7a89896627e0b1f77753b5eab58467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646fd922c4d7672f42a414b0342781e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652dcda238023d9dd1e8096d7044fd15469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81a283b5b3726f703e917ff8a7460d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f982d2dc965053e1c754151cb859278471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4748cd33e9c03cba8f19b02945bc9a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a21daa42303a4dba4baddf3cb36ebb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d154527eb29a9372801ddc14c49d7b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba358dddc784b5828c326c8c63615d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d46c3ffed554625dde2efd07942e27476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4950f74254d75498df503c7a85760f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e9a2e2f8ade680db070e2202a82bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4381efd69019cce5146b4f18d43a01c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895d870ebab00459f3535def49dc61d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97d35a3e4736ec0fe4eba8f9631dd9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899c19a83b3b5d7f4048774ece403a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73a49b7004c92f35bde261076a40d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac2d3fc35c6a49145edd33df5e8d1e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335f14a95eba22c54d4e5bd59b6dcb1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702188a739fd7b70c0a879f6ed6a1e2c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d591f4bcb851c5a15f2cc46afa82d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697bd7ff18209c2cfb0b11750fe775f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ecd3886a27789bb30f0386fb8705c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027c4c0448f6237f9928d1cb7abf159490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4e3a03f91db8bd17299a0f65cd068491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210d496e3c28135aa640cadbbe252dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e3d819b6623dc1f48b8c67dc03b56493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38430fc4a088e31455e58fc8eca34c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab6dd09c4dc1f311ecea95f635f827495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c2a635a5ab9eb2371262b96625e0b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb5bbb719b270a2d01e8f326a409e8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79705da76fe5bab04adc6764350cf475498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330c92e3155047840ea25755d4a7d1a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bb5b74a707775818b39e6844b95f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a3c249b23c6e78b898764e3b22849501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb118d9cbf1df98f7de2ff7dddce7340502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457567ee0e432da02f3fed420f40b403503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665ba1b2d304b158226e5d53109d66d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063563b01966d0d925925ca0b3556ee9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241bc85ad674c8ad84d2cd632841620506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aad399df070b13f1ece72a3f25467e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3838e38751d4ffd15a801abe14d339508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a63751d99c94b218df2a78729b70d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b38c5b004c9dccdc7c0727f5bf594d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdf068620c7b36d80130fc07f460d0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189a2e20aa6813ee8f2a8c03d2a49d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73e4b0407d5acdc5fce4968087c510513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00b2fa6e193baf9d950d8e4e4d9b15514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509ca72fac16d6c61b14b6ec3f175f7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688507d7779c7f019e1c3098080773c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce217ba6476c2509f8c73808c09451517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7af2b62bb3484cc4ec9e39a08d0217518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86795dc61a2ec559ba8e6d1f19072064519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb22051a2f68f830e5f29a84277501e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc7198a346f338a05cf4421f6dcf9a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e97c63d32c4524eea52cf8f7bd18c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6939feb7e1574d436dcf1eb0f850c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218e2dd2c0211a6c68cb383e5b70308524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02269bd4222c40590901e002d40d8ffb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66e2fb5d8a57a818232afaaa367ed8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3694ebeaad1392ad423b09dc6df367b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964cf17b73e08ce313334296976e46f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e46c0b12aa1d3e4a7a52f04cf5afeb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82837afbbda029481b558060fc10856530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25012880e4ac0174b8ad09362653b0d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fab0d40dc37490bfacfbcf4db823ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0c81c1f5502a659b8e2aa6e8d30b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005284e769c5f4407d5b470e5ec9d5fc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f783e71f30fe387bcee471696bc58535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874a0742f0d158a67c4245000407a02536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a375251885e0a07a2479540c5a661537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011958790d070013f385004cb83b79b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61494491dab5fe573f44c768e8e0287d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7796c8edb867907d135a50019b12948540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d06368a153db515a14e57ad5ed16e1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247a571f3dc5a5838cf875dded0350f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fefa057e2fb5b77d6adc66ff46a892543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1c67926c5c08241fd93916b6d3a0d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d8272bf44a6e77624f93778c894dd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d33bd1fa83392360eb62634775b0d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a437af0a323fa9733b38c1d8a28a6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3e122d3198b5208e9a964a408b84a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3214a10f62def2f0202b265908c14d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb789aa6fc291a3188c91164c1cd5ab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1c471ad3cc3cae02a8355eff177b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a788e6d88d5f6a355a58bed02c2a6f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42fbbd811dced81e79d0c9d036b60e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e4e35c81e346785b894bc10a1c949554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f5d5591412f84c0bd81225b1f05bb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813f252edac48cc4ffa6b44a860766c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849325a08fc52eadf774bde69145d64a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d799abe6a06d25ba61417d67c2d4e14558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd504d797d6d17db939758e358da9c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01407701abf22221e6c2f7ca9b9d546560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c3ee983a01e6a7dc3efc5559d43b9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fec8b92d21b1b2664bc1d058f0299a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0ef44112dee196b6299651a6b8e0a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1575b1c0401eac9963f4c1cadb95049564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9299c4cc22284b3701ed6b47ccbffcd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e5ede6c3ea33aceb28a26b9e839d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a8acdcd3b35fd6093461c80e32bf3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d715e3103e4561a2d3b1462a69976568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456bd740195e652533a5ed444f3bffa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69761ca28037c72d8676a9b8d94953570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bb14c379fc400229a314b901f3867571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab703514b7a4404709e9db1ac934ad5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8276c54add720d7f12dec3237e61b15573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce41b48944c5596b0624fc22bb4624574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62291545e31dbe8d69cd71ff0fa0ec5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac12844f9c177d05b34c7fa3c32a3f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33780760ef611be8d4dc117999adc6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66ecb281541ca662eec502b41e0063578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db699d457fd9f9943ca583ad0b030f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6c1b83ac2e3797236f67a2a6daf30580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3922e8a2ea3a97393f6a63d0c80b0c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30373a0bc6cc418f9cf4dab227b6f46d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949c20db03724af4f0307b2a56625f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92144de6562bedd64b3cba96ac4e1638584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a1b443d8bee85b5e653a61851b902585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36fb7eda7368acbcb9137c10f99053586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6aadb64a9ba50c0f93d9c912df5f1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb452980c42d22ae21323aceda6d08588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c70ab2f1c5119d4bac57ce4b9937ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09b002931b14321064ef1d20a4bdeb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fab92ee20d8dbee244ec384767a7a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29e9be391404c9a2fc1b9f424bb43e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf335feff10a95adc6b33c8cb6daadae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2340ba83c08c4acf69ee11d3aa72c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef989636e60cdfbfb45e2cc1605912a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e82a219dfef6b302d8cebed994970f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72bb27dbfd10fcb55ef1f45b580c90597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f4ff5d35655b44d375c5cddbe0296598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d32af32b737b624b929b877768fd0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702673b65a96566c6db157f146ed2ea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695575c1c0c2933eeb905955c19a8a2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbada2e6a885ebcc29debefe7637ac9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8867fc218ec156b420f2ad4698409603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f24267138a4228b4547bb4df2fcfc9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d2f94f3289255422fd26996bc5e0a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca51099b5a3cb970e6401ca8bfe3dcb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145fb674ce6e0c26f19e12a43188b9d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405f1cec48c54f7e1732c52752ee23e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb30d599a16ca77c1a7c1f9cc544f8a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6947f208f21218d493127ffd615014f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcec9730123bf885599fc1f91f0947c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34160a8c2e93395aa8fbc317aa9db79d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b86e38c5e11bfd82f1820e98d3d03613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7494c85c119923ee11095f59a9efbdc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103035fc0049063085ae257c30569bca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28cd4d2177834bd9ccc154270e2681616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fc2bc5c171c373809cea03cd76db9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382faf3ce05e9ef95bf9de596676eac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380b09f8a315f59c8bd181921f1e684619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b65227efcb95a31b14d68fb9944e9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113274967084a11f72e61a828231b75621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66804aa950a7cee59a98c551979943622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2f86eefebd3d86ea8ced821d95faf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61364fa5b2ae842427938443d2bcb39624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3987cb4f251e0df33a78cf9eaf07bb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb89c16c1fe0cfa73e75a07d14324de626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3a430d2b492fc6fb14e5804a83813627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c130c7f7c860f502396a34012d691e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335b173db1233c76f0e9474d025a769629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d67378ae4e4f30d44aaf383256381630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a412ad547d9d73a4d62c886c9717d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931a6d81e3e9f0926d8fa9f3abdaaef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8820ec6383b816d825e49d1962ec3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36466c72c4dda03c12e49019d3160407634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a23ae9caf282e92faff48991c6cdfd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e0bc74fbb2b7d0f691219582964cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e6aeb21c307bee812ba3b49c31675637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec112921e299523514aff6ab25a8479638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce4bd326b148980b9ec08ba53bf1e8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786ba8181eb025dbec8fa130b79d348640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48881508e748522b56140a3c2fdf1bfe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadac37f5e4328fce9f425036c1f59b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8895b43d081c82e91759c9fb9ece1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3383e6cf1463776d18341f3368156fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e807ae57696c9e35f522d52b3f3f1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a9609a5ec141ade51ddf70fc4284a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cea54d630aaf5375bff104febe05d5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c620462c5483be9aa57d39e90fe4e0a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de67138fdf8d14a6b32cfdfcbd9991649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d234ca113c5c44259896fc40637676b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2342e32f54d313a5635926fbf5edb1d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffddcf131b6ce551b4c38d1d6c5b162652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5b9699c3a7ac9bbfddaaa7fbbc909653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb7b5b4d3b293912f26637fcb0bc65654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b115b6a65a6800915de63f48a9973ad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a6487460250099e46c8f512e0db09656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608443dbc745def70aa45f1792976071657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00cdbef7c17bd9231892efe29cfc5a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fceeb4c52ed595dd43e214ec90252659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3e810827f85d060776e42e3dc8a78660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f01aa229dce937d0a241a4d101312661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a75140b4b2f75d3d38dd2dc73ce77662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89003fccf9fa0ce9c18420f6f989752b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db96e4cf0377e20b14169150d4b1b0b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49c5660ea549e656a7178cfe05c2bc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7780165b5121f5c74209c39a5ed6ec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13639532672c56523230e31429ef5b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400834d83f83127109d4c219c71edf1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165d999e290cef8b85dcd4b86cbf919669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e74673b9d04826b57badda68b9585670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db2fb8c9c561966bc91d64dde7ae7e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb884a769d866be5adb7e261cccc82672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba239cf440da06c6343bb57cee7ca915673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc68cc738397cbbe3ad0ef0446706d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e6fc7f61c7b3018c2545821b61e45675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d866eafc6240d774142064e3330d056676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62721474dcdf0aca08f1753284e155ae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33098f45053bc0149d1d4d430f4b6fef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018c27ccf1c164acdfff5e0b5d0162d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265de9f59e406ce80d55d5ac3c04811680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3463cacbfd9a1b3cc871e2a71d8f70f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd338046d9c04b83c0a75f4aba98cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319121a0f16dfa13fa11cae2a296b5c4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffac07e99be5b8562d511cd8366acc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc840a702a35157ac952b6527607837685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5658e0f89cf0373e2a2d765a618716686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbf36bae742392e43de8305f55f3ef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d7619e8223f3c32fe2ba4b02fb03f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ad93518a0438597b78e317e0c8874689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa71cc6447c1c17f6b5960ca795f47690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae912a7c46e8648d6ee49c86aa8c07691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcceb0332a3a4b01de68cc5369cf3e9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454344167a8f7da71c374b1a49e8c43693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12f15b89a1752804c8ca1b76e205d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa649d36dd47ebbc342d4f17210177695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6197609b55e45fff16502d2b0bcba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36efba7901bf045319eac36d2953698697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d17302b6ae3d1b9fad71d3262a2bd2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33120008e2c5d5f02aed27fc1f6be1d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f65aee139023d4e3dfe60ea04787c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5fc18eb8f5afe36ee4698c18598e9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b56e2d47ab529725fedffc88d4099a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7659503d199f2aeeb00b3f829ae7e0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e74ca4e928306ad72b2777bba7b01d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3882e7e414d1d8e6c2259a5e092f8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235887a184a72ec7d561ca65b805100f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc28c354172e42796e9a3d8ec65b40707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d51d347ae5c18e65646d47573afc5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac69085dc66ed2c560cdfeb33badd74709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2279d598cd795cffb9430bcd53b026710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141c6fbd34018d827c3b9e6b979c24b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1689f2e3c56fe97d25a7c77373b562712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98654cd1e777c8d6f528c40f00dc96713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b07efaef9e7cb620d77af6daeccc4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3dbd5557d70e273318b1b6820f6b0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a4466b0699e13bbc1f1b967ce01e7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bcc383e548385b092dc5f16c1b964717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989414c0a74b1d86ad312d7950e09d6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57c5dc1a32d8066495d419dc5dcd79719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3cb750cbafea33af22b03e14638bc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6ecf45723e5d4dd5cb207a5c89208721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bf3686bf17df748e1d942c62a184e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0084d77e3c9d11f69f1c648bda1f6cf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1790110092a4988c2a57a37848b079724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1a9d0444958505c8de66d6f85092d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661f8d428d81991441ef880e0ed469b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3d969dc76322728d86835ac392613727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e3c96e6a95596b9984dcd541f4880728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74229ef61ef095bf3117c71b9376b8f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f29832d3b8a2cdbe3388e0ccbc390730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880705e041d2e039093023563dd7f75731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b479cdfd651d9f8342691a6359afe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb6534bd090705566a1c87535740fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224fbfa19c9859d079b16f8632b092a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab491e075de5c87c50a883cb90cec5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4e7dc599516dd337ba375a1a2b325736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0940b0b1018a5e2426cc79adb5ce9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61ebec86c038801a8242a4a3bd4c36738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6241b0dbef44a9fa51b1b2a5efac9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b643c022e0e3c48d5fd808895aee2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a94f308b4ec03462e68180266169ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a1ae56d49f86e95e2dbc0c56fc905742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65596b9a5a4721ff862bea5c9e5d5942743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b144a838c18d711d0ddebca87992a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a527d6736d68a8df6580e697f2ccb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9699b5816b3d536d6d2477b69c737f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f920192734a86c1cf75ab4e33c9d57747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed6d7a39453b49430f9b555bd9989f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb039440c4b988f767ad3ec05906af749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225596116819be0e74a9953294ecfd3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9996169d6b863b749411a64bd11ce74751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc770034e2c90e8b2cf41cb64c7124bb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f827bcd09c0346e75a01967799bd7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c69a8134225b1a45c502fc6fd7621754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248206cfa11c392480b4ef58b9cec09e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533425a60fe03eb3068234a35625897756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984780d95fd1add0e6a4cbc7f822e99757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6e1173e122806b762f6764f622718758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b99673cb900a03032055ab5aae1c3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f05d05aff294c6b69cef47e797b5fa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea624595d620d73492b02871468931d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aafa5aff55aea4c1f6426fe0098f97762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45dbc7a84f09b6d786f8d10b2cd89f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efd990ab355fd47f7416ac8eb29d8d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1e0e15c30c1507db9c23a20ef3029765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1170e7f9cd34bfb60c17addff36945766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766a8931a46ed2beae54db8395f5ce3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bced3e5031612991b7c4afbe4d6ace768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243b0c95a72344b517c4aea72c38aa8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83ac2ad6f7d79624d9121b8a6d904b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98620d62cd7f4b0340510fb772aa865771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03c63dba3d4e3d411f5626e03321ac772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bc2a8bc702e424a76e6fdedfa2387773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504ae0d6345e3f298ec3ab074a2acd8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d400d7971aa114011a0ed8fbeb52b8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c76565d44146d96a745a6a3933a54776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24c0525824b1029d64de4370ae2763777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5968d5448b6c0b6c11e638e18a1fe47778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a120bb22cb1e9eaefb873694f8d06f6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a33fa6bbb88b8c037629a7f05dd443780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c81c8873a224e8a6fbfaa5120a0ec2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a005de066e94e9ac5b634ef0381d63782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f05cf8583676ffcfaffef6068f6a6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a756b2f523d5f9425bad5a846b7a380784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e39931cb70627f3044b71030524175785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50267090f77230cbdb3b5304431909786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e4f9b28a86db186f64330a53e4664787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a35f6210adf95d87c8b25549c5c341788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede1fa09e5f2b88ed5bceeb53f5fc45789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4c99e837570fb413818a87d71ab59790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298d9200918eda653cc3ad79519c57a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42261e33dd8d58f5b453c55e5f272d6f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0610381d952394182bdfe4979bc4ab793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423b541fcf05cb782ab163371950cb1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be84a5f2b67507f5d88c4742210909e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad6ca871f3766eaa6af80d336c8557796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474eb3bc2fe43a1f4a8447c5efafaea5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b859e4ca93fec238c6b1a4d543aca798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9c4546eed66259b438eb3c9d2268b799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450dfc3c7f6b003547ff231187220c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61454551d2f10f4e9e8fec7ebc7ae7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db66a78cb3ee0037b88dbca3fb5c453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4588c3e784ace766d8716d388254e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6e01246a87a6c0ad4b02d019d9e185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5139df51e67b4e631ba0869e709d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f7fe6ee3ee2fc33fbf1c131c62ddb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83bbd4a717f9cc0d7dd99e814ea7318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27b78fd21714ab264d33d0c124ed2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ea60b34d02ff1361a9ff3123f646810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f235ba145837b532e2c0b6551bce2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a9da53510e0bc5e859ee7c0789c1912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779e9c746571353b18c751c9d2e180e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8d80878c84e0315adcdfa2693386a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054edf399bfe9519090a38359f4fa1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd545176c7cd8e2218c35b09da02e6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1e50cef4120fa80c52b52b618d33017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15c822fc963677db097516692cecef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3dc47ba073ece5241feeec416900819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda07940275d96592d2ed1dacf6f4c0920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a74cb94d578308bd1535a0444df4c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7489f99cd1b78cb0be4ca3ffca4fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da6abfcc315f76679c4391cddb6e1123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc24b261acaf90bc99a4cbba479bde24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89382fae562b2f6dec92010b33de8225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b168a68dba8bc5b53775e959b75a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c949a99ee2cd740c1e3605e9f38e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d025a282d4b65de242b6943344dacd528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8dc6ed86613feea5f76807b71d0bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a4d4999607264de7ecad7ec13384230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a6fcdcad80de9fdd7912381fbd0d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146d3c1545ded19f9ce7de781c4b73032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09547dab6655df0c99cad37b8af597c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892a52ea5154cb225c7b47e2513ef3a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42564efc86045386ec56a950eae1d8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ea0c81e24cc53ec1463138c8e5aef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02319272c2be77a82cad29d5abcf3a6337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab007bce833b66fff8ece09e5f40243438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4979089ad0a59ff0b971a54a4936739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e880d85f01fad9dbb4a8121e3b4df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a22f121efeba479fcfbe62466b4c2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33430423b9089315c7c2cb221b317f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab88cdcb236264126222c9856c0eb7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a158eabd5d9ef6929009c088b3fb044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d183aa147552c84d5e05e09261df30045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c18ab525810e03f1cc94f85e5b4fe646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060a33cf9d475b9f443578582854c4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e382c8867dc0214384562e488d8c8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abed969bd0a8bfa6ae4d5d96503a0b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123e09def1dc9b98296fed683c2e0f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92a301b82f0d244f0cd33e3cf26f2b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd6d4525021488572a3b7262b8864152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9df5ab55b0ac0c391d367135369c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc6f08f192cfe497143ce946f79b1a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8487d090720d6e7bc46ae892d0e116a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98377b624e786686b5ab02decca9bca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6c8b401dab2aa3f60a8911807f14e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba78e62896e177703cb52d40cfc85b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805b6abe759dfcdd0b28aca2fc860c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0045cfdb476f8270ffcdd3fbe7d8c3460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d845b170f6de02a4e9966bcbb9216961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a127f9697328f7ab5c388fa3d36a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fe26895a6214c82722c9e76c2c65b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d941ed7e439cc52bc972e94bc86e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e3e491e350a693404004867ca6fd665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3deb241e24a9170047eff92bc0d0a8b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1b18f8c263aa286dc7583faf058e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874b7393371d362614451e28cd31ac768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f0d518457ee3fd6c99cec3d79810469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3ad3803e8aed9712d5d3ec0fd8a6b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd0570da282e944727f1431e50b4f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7307c33c20b4716b965418c842d3a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69f52929526b862b14d5e03ea8010c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5375751a4cf97e96e3a38bf49ff2074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bc026ecfa88d461329fd17ba7c5f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d96c80a967b25bf7fa3b524005222876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08d646802a84375be1a2f61a493bbc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3508264b76ada17867bd16675e3061b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfe0481b0eb2a1d35d0222ce94b9c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78170e287199792ec74733e6f34b0f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee94b7cff2ee082a4c4d6b67278176581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596ede8bf8a7cb477e33d4ddeb00c4482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13569bbb2fae899ec3e7bd12a63cd783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1540c9a24b28de06c4141d19ce4e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dca38e00c5bbf426cb8f755958ed2b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059e380876fb59884191a0a71ecb85d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fc477a82d959941e078d92568db7b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82133452d67f5d71a9388b4245fd5cb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98b24707f4037648ab908eb7be63b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08476b063fccec7bdd8b8d9f043cac0a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954569557d206e78b18363bcdcb62acf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c7d626c0c0fd67bea5a93cdac921892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e673bacbab08e8ab3a96585a7bac8b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c67075dfd8cc131f6a5ddfcb25a9b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29faafa2d0c21915c237211a59e85ad195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97116641fa0cf0a469e747b5a5fb000496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906474e133fd3f3b8f55a62a8f2f06997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469f610c62c1d9c4f20dd6a36fd482d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352768a6623f53a82b7086a527304c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c034a4cf89b68ef88a839216db373c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bd8d9e0722d9d9b08d31290208904101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285dded06875f1ce0bc1cd072d89ab1d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1812d6ad3a098d629b32f263235cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b222e06b2c89a77158509195057e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfb2ac7c13e029ef638f435dec701b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122aff0e1ce1b8d4066f664b29c171ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7401893723aa5b330dcbf7c8d6b47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbd6df9999047157013b3c81b6b407108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbcfb8357f234650f1993477e0f95f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fbe131c8741ac59856942bee0cc5f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9339d21ee3f2a12c39aabe54b240faf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e9a9f414c462cd63d01230f418548112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad18ae14bc9f2dadbf8cf8ef4a293c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acca143fb24e49e305864992416932c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf84115b21015bd3916634a0a9f0fd2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b8d17e089036fcc46c61f17aed7c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f543292ca8fa00fa29d11f0aa5939117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71442327782b9c23eebb7243510f301f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c8acf8113e73b5dabb655d6d825ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991bfa2e7bbc4bd7b52f3008476365e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d970b4b54e5ed0fb60aafbc7b394963121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa788ed3e5f6da531ee62e8e8db12b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bddd9aa91a82852311a5001389856123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c92f18bf0a02d7a2d6f9e1a826ac9c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a2040c58428606157775b1ba458c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b593a36b4e455602bf9124ed708a27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85f6ad8459454a58242117be3ec043127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c532ec1e938953cbfff41743361e3dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46daacbf8809b37d4d339f21014f54b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4028e09230d0955a31efe44dc0998dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ce36eb0e16893e4c09ce41db15254131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e58029185c2e6bb4ee388e91ed7222132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f4d4ce02b1170d97f5f2861584a11133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f65c0f92fb28242f2364c3fc411fb2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fff9eb387c948fb3fef78efe44a35135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9823237eef761fb724a040beef9e73136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d67d06acd0d525ef2256ec1bb36b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edab2ef1a5871b7f62b7e5579c0625c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f3e66b08b8c58a01f144ccb6471b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b7c9ef5c3bc928c1fb10bdd72ab0d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0499205ec474d7ff7a5e434b1118aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d50910ce20f0cbaa4cf4064524f69142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7011511896ff4c8fe2eae133baecacb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b896adf068f18d83fb5b3023b8c3b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd25be7d4f7d7aeb66a74c233f4a77f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580db6e90372163ab7d4b80c33e19a52146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196e3d9efa8566db4a4a977e8022d33147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8515211980f45f0cfa89601b491e6b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639651292aad3d766a3b0de4050cb4b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce245dec01576c7cb3c84afa66a9c7e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ba7bf2ff02ace70418dff86443e76151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce420ce751622f2e2ffa718d11f57f61152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f487042bf2451d8e22e01bdb867c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff656c9fd687f3c4ea0e412631db9c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59034171363fd11dbf6fea56a0ecd879155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e53a4f2dede6513c495f4bcc41939156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a4d914d4fb57e0f23a2c4a1e9c0c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4a75da05dced376a8faaa5c828e7d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c20cd9704ff23aab0c9a6283125f1e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1ab972f047ecfccf29db2c61c1b1f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686f451361db0a4d626f154b9c15f05161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfeaebcdc4a5587d43244731569a1f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fed786b96a0f1f40c1fa579b847631163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e58d04667753b7f178567058a47b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11d0d852f56c1e153fc22dd93b8be3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd71a416d03f15967925d3fe7142ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a26c3dea005d5e9ba53c40b048860167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6d01c8157be0c681b6c022963296d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88947ef10c74964726b3a22b04a31c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb3b0eeee0e7ad9db82a2df3ffc588170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1c9ffcc2fbb7f0a7e165da66b908a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18654ce0f658c459bd59efa0740f969a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef62819a4ad84fbe3216f48efc3816c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cae3c3047b5dade1e0f4a59d6ad41f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eaf5532bf417dbd39edde9ec97a05c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87a965f5da643ca368af68ceab6d48176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf14dc5439616918597e3288c4ae40177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b1cad11d9c26a89108f6da1e4ff7f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860365bb7e7f92401e84b80dde0ce8a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe5d5fce1b74b82b88eb19658c03f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a876adf4895fe32503907244d2ef1f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c3320fc230e4dacf1add2e587b6f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e8b81caccc8215462acde0ab6c58f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc05820a6be6116182e4159edf85522184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da1296f720f1a29eb85603c1bca171185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22dbf3f91ab27340d132088b6c6e9d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa2642318629e0f6585a80df576f44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4db1f0711db7854267c98b804d822188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbcf86ec6094edd4f5238d3a00f890189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e2a396af204001a603383f6f709c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7cf55a511a83981083d46df327e0e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f563a5dd66984226df282061f57f0e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1889c6d860c31e66d718069f18008193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0dc5328bf955974f081ed45a48deb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ce729846eb9e265fc05639e7d63be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7963a2c87a4bb8aaab0b8b552d124196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee41f7706b06fbf760bf8635428a531197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b521680a708762bc7d71a5e9c97265f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e78903add82bf5ac2dbb49a91f2359199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7e1ff0ccb3e847b59df8e9c1127d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02d7c9f3b9097e43835bb114c53767201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851b150b7270a3bb57ae6a463e5b443202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a63be109a6dd056b32954b30368dc9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077517c433ab6da121773d8d4e9af99f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783480db0ae62db0bd44e7c9799df7b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2216e7d8f721021d65843bfdbcbcf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ea7a31baab31032852239a69c3b0f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22c6f5c2fa869624997ad05dc1b804208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dce18f0d63ac04c0bc757ff449005b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1d42f9c4112d1b7362d13b54ebbc5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a36964217cf27925ed59958d50ee0c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833f972271508ebdcbec096f49205b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d1f01b25f45888a1d0303f618b5cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627759641631b58db75c10a6de0c9dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd80938ff68e800dd2986690abef58215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc701ffde379d1b30008963d106c502216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db877238dbc42b57e33a89c15ab3e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040e25b3b07550c7331c730bef394b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3e594dfd12f9a2dd5d783c5f8ffb9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd9e72bf1f828521bf15d234d140a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ed95abc114d2aef2c12ca6c3dff17221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15cc39c4e6042753db91e48566dfe2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fb61bc8dd5ddd4e731e75dc2f4887223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff20660fffdbac3365b8450e74c0e02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691bb28d364cfbb257bc20d15014ce3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce354c998b90b96a9b97cb73e96a4fda226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0ce8cc5a9081a0598e00487488de4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26988ed5f5827d9088ab6357c43770ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0756f1ffd78802b90dcc547bc59dfe9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20169931e7c5bf6298d51451dceb681230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7c8747dafb96f556e690ea975cec7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0d9737d50da17f898b29b1de3e724232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54aa1e16e04420dd87734a1ef7c26f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e59f12e2f9ef16b2b63e52b8cc606234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e8daf91ab49f57a0972ce1b5e209d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061618ad3968f6a98e2c88a284ae0d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5aa4e53f16db1f29b8dc55bddc083b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0109b88ef48c64983a8fb6ea76995238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2dc7cf1c99f24441e3a3d18cd108e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655f78af535ef89e0f8dc0ecd8cbe81240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e7715b9efb1a56f228dcad52ec9d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65999fb96c6aa49a699b0eb56a6c9b14242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d3fec4392ca38da8037675ef3a5e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26f799133a6cd80ac4205fce6b0dd5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530dfcbdb6e84894ac0786a9f98c670245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97b3f72c10abf77eddd96b1e03604a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e9e5bb4d3a76a5c37b1d9b8aaf625247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f3a0a7abcca1bedfae5cd5ebeb552248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2342425957686fefcfdc2fa5ef9ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dfe24ccf374e6c4b66757c18fe814250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d190d665b9e2f37fea6a21b54c309251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a4fc8825fa52477b63b39dd22cc5a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fe93196e7b4a8275642f6359d3890253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b492b75893b6e4b5c4da7f3a826c3ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad1d904617c6258510d30091e7444c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310508c81d93654ed66cf35526d4ffa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80cc716449d420276f0046591e53b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba31343d8db7d5d23f43c9aec3008c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a94d5a378e7e11a351fdf4c24dea48259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cecb30313e12a08fdcff0fda18263260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a6159547035a418087a553682dd29261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc893aec16556f68694fa84f1a88362262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bba6c8ee4e483bf5f249c88f09333263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44e134d30b10e5f1fb775f1cbc20e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373a87ca5cac7ca4ec5e3e1588287b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e09839ec9f4274fa37fdbe437cadf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0d54dff6bf1f0df904f2fe9eddef6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bc661857ea8537a79599a38dec356268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9351e0f4c58308a61394b5226f255269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45518b7c0c769c7b84ac17515a631d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41084976aa7c764912214fbace20df4c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3944fb6333e3fa586a612cf8685a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c07b3dc149c028a307ef530a7610f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31d6ecbd91f2b2e9bcfa7beb4c55f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b574c4a8dfbb0ed76bfb812a9bd940275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1fde526bedad597b0d331ca0340aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bbaf081c904139763041af0128d7d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e48aa5b6894f0ca316531f7b9775e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088c771db7c2f016eec58b70149d6b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181ce792f6a0f24d067170262aed6d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f65101658ba17d5e33172aa41918e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835a9c8b3c037e698ba9501da57d124282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c66965864043a0e166cc8f1dd2dc8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e33dec2b1ea20a8f191e6626b7d2a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136ee1af8d247d1267e207351e39eb0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1e115609e8d00606175465913932c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee6a6ed86f5f711506fd76baeb0343287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1ee01cd566a3bea3585a4024600c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42921a46b4a48ce68e57cbac23202b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ebcae12dab042678910b12efcda1b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf11121c3ff75576c0c9c464c3815bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854b67122fea4359553004e8da87431292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f5a23d5f825518b0bd841fc44e83e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095611edc719f2ef0c746c66c2c4f96294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b190ff5d30b98a0d70e2c287f22000295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764c6a457c0df47fe58f80a93fb577f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef7bc8a875b26e714cb92302516128297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4528bcbc036b15588fca48e8a75170298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2e962c6c0842d73323491e7b8e221299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08b61d76fd2a63641dd53e26d6947c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714a7a3b7b32f27ad064db9b4116e9d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337799e58339d6a6d693f991025f1dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716fb173bc356eb1699f607c269eb25303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7155e89dc5e2a5073fb12b79ada34304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b99481bae0a8387870c30c7893cf86305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a57ecdc81fce847db08f487a064f38306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec1e16ec3a84eb9d30a6a3f9426bb4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4750251f381a3de4d2f3dc0c6c42b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243c8b45b2f189816c6a101a5930ffc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6ca5620add165572392e226fb7df2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e210d21957c638d8a892ed6d1042a2c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0923014221806a579c009561f2c2587312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991771c49747521e88f22118b7a48e64313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48162c8b4c543a383cb90969908c60314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe9e76d12b269fc357f541ef0088d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92221d701eccfad3f7549169d075f068316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa12cbeb1bd0939e26d3ebaaf31302c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb647008a355b55414a6ef44782453318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831528577cddaa8ff50ed6576b7301bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ed782986987b2aae36b3ff458ab59320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fd5d24e236ae200fbe7b1294799d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7c0f428e9320751885372c0c3b85a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c260ddaa54f634e728c57cbebdcde0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12563ff77bed073f7cd7cad392edf7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd1366a6e3b8b74c960d76b1592fdc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612041989051fb0f45c02bcf3eb8c07326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15383bdec978908cf487020a74841f5e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3c3b094336d95abf0eeb5be5fb33d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a4ec3131d0ee15c43816f2a1e984f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eaf84ba91eb8be28c1825a70a091d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93c3d0c375dda11698a13118d2d9cd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b48b627d69a1447bfb6e6803e49ec0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b65ec334914e4335babbe64efc0aa9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7899122262b669d0a07cdcb5129697334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858e0a00b03298fc1b7b2669d9d2069335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9924fcd1051536f639d5df341161c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309f5244933770ac0224bb91f272e5f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296587605eec1446cb6763738e02d3bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36a18bb5c4a11f52d9b18d3e84bb39339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc24a0247a5b9678a5c1d3ea2c5ef87340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a66993dde4e6198c9a8c75023416f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fc6a51911ef416b1a542d62379a73342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63614f71d51c0889bc28745ddf9bbed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328b1bf16bae3bcb8ba56e0b199f75d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2670e43d03c21ab515d6fa7af701a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51024e020886a1696044a98616fb6ba8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552faaf7fdf2ca1d43855a0b09c8c992347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27392438930d5755361718ed7fe5de35348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145de95b9ffc2ca80d7f8e693f49850349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71018547126299d7a33f46e6cb1ad4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2d7eb18e747ed592bfa73ac6be059351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559d95a8b31a09b23f64dfbfebe9314352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c4fd307ed134662e8659663f68429353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edfc27a31f43e4db911eae5999fc1e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de914b1fc0e2ceab6433cfb72764c18355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba6bdc8e65fd7db4b4f6667020fc38356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab56c917e7d7e3aa2bb117ab234e441357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcab4fc0d14170a839301d695a368a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844eb93f725aba0df72b89ad6b5b9adb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59506d6d567c82cb6fa8919ed583b80360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49960c8cce93d43d68e1eb7de724a316361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cc849690046f92352e7b796566d16362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b830e1804e7677dd4491f54be3540363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408e994a67f8fb157f7dbd41fa96e3d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe2cf372563fea52226677460a6efc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84133fa85e943201f5ee7d5b425ca236366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc5997b7cfb98c548eac3d889260ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0c70403176ec9f32efc3b7b0f62d3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383e4e8608179cac19f2cda700e3ae4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264d7e46246cdf0908b66a1ca663711370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d42edbab96c733ab780c4c18a4c194371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd60e7f0ff6ef0a8f9e8560b726288372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad86788459660a72213f3931598959b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1b6842ea01fed7eef821cb7f1a15c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb64af2f15d0cb9ce35f492855d8bd1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95689bd3aa83687860050cf019e50e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878a39cdfc19ec6fc89f56174253b55377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fbf5dbe08a83a353a258aa78ebe92378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5ab7aa8843bf709ba75ff69f3bec4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21255b9113c5117a666bc0ae6e7d696d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9370b3f0225583d01753f9a4401f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ecf0881d30ce1124dc32d1b8149ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c261c5afcea45a9a97d4ee7c042e81a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28f57fd6bd4eb9b9daf4ea83685a04384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d23028fbbcd74bdf4223d4e11ca7c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b8a7fdf89fd38962a8caf7a4bd702386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d2df0ed37fa26e6e86ef2246634d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f74e16a794839579a10af9f381e98388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41eecaaa1858e68a8f60cde75e3b93389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8761a678538b004b9217089eba807b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0bc2f65469381f38a57523982bab4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861e1a413c2323ad041b05171c85028392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240fbca890f3311fe505795829882a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd926316a1accc095ba3989a86558604394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef35c3385119ffa1fe800fd6601405395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617ce8910994433e74b65d50ac6c5c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cae39262bae4f7d406bf1358b82746397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22954a2b638a3d96976e4e3c7510f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31151add15c41bb75d5c9ddc5b3755cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69541555f8eb0bad9327e4cf211be08a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e205a81f7b351928a27d09dec9c0b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfac0a4af80bc0b0e67c548617a697402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f903c542f3faa0ac23ce033ba0fc2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79888dbd8a2d027cdd611faed3c2c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e135790ba416ada2cbe5d77b5e79bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637e197b934bec70da010e29a7db24f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d19a331ecb6f6a96007c0bd7ef3ca8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab547c9c3f9d9b0e28642d47da51db408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f277cb82d9dcb48ca52827a5d98bbd7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3601909af2cd008f5fbfc7d61ca2c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc361987197c064b6d55ba315d85a57a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be3ec7778e31f93c47e7be65da9cad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3a581d43b6503901166481a5a7f16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036005ecaca096d98237899a68134bf4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda415d88d15e71062e5956c877709d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc891ef1cb065def0d7e9b3a7c11458416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee61b213e6b8cf942e2294ac4e5229417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc8c8beaf6faa0c512af06b57a4d90418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66e539e791de79118ffb3c74f0d4a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a93cc61e2cae0d673501106d6e0e11420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e86da9a9a9b4b68ef0d62fb6d1eba8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a39b533f024fbbb319fd32c9c4d9d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e561ecd09a0d7574180a6d3373b70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd974e3e0b77a0a3475e0521fb32f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa8269dd6ae8dcb972c89715948435425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7db2f249e286f6ab2ea31c181274d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb33e5a7b1c248348fc4f9e82ddd62427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854aa844df35303bd006153bae126fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5622b1a4de8925e0cb49d61e13855d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff66c571fb7f860024226fce0a47c79430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162835d5f444ebccce7155f1cead2cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0b74c855d9baba00fbc1224f404cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f450f155d7c5c9bb1e04ead62cec4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830d94dc0acdd9c75ab80175d6e6d93434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a53ed3ec4a0e0e2809d332870d3e93435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a970722b5636945188910797347ffe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b8bc8066ef75439f745c0ead123e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a1f2b5e1a3377621d0441296ff700438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052833f2224f0b3581b5d3991f2176c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66989a86e7ad898a7246dccd0576c4fd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dc131b1cd7fd2e67949fed16bf5c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4ae86da3544803f5c819770e27d37442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f796cc9f0c0d73a29a1b21f2a918155443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cc357746402e824c19debdba8d995444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe312fe973abb38e3ba61427093462de445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f341d8d102cfe3930291c78adac9a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c322663a6cb61b72d1d3189dc07b0b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62d0e61c68d4d324798f2ae6c61528448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698612987df15aef317ebf223674667449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14e98b2a6e203006d49578b62cc24c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4b9cb8b6af395e2272595d10493ab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b26d3fbeb667f9c3eac2200fe73e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953bf818a053150779999a138ed68e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2ed59d5b5efaca4df4604a6533d22454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324e02b1cddea19b9dc159008c0f7fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33765e27f7ba0e3a863da5ef50e576456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79148d26c9afa433c01abe2ce5059ea4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89868376dadb7d0ac6af7cfc1925d7b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983693e911d3a9001b05fbc18cb9da5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fcf17bbbdd0c0e330d932d57e919d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22b02c0c844624a4146d953deca444461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b93c850ab47ea05239642615d070d4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f802083ed006108af4fbb5943e158463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d27ffa1899d806e17fd9f50288dc1e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c6a62678dbbf6ea8cafd6f0451545465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164a3b9b0adcea7d9e1741403e13672466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c8eee727b7fefad95a310402c64e5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec262c614a131e24afdf1a61575ce3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948429b06dceac5ea85ec57c3c4a163469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542811d78b4cececc4ebbccc2629ee38470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56fd4e16893b1e04604143a505cab1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd1578bac0f998869cbb9da972e711472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b442ae6d154c3a9dc4a1e3d932233fb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871db0395969f44b34c22be40ab75a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b9f8703a45c724a200245dc55cc8e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a458270e19f43e1d0b2fd45fa7412476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a49332e02f424c0430d0ef1581a47477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4328671eeb28c29c8490a29ea6f54478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7a2ba94dabce6a2405fedf8ab2644479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43201b4972bdc3012244c13e87eb0b64480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb9ed81655ade2e40d82a471758d95481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f08a1bb03e3921400d7c32f8a6565482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c40d47614bc29434606f4a65c2c57483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7d8b5c4c6bc54c5d61fee60a99aeb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a35f91012e498a1fd7b3362eb0ff59485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9685309edbc746d68e5c01bbece35486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e84fcf84d7194c466007fb79d0aa8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29663a7f3b47e11b57f61a44bf84f6f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940627b63fa7c7228f7ecc04ea6c148489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5ec7e209ff79552374dacc1d38853490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99a80f2fa081cf6df9013be887932d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d273fb8b0f2fc6a44ff6f9260a2f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf9f9c221797fd2cee10bcd5713329493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b162db601d7a3d6b0269dd200c8a144494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f507b9865a32bfd20fca54bc708196b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af88877dee8f2a113e45cc2305f1b93496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b38f45a7913fdf3ae4b3b28e9e2d9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cace1850d8f4c6a7f854c0c45729cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3ee74a6d4cf36783cf8ab0965a062499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5501afe34cb96edb8e949085d138a64500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a418f652eb941afa9da1d9a6a06a84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a82cb6f04c7ab3a512ac89d603d71502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595eb793ce79a1fcc73f81ea1ad253c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec33099114e565d737e412768f316c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e281bbe69492c625813b920f09874505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11494313beff8e3252e4af765f3d5f0c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cffc010b0889a8891f5e352222801507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff137b682cd8ae4b081660558b12c83508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1412da4f1e5620cf7c36f864575d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2978df668bf624dfd6e8309a099f2c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765cf17b677059ba605ce109d3a806e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b18d68c29774a20b00142cade2853e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a376c73416a214bf2b551fabf1439d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667735754472fa36ffa3144076a3136514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb013dccfdb1204209789d3191175b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fc2c74290e024458921bc1025ce58516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8deac5b339034f011e2bc0c238a810f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec547987edc7409e0b859f56be5bbd04518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76f00d91b943ce6287298f769bac41519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594759fa708123f4f7c25a92cc45ce3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a587a24199ab9e5332e6956edf91b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ed51cc26d3c77beade5f5ad3eb5d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5eaecd21fd637458f3624c95a0115523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1420bae747b4aaa22a76d6a1dc29a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822333fce2cc1de9f1459037ba964137525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14727252fdc72f948227f07d184559526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491069b216e0f9ecef441fc99f8486d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4d5002c3a2eb2f1f24c09c045f765528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa24603361b859aae22d7f9dd46aea4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc5913b99598e1fcd28e73a2c4e68c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a12da2afce66211717054c9525875f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8c69da6811ba458ffc71d02b5d705532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573b5e2ed5fed866f06c6e3e82ac7d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6228b11df6e6e7026259ec201d5f5a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7855bad484ad0080c493b97e4f4a79535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfb3aaa57147b33c4c012e10d73b01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f84ca6a2fa0f99ca60fca8a8c22fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b2d2ee8161bcfb60a0fd61e256df3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb13c8d9d3e97dd9490ac3b192f86ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6290833ff42c8ff75852f8ef84527540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846eb168c9d22ff26f3630d3a9042ab5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abf3fd800ef589ba1b42ef669cb7fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328eb7d769e41830757e41b81fc6834d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f28537d696074e80be052652e12bb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b42f06d071b21d0aa2b80975689ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08434829f85776271b33f8138ef7a7a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56989aa8b7acc3e93397bc9ec4706e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf62ada9c9b897c52e45bf530e2ebfe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcafcf651569c50de22a4eb277e20b3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cdd0f8b5bb0dbaa8f8bcb8bc22cab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4eea65717e0c852b24b443b953adb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e9dfc439886e68748e4a34883f8dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea6300136adf38b73df8da1f40191a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a75d0d2fb59e8c0ca5b0b38411bbbd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630c807bd95dc7072d7ed4a2df83760555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7da8a719d2b5fe8ba9b78b65228cdc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c4c4cdb9cea15c0b2a96b12523434557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf88c8c617572929d0ceb3220fa2f0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7040c08f4d2b81f0f702ef0eee53b77559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68ac1d2798782e888b42d98fabb90f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededf23a6a9bac425b4f524f589046e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4aa304d0e1012ae9e1d127688e13d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcdbfa3665a3dee143bd76d492f472563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edb416558cc289410012f1c2d628a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804af27ef35a9ed070bc34e13e56e10f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fee59f9de547e7cf3d8bbb69f59df5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee98805ab16837a98b36b8cdce54bc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8a5438ae1524bc42f63e143e3cddd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a917d66f7a7ed7d209239201949c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1086233ce84e4c130a51633e16a84d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7150b35c8152101e691ac30847cf7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870540a8f15bb9214e15868b94a2d7d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed2728c7b3088b7589b9e44b0b2b0a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8ede24c15ebe41acac99e52f4dab0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a58629cec45e312f74de47e05973d2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5febb1a6d8c44e733eb087b10d24ec8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccda8667a14d63336228a09d4edfe9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b4b53dae75da1d73a6ef5df67ae3e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b1ab2eab053bfdfe034d1dc075c94579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3c30364ebb907d6ebb80783e45a53580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b313ad045293c5a639229e572f99dba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f1da293e84622f2df94fd30bae406582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e333f18486926cfcdfd90ce1a9037583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e922935b0efc7ed800dff8bbcffb11584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cbaa5c061dc4040d4d33e0a4c4436585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a27295860b4cd90ac35cae2e75dc9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f069afffd08bcfb84e2a788f5d147e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e86e9fbed3bdfe17ac04237d761469588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcccf09138934d85a0a618c0a5bcf1e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643b101f6e3130cdb56158450b0ebc0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534b408546dde67e32f6bc861d7ba92591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413dd978f0105b7bc3f7b85efcf69819592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af279b6b944cacd06d906de2383a8e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c188391c9ed94db7b4743583b8726594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa956a6e2243c412eb4945c9c0dd79595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d7d1dfbae50dbea7b6a757617a30d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63843b26918464afbb255396342458fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678bc18e45e52f4e1be2e7156d2d0cc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f2c6662e2841cdc4a013a4f933f27599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7135525a01db329d4b52922e00612a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcf53b53b851a98dcba6803076c95f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4a1821b934443eb34659cf0dbe0d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d5792c619e0d1b70bdf2902872357603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617af4cc202fdf1854809cd7263a75ab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3302d6842a053f4ac7e17fd49ce7de0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aaa8ed314473baac27452e9f5a9cd5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed020bb8f34cdc2f7dbeffd6ccacaef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf2f97bb7336ed574925dbbb2e691f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039e9430e58825902d73afea2c260fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf57bda7ba241e0400c03394133a0e0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3339b4a5cfee24038b2c7c16561b15f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac57ffcc2edc4fd9c60c5a54261222612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14304f074b86b2f69b461c0bcbf07abc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2821ab20ab4cf0bba989db767dd24da614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e435e9ee6af1aa69e324ebd8436642615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d244ba65f69bc5a8135b5d716343f1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf5f9aedebbcfd501fbee6bb693fd0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93d266bd12c60082161c429e10425d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062557e4b752b5e465cd9d10c2214306619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83fa8310b86604f28f0cd7212a04ab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445f196527f56ac2f44755d8f5d696d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91cf72ca64a51c017c0598842a5008622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13ea3409ff22bd2b3cd220a6350834623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd757cabf590e062d7388b1046da98624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fdf9b30c1916e0b7a70f8892a19cf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca147cbc78a75bce53868d7a03703b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783ed204782b7f8dbf5aede45554c91627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153d8445df4e44a005adc985723688c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515aaa741b733a1841bc9c94eb9f552629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23c8c3e0a1a6707ad6f471e57f44fc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5fbefb6eb524c962b451133203dfc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f36040074e66d9a17d8864f5ae2585632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26a1edb18e456aab9b3fa44655e1d7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d744f257c5370ed5ec6b9e1c1da77634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ee66c6009057fcf57bcd0ba6ef8dc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66df1a65fa0c7c149300930519a298636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9d71e8d56cdf5ce4bcaec57590def637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c864f37c0cf869b5905eb4c5ab1708a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a25b2c8d30f252c91bce5af48aca1b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383de7ec92451d8b3643b3ab96937829640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f14002f1a9eff6c787acb4e74579f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ac6385558ff244cfe48805ecae348642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e7cb91e0eec36bee00bfa2833aaac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491b48ef26d4ee91ad83efc380fd239644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea2d753e21278404073d11fbbfa6b3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758184a032da275b599301043567f57f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07445b55ef8d64619a565ce78b25052d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858285d3d54234653e49d5a6362c81c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b9658247ddd38fd37a9cd2e9d47ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057599c79f9eb496aed77d845259a24650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86124ba11c6daedb3fe8f7ca269b7a9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eafa02e05c8c1177a91e7e97724c90652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25813fc4a4661901e6b6d9c34e31f92653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71c5e75fd59f0027cde188f7fab003654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfef6b8f73a7ef75407fce14c181b4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcc64db9c8570041625586de60d51c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9389ac06619bb99e7562b90ff4a5a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f318a9c73e1c3c9bd3afd8e4e179a6b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53920cdd1e105858977b60a6212d7a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207eceb4794de010110d3640bc6880e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c616c5a333add566e33b5fb0730688661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c863fc9f7ef4de261daee17c0815b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4da0541eb2ded75b281c40dd1e56d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8857e3d1e0556fa2f67aa8b09776eca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87268f1aacd147856c96109d5b342c67665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041ee314be1d08b0f5d1250f108dc4c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffdd999ea6cd80d3bd71cb3b61284c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96380b349683b0aba4d2c13de4aea180668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57630157ff25d187cdec87170aa322669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5532d9559aafd188048f72fe0ea1d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2b475765fb83e808d1df6fef7bb2b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b538803f993b584770df4361ab6fb94672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9bf36a48ee8cddf67de9c13c0c014673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcf8d8cf15df9f66bcdb2d14113882674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55b17d451b932f9651dc059ec1b8ac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3691e0708fbb8123093e794092a8789676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47f06bd843714b0a2f9a6093d7b4e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba2835442d5e940902cdd891a8885f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b597c30bc0c8bf4b6a34c080a1de089679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5b144b6513b71b060e62d8f530bf1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ad9b32126a4b92688d8f5e4b1068e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6294c106099e5eb6d555ee7255f56a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df23ad788eb6a6f95d391aa674da40683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d67008e270769571d329f372f494fc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37501a5537d24cfc73b828e3f7c4f3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b25d643ac03e98de7356d0990f64c6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bd2e7c2d130d9a661e7b243f5f81b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf06b1551098873411e524b275bfc6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15224c85807b5b42b428c3813c386f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122a9ac2aef110399f2aa53b5664055690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc14e269e1afbcc80426f9bd4fbbed2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62373904bf97ef6d06ae9888f636842692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00b6e4e6929786acfbbbb69b633977693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e7743eedd667870f3897e1e4c0254694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84f6c6eaeaa5bb72ffc0d6292e1a3f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bcd54a996d23caccbefb3fa75a3d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603378bd1b0b4438df710478c31a2ce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9b4dc5880d1d2850e10d2ba08aa17698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b0f73a29faaa90bcb5c55cddd6a59699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d89fc606ce3381d8da83a57adfdc1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71020de6eacb98e4b4d3451c3c4bc1aa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa74283c3eb2d645579759a3f8ddff2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432350c8d6913dc4d4ed5ece562a3e9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c0762e7bb90e5952599bd8e5d97df704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e212098b42bbc4efaa55b8400afe19705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339f9875833777d6840a414acdd88fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa53137283d74b9587fbcd1b9eef86707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351df7b41f24c111e4f69f2bfbe21e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb2fd9dcf01b6ce7ae14af2b633ccd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84567b3bde17742462fab4eef638fec5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05c84b2d1dd82dcdc9af7f46b7b1de711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e1805832abfbcee1d9efeeff8e127712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95425808fd49c313ba1b4652b00a0f8c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61396eec00bd385421712dedfe873184714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3f9b758388263469e93cf5189a42f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24ac5c14d8c26f55ab8cb5461b4de0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac67971c37113aeede2658ece1067b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48368a29d104afd16e013f547ac6f17718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb43bac80133acd52d826f6651e0d7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a5357957e206688410003e12d725c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9ae65f0b7c2e91f8103a63aee8b98721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4fbece668c6649237ffacd221cdf1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb349acf608baa53ba8991383459a18723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdd7f29b8e1e43d3c0bc7246760be5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7897922abf98c8e6a687a0c828d957725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b861af2963893e149a6979f7eb6897d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6e88426433d796474118c9a15ee66727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946adcbbea54dfa278dbce2b8ea91d0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2d83b082b4869c2bf4ab1188d5f0f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c38e5b23404f3d1db2712316ce57d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05c6968bbbb0634d74312e152f29b9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8714de475b15f2296de901c452eced732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7755cbb86cdac7dc0f6428c872cb5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f74150b9c11f91db58da709ef4858734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7beab1e572e29513ceed28e26290b93735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a014156ffb8a93e6bd70612b441aee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0be318174f488fa185c69720ac1b8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0386b64fdd4f5e476f3c637e0c8df1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e023331a1a12dab86b8b3076fc90fb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7f8b9293ef1b21984c1a16fb34a48740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f500116d3ab3df9f519b1f48d2e89c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac656acc72cfb634dfa6e7ef981ce4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca33b0f7e89c0c1c119e19fab3e505743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25588,51 +25324,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25898,1730 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>16</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>27</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>13.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I333" s="0">
-        <v>42.59</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>16.61</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
-[...1 lines deleted...]
-      <c r="F336" s="0"/>
+        <v>992</v>
+      </c>
+      <c r="F336" s="0" t="s">
+        <v>368</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>7.47</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I351" s="0">
+        <v>9.130000000000001</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1039</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>1031</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.84</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1040</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...699 lines deleted...]
-        <v>1182</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>