--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3688,51 +3688,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e470d03362b35f47fe54137bfd449a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ac0e483496e6b1224411533e900b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f8dcac3ee7f5e48df21a890d83b263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84548b1325670d79464e348fab8d67c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a3f43a01abd99aec88e1c5fe041925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8785d6e2aa30f88b508d5ff10dc9ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16cb36601e80316914db72a2c59d5b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d98670b0753cae6bdd7e09fc9dfd4d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be314adfe0e583b99d9e6e097b74059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9fb4ce856c154e9ee776b2e378cea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077d41354adf2047afc2e23dccacf3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2daa03a24bd363744a3af6ed1651e7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f23c2d9d08a49a712bc880838639313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d473448464ddf1f7838c151424eba5614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c31a9568afa943acfdba3afe1c4e0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaaf98876539d89731954e967061ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046468c3b0b5d48f93bc7626bf9dd2d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f9f55327ef026ee57e169d4dcb5d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f397f8a0826c250df7737bedc0d4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c4623af20a159b2e1e9baa08f555a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cfe1a5504933e75597fe7820ffad621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ecc39fbdf439a18bcfeff79c71b8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1315ed98f5afa8a8545724d00b05d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d302df554b31ea0dbaead04e1337324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c95db4e377f7da58664ec8d168d8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b1558c47c9b16b81d222ce03f165a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a396470177735d0c6b027848b557d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495f4a346174f2259f3a87b2ee0dd6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa35e84b6d1a39b4642d9e0d46e137d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096003ccc953e11f1163843122fc346a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85253775fff40bde63738452e89c1b0e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee3748e572da0cb8e3821e1197a3bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a140e45f2d4ae44b48a76a2d34b0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d40be3132cf7419edccffd10338bf534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140115188ac2560e9d6c698286bc45dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc3bf69f22a73fd75d0000d49e164e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df13bc36a41e15fe675c827eed8bb337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95166afaeedec91554f00688a7fc86238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63456257b0b319b1c8e0652f9af522f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f119c4e079b99d2cb72475baac0e0d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db930474fb6714975c36cb17255b726041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14966d80919207317e28044012485242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44402e75f88244a1e36e5595ad110c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355139087406a3da03e36e7d4766d4744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fe5f3938cbe41153cc913925f825745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddeebd74263b4d492c3f6de55c28ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ed17e2c06a1b61559620c7fc441c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cd618c95c76e0b77a00beae5da9fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5071b97b09c372b26de2f5207b9ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c7e09e5b0ce134fd1521c7e5f98a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f017869f3b6f2939b6570a8cbcd865751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98977788a438cc7e608ae866c2635052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67a7c13186704842b077cbd79e30d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe5a8ece8fb2543d44c4830599d7b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a12d8d2302559b4f4125c43e877d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451408c4ab96d8dfe131e0ecfada8c1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe871af45d50cdb3212d6ddd6e8a98fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c059994490cfbde9cd646d77b1ab58a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1209db03f49579d24460762b5dffcf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260dc6d2d6e4f85b8dd9189d863070d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05afe3468dfab63c42d8d9287e4cb8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e84b8e2b3d69e37ff1998ba00338d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b23ffeb46c7c9c77363c2f0ea3da3563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d892757237a68ac7da7c3bbdb049964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f28986d48a5ed7505276e88d6d83c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272ff6a9bf07bf0157e35fbdc4b03c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0d54c578bbf206b4a2398a571d4ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094094bdc496fe64cbe8e39870da158568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e499f8cac1f6e27966aa8e69579a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf380e151bb0a63ddd87e15b18b61dd970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1d79dde88bff30c97d0475a1fff4471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be22b585efab05b30ac2b16f3352e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9219e2b0804641ae213e3cb1f1b3a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac4cba6eb9b9c52ef29c9a3610518374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df99d9cbc8aa32af24c4bdaad6e817275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb3a3f33e65e9c6de52dcf480c569476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912073f40e23edd9b36ce6470a9c91177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59260d1c6d0535106f9fdc23240dc88978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccefb84bc665e3328d11b21c380c8379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67008c1825513a2b4965c8847a25eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764405e2278eefcbf82c7f964a4d61f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bdfa8cef8c308ab0c984334b1e46e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22f982baa068e61e42162acaf5276c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6032996f192ffd4e679c89d6c4aaf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946ec07a3bdbcdb1c2f0739db6efd7e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61820e6a0dd223ca7d6385bea9347b3c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf368b1441d98c164e8420493cb04dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0db88c7bbc2485d3bea25aab1f27eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f7b4d7dd87e22b7ccfab89343259089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f724b2acee1362993de12d424ea052690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc538046b3e9de311ab41b2ce374a4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b0f670b52438c630bc322d032bd1e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63430d2e91b67f2e8d8bbf1b4d19d5b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8bac8a505b05a4a391f6c2c73279794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff77e03f6b7d72755ba75a6283d060495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06539384e7ac0021544c8b8629f9b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0535b99073747b46f3ace4eab474d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417eac63c089c3617d8c639a3ead64d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d58a0693a39ef9c3d87192532b237299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dfed0f9b52c76aee6bd082ff0e382100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6d43a17c182a9d1ac1e65a0b0c061101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3a038020a61d01ca66c407a987587102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00675b14dfeba4be002d1125eb597d27103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633072ee6455c878694da59586aa382104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00b73a9ba9a5b46387fed52c834a37105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875240526a2776482b6d012c4b934b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289b281e8cba61e08102dcce99f1641107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ab72e90c1f402b7595c4e1dadf743108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8a68d3daecca725976148863ef34c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba774dbe196639a3b7718696bfe3a2a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361fe65b274b0109f6c215a97288823111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d214623ae2a186043f48047e4ce027112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4945de795ba16200b5073f5d5398217113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee444581162a2f0f618ccc4738a2f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2677de88a12324e777ac06eb095cd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a764ec0841b40189f56d519ea0c587a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fde09d7b969061ee1694e5729f9c95117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed6fa22e634246f0b1d36728d948ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b412827ab99105000820999f6d4beb2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcdcab3136d3786113c7c80bccc751120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe442caa836ac4c4c2ee08cc9678e66121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a8d109499d4e79886c91f1218cc93122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddaa4d02089e4b86792993bc17a9a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faead541149ef82ed72a0b3fedb74f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38d219cf01e12fa39b411220c428a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7848f832878b7fe4dca3cb2d2b7e28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951aae74d4d20e8c8e9155d090000af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd35e8f95a309536338275096e0ad0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80da58523852a9e1c9f7face18d8dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cddba3a2dbf9ab6b6c6dde16af88e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fdc4a219322150d0a188372b256de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ffa98f5017a21bcd61c873c81075f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02c002e3678f8739e3ab994807d172133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc4d4165293c0b35cf5682f7f7e743134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5ea44a70deca9affa1deff4674b6e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d32caf86d161c9a63788aabb61ff62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812870a0f96d8d8089da24df6f530ca6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe8bf3206cb9a9078619e0d656874a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223d66f5d5263d54351b69c46dadfb9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f6ba056fe663bde461dfb604a0b31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37621e555ce60b364da6d04a7ab71c24141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d67f9fdf5f5614d03f60abf53fd0e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43468b5bbc62b63c9dfa7b1e348d5397143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7d7f40d34f3e697de8ccb90549c64144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73058b3f73d86df35d4753d65519b007145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0271702e5c1141d9cde064c8cfde14146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfc36f0e6069c8a6bf3cc569703f52147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62439c842c5954597a5ad3ee78bd7b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb47e156909b7c2fe443ad1f6f2c09149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44626e8644daadb639fce1376c6297150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06cc2a509bc86afe70e5453ee5512f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fc70fec8ee6348c68abac4a904cac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fa4bb5f4eb21b8aa5db896d004b2e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a331cb5d6d03c577e9d9b657eda5da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1aec3d9a1b41ab03791ab49854cb6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347eacf7cafd42a8d75f47661ab101bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490cb7cbfa5ed78e20c8c5acbfccb05157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2697791177a3149124c35e17346e98158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b552985ee90b9ce72f6372d8aa67f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92300ec71dabd7a3f2df09fd94ae6ed7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc63488d9e5dbea999ca8e44f6e3be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f458863b323d1b4fa99d5cf6aaa5160162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f46c1c39e1602c192d27f98d2784d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cc8043e8f72c5db41b2f218ad958b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda4c5ddee954b45558087076d2671c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5185eff74931382557120486f4d5e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70032e20d6afb4d83c794eaee20b541f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053302a63ccc4ae6a2c2c047998095a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdb6f5d8df02bcaf505de82278ea7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895678bcab5517a0258ff0c5f0bbf03170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f999c330da3aad68079e9de59ec99171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26b218739d7b38a9193226032a4855172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0f4dcc0987c412dc5aa4f38d36b82173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8386c4da24665c4586f17a78f7761174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875d786e0fd514924dcfaf70ec7380f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a23db5fc52a5b6ba6fc33af37b6b29176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b39a059e264631181fa6858ae8848b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a108cb23d386969d2495178634ed21178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1f1e8163ef19c99f79d408c471fd5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8541541598aa07ce6a1012288e91d23180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5fe54fbbd18546a40e05871916820181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f978e4c29f7ab1bb2cb5e536a3b337182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0e10532523d9c60b482dce99acf3e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e659bac88ffdc42c9d26d00146bbb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b455b17d9ef51ef4e8bdf893cd646185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758aa3508ab4d807afecf8652253a703186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af548315de815b2006bdbb7176c11152187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7843c731938be1db5e31f1b4de128188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416dc6bfadbaee6fb9492c2d06a9e38189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3b6232e8c901996c826912fb5d164190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a68e6f93c17893e970671e9bb2ac4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad679b54bbb0fb08facb4dda4061f018192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba558ac2b5f4de478eaf2a300d338c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93fec94a964ae74b8b2df38cc0ed87194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82175763e1720b48395e96e0ccd717ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f92caa786d30425782288ecaa35dad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0652ec40715a6764c4ef02f4b14e186197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692459438a3ef25cfff20aac17ee5e31198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b520451e985b70295e9cac27c89d8b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97b51cf1ef25b89ee2c11fe5ffa20f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b950c039e0451330c7a652e4835910201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27be73be85c0f6e8f8cb32c90284a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a86578008a1f392b06c91fe3c2857203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3591794df54a671e70bc3f115e17e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed66e399fed5f2345ebb2f52ad0d6b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dada42fd52dab77c08355b0fbe38fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8c8e615aaf61e3dd8a81583f47eeb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73765c5617bbaf0f1ef504fdd27f59c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611b6ccb2d702dd184be32c405b6300209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d130f91b6793b7f131bb98ff6a6a45210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048517d7a7341dde16fb20abce90049211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e755b287bb4200c2cc4f6f3844eafc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962edfe7f1930107451b2aeb92d0ad13213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f185b580ad939ce33505f799d66436214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940a167c492573024398530130e115d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06227cf25426b631bcde75ad25205f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d27554b63fe243e0cad1b41d8148a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac24ee37a63c4d85c3223d145736157218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088b81ec60f2e7c9191e72c46e19492219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de6d36ac38612cc54f56f57862e31f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ff7e261ad313acf0fc788ab3032ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d78142a51e187900708b16b66cef4b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339952fe59442d516057765cd55b3ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a80863358223013559ec5b829cf10f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df4e1b814734633698ce769473f176225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6975a5fb0b1a3ccc157602c3514798226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f5820ef96f15451ab6045b39bc22b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18ed9a9da5aa797d55e8bf93cd942c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc84852b895d1c1b7589400dec82c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268046db805dbc2c8d1345fc81df62e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf639ea8a0b284c9c9fa9a5bd3010b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829a59207615a8218495f09bab9f784232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b051e8f2d9ca659f280881730ff9760233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d34948d3a0418e770fb1382089ed9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26384d6f5a776d39063515ff85a393b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f616c557f23f49a39d27e7018f8169236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8235cd1b407c3f4ba4302d923c07320237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9cd24e6e7aa46afa7f33173e474f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81529a455aa4c3786808b902274650239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512a714bb474ea2924bce0cd3c0d44c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15397d977033004966417439e6d964241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb13a7a9f1489b1b29b4ae2aa481b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7efe5a381524f2735af51e24750ee6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f396661baba98499659a3830b96e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bbb21a632f93d2803c70009bae1cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746528fca6fe97570276d32e5c404db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15190da1276220b93a34090be63135ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ce3abb75b9d125f69d4d509beb8ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fb41d8144229e07d429234591f1af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8fb89ecb86f01ec8d6a3b3379dcbd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eef1c0c665be1ac61d163f201528fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d65035f9d374e53b3111b01b4feb2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f102d07a22872b7cd2d2d5f59fbe7b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc352e5af45d447a2d5855d4500faae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e3a1bee47f7d7499f499a54ef3986255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f604815863e189fd00f21fbfc96c80e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdc522761d35b1e49e97413eefd301257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd89f896caba30a7ec0f2dfadef809258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92158ccaa2e3d637605edb7d8af982e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1bad7e436b8ee75291c87477bfa4d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624087acbd6a46b2e9c6958582c5689f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0564b01acbdab84092303975ac8eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8f79eb8668e0d4637f91fa8d97082263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ee8bc0bcaf079cb98f5a967a04251264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a995184d4ff3f24556961092b962b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e69c512415e283f11b61372b524b44266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f549d0b3de30db0ece216fcd179f64267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d3304de639fa99d32adc6f8742844268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642ca09b0432da3010d0ce2f18a69eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ef16696c364a0fb6e415d2b5e1b2e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a8a6dfd9602b05acc234fd7563893271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089fadf4ee5456888b645d43a94fa13272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60bbb79cf3a7241ef7cbd2248518b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d32777320925e006a43b04791239f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46475f9fc1ae186a25a2c644cee464e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2569e6d511672abeb793065022c5aca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19940a17eb102886d8a63cc23712b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0f1cd3969166f70b2b03b6e4d2889278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d23594bf5746c3fb3c2de7e63253b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c428ce429f3cf32bdb2c5b27fb9462280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b7e2e6e23db4f9cc498e076793f75281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b8036b87315ccb93090d6394f58af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25e57293e069a1dd00c1dff31b6657283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ae18b9901be533bfdd43f4bc9a449284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bae92ad2692e784b51e6250bef55fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d76e2a5025481245bff7c26f9f2cfc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597805a01ba5268d49eeaadf14adb0e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60100589a92415f1a6c8176b907b644288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7f6be3afb57787bcb168306673838289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7531359423ab4e7d089e17fb21263e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f0aef035b4c1ee2e0c2cf4c10a43f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96734000fc16c4eac0d1d379f570f3ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328665f21d29c4150806afd4184e5fb3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba838f6d01dd24cd1661666af16cb2c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d81ac0806772e1bc167d9793709d7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dfa8b0785ab2dd8a8c36e4e4938e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90ed3b8aec26b37edc56735e27f45f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06176b56ad6505aab174834dabb000298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd28c39643aa93c7758c2d522c196d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8297b86ab4eb164490770d45dadef0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698160669a57c2e616afcb45ec9214f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6327575659ceaba04b2c2585fb045f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991933c33dd659f951acd9a27d1a2988303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f70da2ca702d134a9ad3d5f00b9629304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e88d0cd55d9b661cd544fa8702d6ff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf30aaf8cd3dc0a9b56a6f297f74e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5546f2823202b96cb2e76f7d73431307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4be03f5fe7155f03b8dec3d364951d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae76a2e56c039a1b767ea58d22a8070309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a196d276c8100b923b64e993a08ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffdc9a5dfe485eaa93c7ee3ce74beb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc91d227a8029d82350cfc5f5dc89e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbec05b2b9c8def115afc70bf2ac9cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfa2d1f011b81c864d930cdb2177e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff8c4d4788df0f1e5988abb697a6f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3581f8fab1f656ad602e94af5b219e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212038e27095298cebd3591c60886ee4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975163fcea11d0cef6865e479506fda7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53d7e4f0d2bdbbde020984435ce5e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dcf67880d8996390d1cb14db37da9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c117e2c1cd29c4585acff6d4fa560321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d48ddfb291ac3ec8270ffc5669872322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0294b2be282659487c0632a66d3c4c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82519f71c3472d4b044e6bfb505312e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ce1b640c76fea5e6415ce2c62faa8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea69256d15ea01d01c2c2d4ed56ebb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc121362f230ac217477001f7146b84327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af159668c2be145a3a2d96e0d440ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8acd79763a49b16bb16bba5c5d2989329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381739480f3ddfa82c2301b55079eefa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeefd7b06bd4f74b94d36acd7fafeeb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fea8b142ffda95fcb9599c5a6db27e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d7a5372909cfb95e53e350dbae807333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4604a56aa62933991fcdb8f8a58ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b142428820d0fe0bc21b6e747441b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d543e4823104758aa8e16e52ae109c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada4bc65b4c1989a5a863bcc2655c36337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36570791f3ff08a1b39c0e4e46e7f591338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0e3e9bdcf700d2f5caa86ef3d1dce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c50c405857bd964ec4ae03b9c82d3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f1f46ca65af4bb08993de960e2f77341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037a3b52865e29d6360538d34134107342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5571ba290ec0efb15f03c2cd141931f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9853fd146c819ac219685a72e24a72d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6895fdbff71368559ecca96766638345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ee55e1683b9d83f36a4f7538187d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385aff8098d25741eda6a0f5d78d0da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87c6e0bbeca58fadf47e0756e1db23348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca49f9d8bd2f6eaf1d715a30ee2b27349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef5d0accb421f289237cbafb6ab55f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7ec06eceabeee21cbd9d6d34164d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5570b4c26ed37f09a6fd641b16d80fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ad78deea3b991cd88187313f1d043353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2720db77f4f0efd14bdaf84c9badeb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2972626e04afb9df3361b64c375d3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60928f350c1cd16a22be366741c950dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46697202872606390c8f47fc1c2dcba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73c494f64f05522f97ee3debbd3988358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5385d74c05f9c22246a85103a99c69359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfced2763a400eba878e8994237974360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9cab66b5dbcc76e7cbf36b7569ef1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752523a2628f808afd2ec76875b00189362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345696aa76afddd8baa2741ac34380f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62608e6bbda502f91e082fb5090072364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db3fb186f2531fb1c85818c61c619c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cb878d39f5eeb05a707281f520715366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d05bbb428c468fcc66bdeafacd2a0b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58592b6ba6f0997a9851d06a2da1ba34368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b748177613778f403951f89bfee14dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad868d06edfcb562ef79504287e1a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8762c05d26a7e9cea13ffdf675fa3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68f612254d56d64001861f5b87db46372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887dbd2e204894f57275d9365d3a52a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78267c47e7519a42169220cbf9aa9831374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a97ed880168450ca60b0844e6a0930375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99926cbd8c8aa003db839b1543c752e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ae03583f56e9c2db295fff28792c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd8ab12a6ad77716abe9ba44868153378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104b4a0f7ebfb5cf990cdccb6f52425379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43335d6c38bed10064879a5e31b4650380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f259795933f1e0e2dff9fe179191788381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1483a2209e8fd4aa3094f0b6c1e6a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e1bf62c93da2f041222277875d345383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642aaf88fec429b11f91a31d2a0bc08384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22792aa9d077f76dddff70578d90052f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92095291264f7fe205c16a661700e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3611f833d3707532e77ed02fbfa34387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524ce95ce79b039a90c778679599887388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df97a79429235557a42a43d1d08d9b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c9006953cd25ddabc0e92e80da4f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8809181be4c600f8f79dda6321e75391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9181209e975f075b604128e6e1851c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d648d4cc3473835f90973b9470ab0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7d5356cdf214b2feeb2f76a90f686394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36f1fa8611fbca6dc59b00a662390c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6217615e81dec8f4ca9e1a57f400a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eda1b0ad3c8379656966255f38e347397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52232ab51fe02c5845f71d1d701454dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851513db754a4d143f6c70069fbf09f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853d0114c81591aa37d8b9af8b59aef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70b30fe2e12fb9adc7a02768f7bca9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878c3910d367f8b2e490fe9dd7df7c5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab7530b8bbce3912551cefaad872c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d376e73bb5910c6dc1f68d3b49b614404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fdfb3933cc7b6bb690c2afa401c8d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa478ca84e5ec9fa593577f2f1eb61c2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9d2c14c063d37b3e3b0b80949d5ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fbe5f574798864dbd30999a6ed8aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8849a170519e14c88e6b5074419b9c5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffbc7af81488775576a285210774d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87d1fae2eea7c2d8b3185ed2a4eaf2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cd4d67f3ab9af765ca85e4216f421412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6aad3a4a2ca6aecefcfb34e07280d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6fbb15ff9b46539e8733cf6fe9526414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b8d51e5729b0dbd0b09bb9cbec05d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb10487382073114889c136341884f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7450481e7a5ebcff0488452507d782417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4791b42399e6a3c2ee6ea9d3deb59418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d57131631f5640a904bdd99007edc9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d40cd4709e1813de3d8af2c56df1b0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8795df7cadd79e8e8d380f37ae194421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5a07cb8a8dc430bd7ad38895b5abd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71358467c28f19ffbed1371682219505423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8200680269e42694e7aeb18dd0eb004424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8db217512b5e32c2dfe40f5e07c594425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ae9a42bc89b3f007cce65783aa4dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be7c98c6a0958dcfea21970561b483427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b8183baba53bf5afc112d1d1426b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da5ea8e9a777850697bedaa04f0ca7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9f499ba2f72e7234956662232c60f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae0ba3d48a32ea4d0ca8e79b3e0af3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30b3438dd6df5cf49b85f270a35259432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d1731861866c9a9bd3beb260f064d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4ecf014d218c8b2ad6a1f73b34507434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58edc6ee4354782324a27597b4daa4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ade3633186d4564c94f42c7352e82436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4dc8699d96dd0e1447d191de4b1f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f955e983146ac1e82328dcf30ee8843438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6466f244267cd403fdd56e374ccc2b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b897b9b2345e4dcc32fb89582f511440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b3afa2ea4413669ddae0c98d855e0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa98aed521784facdf76d0e67a1595b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2bb469cf29130631edc2c12921581443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01f432222f1669046441978040e40d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3ce20c995cd66f0ec5ffdf6380305445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554832b6bff205681956af5774b4447446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c2bbb0b997dea50651d0e0d5133e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721deb13fcf5774f057facacb6a6e6ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9bb4f50c82ee6512490d2e61187d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e655046c48bb9b1e96d0ae8aba43ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c38f75300d7b09b2fd549d9ba0d9d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab58b3bfd9a781386056043e9eaaf0e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca1c409661c354e1aa6e9942ffb49e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a512111618a9b498a856219a6bfba1e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dbe90ae0a189048c80b2ca221edda455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667281cb5284c8165caafe0e3bc5e15e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a054b3fc13dec5d067b36390ce59c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3ef819ea73394edefce77c7fbdec5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473491c89949e0500f79e605ed0393fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf37bfe6be396b27fc3374ce9ebb4d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25209f89a85f5c3037ec8ef33a709c12461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e681f726286419dcc5755dbdab002462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133e18c6fb1d69674f105c435157845463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7973820522113333723cc6a784b39464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0231d7031fa649a9f0ccd492fc6a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b8376d2f88dd4fdb7882fe783e85b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aea47115d10c8b69e537c74a7e124f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369dc79dff9473c67339258e8b73fc4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02223cd51e4fd38f22d6d5ebb86b684469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf7c2e2f609c74d61687e38f7fa260470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629430c19665b835d5fb948993f6e530471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7b4cb3e6d20fa84a1f65c7b2d89b1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a47b73ccaae5532e8f3026991bd591473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d431cf4233db7799cb8f4bc5374692f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd06989c9e47eb1687ce0ba76a0202475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e1b1a49ed840bf35c6484610316e8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2560f0de3a91e2eaa6d5710c21cc7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68ce01101857026b4eec4893101755478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079466dd5164ab61ef544691c19f25f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4b5f4ab9eb4ae74a2f60c0dcc3b07480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f0f397a5bd52626e7c4d5c5a2c20f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc3485d79aed3e28b0ba7b057f3336482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12865dbd43cd2cff2b55f9a9ed8e21483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdbd9e08ac115610555c5dcacfcb11484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40700b939f6ea293a43f88017f8df2c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d72f836f57d4d0422251c7250b74e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124d87dc89fd553f69ed4efaf3beee3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c51755f102fdee208cab49d6c53642488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4169fc9aaf0ff68f380e2e18ee57062489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdcc9b9f137080dac1f8ea86424328490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794f7bd35027a94e5a055925d1e5a68491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3170b91c8655b779022c1b3ad9dd1c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39846baf456124600e5192951bde58a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515f302b10c5ba61eabdf9a17414767494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816891bd073d1e66f83417b61ce7a872495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b63edcc57dbea1ae9334ce9fb0cfb3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3410d83ce4e58c2e3872046dc9ff068497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafcd1aa1b038ebaa468576f86dc859498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779219aa50d5b8fbb0a33028706c361499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa83abfbb52047813b270a1548605b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ff80819eb213b6b41b5bfaa4c7332501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad2f3999c01070af284d74337d38a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f58eeba4d77345418d063ed42b84f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17817448f940abb4748dea7717182181504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c31426af26fd596dd28d928b6fe81c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aaae9236680dbf8cabd3c5be42637d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bfd091a457ec31efcc3b93370ef8e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3968a07be18e15ea9b16c8e8d4b10508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09ba794451afd99356ba09b689402c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17782a82298f4503a76af140745207b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6f0e5a6e324a810c4d3fea61b010e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e49d4f7d82848018806ef3e9c971d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfa3294a1efe42aab77a9ebcdd8ed4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5e9bcc0f3d72ed81e481fce783b6a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c43bd790068ac3ee0e801d7e27cc8a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c90dd244da685a96137a2c8dd1c0b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a328a4001e78020ca27afaeedc0e80c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda521371aa642f0fe4da426df9eace518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d2824789c8715f25360f1525823c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4163951efdc5841c140a5ef2fcfdb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db655412fdbd50d00168b8101e9df592521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96ad8bad90d12eae43621893b1313f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29f70b2e837de001cf91bc9a3a2a4d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb480703a5a15993df6ac02846e60f97524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d05207cb4fdf4f9ca35b761c00958525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b8c7a1d3e95c449d1f34a2a3ed9d9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bd429ea48ca032ddb4ff42a17f9e8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0263ef0a9358f055c5c4502d4e82ede528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffd99b82c4a52612c032227dd21617529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794aa8e86727c32d42d8ee650f670655530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af918fb320ca45928b413f61ea4153531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d784fe2c07e0d5642246b0c717329532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c6e1581236e38153c030e6129251b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165876ff3a9dcc16c85c8ba0b865f7d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07463243efa1bd211a37963efdec98535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0218139f19375faeaa39de646ea65ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405064678495635ce75beda8d7440e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd085acc4cdc704b4a134420540dd6f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c6a45d352066d879a59279bf8e2c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cadfb0cf1e77321ed3829702dfece0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ae2d80f1b6584145976e402bd8f08541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0d5a7f52f5d6742d28e57917933e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e4d75cf460dfed40a8395f32dbb64543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43acdb8dad184b48c88705d92151a54544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d551825bfae226426aa98561c6702af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf732b7e62a2dfa65fac261c19d1fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7363350a554597630aef8a88fa30bef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad17bc998b82c022dca70fbbc95386d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0e258dda8c6da87b6f6ce93d4714d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fc580f3c95fe4f7b562a77c154595550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaac42b9e78086c6e443ba37fe1600a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952bf5e74ca9296656972772ed2cbbd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3bd6842e1cbc080303c8bcb26db65553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc65ba1c3a5a85ffaaa3939f13a3ffd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3b704fc767bf50964a58c3b51b30a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4add663a0e0eafa8a8837d42d2be5d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ded6543191e161d1bad95405edc48557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03f368e883cd03a44d58e9bea95f80558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f8b86822324657790dfc95752e3f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3790085f2aa94d61763504d18cadd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c180b7cb63e1e83d93142f488cd9a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51650f4407e4e44f0bfc8a93bfd126562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe36fa89e5f8a9f3342b18a2367976b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e0596bf41aed2877465698d6fd2a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12017fa9149366c8464c8efcc8eeac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba569bb52487357bc84fcbfc1154ffcd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690590426eff1c3bfbf4d36b7738c6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7723324f84ac9679ade43dc74cf585568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9815883f3bf56825b08e6f0941fd53f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a42ef479a61918611cfad01d89e07570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b956b8b38bc768de6962922f717c7e0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9c4f3aca3a234a1c7b26d8b58cbd4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3b1f151236e5b0422e52608a69ddf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e09f3d1a65ddf9a3a7715facad705574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39377d1198394f9db33b65dfcc577f82575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9877adc6cf91c4bbd2bf2a44d16834576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076320ac8809444db442bba2b36a423577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8239659be4cdfac607da9b8381b7cf7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182ba3b1f0ccd557a5920e93f312bbd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc8dc8883780b5181e0a70d0b2da68580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1c2106916459d8aad60d3793112e1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91883a072432ac00c05250766fb8303b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba99bf3420178e3eb02dbb922edafe2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7825c11160da154a2f716f94a640931584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44902b66299d5b8cb05cd784fdef21bd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734106c8143e6800ab07c65e0fdf3bd5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645b14f5e359c61f09046c53abd1c16587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5101340f60808062e7c8e1e485edb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc6105caefadf4ce5b49d1c8e383b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916416bc63592aeb3741a6af369e45a6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60c69d2858a9a8ed04f24f66561ec8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc4c4bcfac7430cd72ebbd1cced024592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b084964b7df648426f529ee7660c7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57baf4d3e27dbf5a1f56192f5b995130594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3018e3d4bb0cbff26c5709612558a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2e36cf745c5d95ec329e27f073972596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e94f9537f421f39aeb3ea464da4c7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c016e5a0c2de0b6a404d9b93b79f2e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172c0d297d558d4a79177c38d1106b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b375cba9fc4c7e3f0ca0c81d73ae4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3b666b5020dc5ace626dd5b51f4c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f077981e6d98132516744266b2437b8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a20ac1030901a73c5902a2c7a4fa8c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495d65a9b846b094077bc884ebdff43604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f19016e591243c517d0d472753ab96605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ae1564010105a3195b90fed68613e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83516ac4aeaeed34690ca9f078c5b348607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654a7a50755bea815f1089dd447b16b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391303bfe9f1c0fa3600f24450d43b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678eea7121e7945cd0736e88f3e3d8f3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43474e40bdf35dfb2ad35815e1f9ea1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dd8381931f5fb523587832f0cf3af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed898c1c58a4d290c66f41d18e37d5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6c8c859d91c69e34f50bfdfae6bbf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164d7ab33612cf4875cb8b5f2aaffc9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf26dc8cdbb9d63ba07e9acdc96a4a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0070e74b767f5509d3ca86ccb7cc25c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e861f94319f95fc08aac178777bd8e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a4c95309fbba47e33627168e683bd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da1b9bd01517c0de9e994dfb09e9c0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cadcdafa24b38bbcfbd23c472534e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104be95c1b8290b88fcec669a4a305db622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82108bbca09e8bfa85d770c8f36868623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d18f326d62e4377b347d41c792afe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98325e53314f01c7443233894968d4fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96559ac4dec4c728878f538cb54cc317626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9683c52eebcb0e9753782446dfcf39627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952afd309bed7e01fbb0fcadbc9ecccb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361b81ebdb830a19f4a945efa466568629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922997cf708402b0f571a39e32ac39f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ff18c10ba67be1cb896fa89fa87d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab351f4674a59ca1ec0403594d59cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33981167a4cf34befe8c0e8b750117df633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f8c4f281fa50df843fe43e8018d10634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3aaeac83b6fb27e405963972053c7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf89ea95ad2968175440c1bed8d61f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a40bfff56b8a9b360243d00c23ff1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef861be0d80da14ae4f2707d3fcf4a89638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cc7c53501294ac2b3114a01964b65639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d98c1f23a9778624aeedb95e338bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e268a5297d63af1527115dbea218d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbd32d5502975263b1d320e4c1e025642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f0e8d21741da628d49d4fc93e2c04643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60954426b1554bd0fa5dc31ecc413b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37c825da01b112346cfa444a069aea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71aa6a4bd848963817b115c03e9eb8a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06edb3e0fc0830bb7b84046075e8c06647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb1270a15d7c30f9260b4f8c03d716648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6841521a58aa635253d4ee2f92640649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b52d028c5c4422d7c8fa4d5dceec87650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd28845fd36a07fed3412dd524cb91651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ccb393a1418ae69fdab8cf94317f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d02653ab0233ce011c1e967c6d5e35653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd479b388a373ea88a476c373ba350654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3fd51eb49c9955b245d6f7344f4d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d919659d21c376ef3628048fe667510656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a1dacf5d210d5c32bff54f67abc30657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556f1b42c3915655acdd60bbfba53fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473ad60c0a0bbf57b3be3908e65b5e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043dcdd93e6148cb442606e30ffba8c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a81539a8a492ffdb17abf64eac335661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727a834e46c0e68e6380512379ca80c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048bba05c4ec25e146f31c6cacd0f7f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911118c26daffd11e884fa248ec85092664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ac09c47fbf71f4e6a2d875d10f85d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3649b81772d3ff39ad09fd2e58efc11666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd5c57de3d908dc8ed2f10b130eb92667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdaa6cceb1186d40461a5705672cc7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607a54650818e76900f9c625b50c5e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254a6aad6bce54b3c22a9a94ad5dd97670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c0ff72aea2a000e5ba5408ddf6b86671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd1e6114ddf3bbe13a4fa4095f79e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b12a813816cc2a1376e6031a0c122673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34cdce046ba7291db97abf7d86183f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4549e890dacd5cbbf80fdec17be7a4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3326eb5585d71fc09eb6b34ac36af8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac11eca416245c43ccea9ac6e88d93677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369a468e95f139907734e791511ae8f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2220ae4d55ca47a862975b9302aff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce6a5589fb71cb5a3ad1c51902d594680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78215d09dfbe2b08146270d752d41d41681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed28972b4ff0e8ff273663cd64ec29682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c75b1ff5005c5f3fde20a2e481372683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd8b52b3570b021b9e3cfede25d6f9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6f0c83c5e6d163406aced9fd0988b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d3f08825627a5ad648dbfebfacaac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdd5be4e38cab4c4882e7f35885362687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0cb233f978f0ee9482d98cfc2b9c1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898f961a5f2dbc49604219390ceff68689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d735f4c3368c1a40af665f0e177c80690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f446331cf5e6b5899adca48556ad2a9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b218cab8e3b165c29608f4353c019e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700dd3a31a56842fce80e1cad08ec67693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454a7328ba53c31de50d741f23e2ec2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024b807c9037444d3e8e83e79e5ad29695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc0f11f63db16d90e8ebecc676ab93696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2c73de2024666401331da1b32ea61697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cdc83c0a12f67c15998183a6dea04698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a5c06dba983e03ccadb3664ea4fc7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9c19330d7407e1ea4d8eb1f3843ab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea48326d5780d2d5bb6e90c545785d2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97522694c5f3eca7c7f965cfe459fb84702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd666a565c663a62bd7534a1c87264703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac92c0935d42a787ab7c80d55b797e7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff1200d7c2dce15e250e9fb0c83bb7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc702896f2c2d1768d2d8020a3129be706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4824125535ffa369e0e56a407e266b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78775deddf905ab3003afe8c28278368708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ae206b654abcc0869209001fd9c7f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2529c2533dd3784bf62d0a60c47de49710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93ea7c5e0a3b4e33c295edbc0ec258711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e148d3369d45801efda84bcaea7bf2f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019f5e1ce18ae54577d2e552633629e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0a53613b14a9a1c344cdaf2b746bf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9afd191098fe1bca71e56b2c17339715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90934c2c4ff6d6c9e345a90d5435f191716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad12390167c6174b604c6e8a9d302d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a73045e3e3b27355bb80a1c9279d1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3486e5e1204fd33f9329fb02e16910e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20174c37664094c42ff6c3beaf8b00f0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95d620d1e650f39057bec5e850633d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab26bd8fdbd2d62954e514430102198722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49d5fc781e6283d89bfc61b85a8e5d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316709e405bcc502a5f244751db5fff0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377498ef05b64210eee884e6393d53c5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69eaade28ffd1fef7423ce992ca94d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6287cbee8c74e14351a3476abd162727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c8c7246fa8ddef9442a5ac1b693ec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15addfd6aad3c7e94250eddacac05dd8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efdb39f0e886d61e6c259bfd1e6069730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6e31ca375125e49f28968f6e217b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67da327f1918627846fefb9ff8493fb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f3beb831e192d156f161edfc2fac2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6329face79c6cbf02b33f5bb4ca2d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418b85e7f6bdb42a1e3a910df5c94e0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bea70cbf65a1c1b37de18bdf89817736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1e7ccedd93e8da6c379a69ffb4f2a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ddf83d49168741f098ee7e2a132bc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873b9a3fd053a307e4c9474bb27972a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585599dc581599cf1b5740d048db8ab3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb2bb97f154f5cf95800565190b0ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c89140ded0b4f6d805b530b6c79de742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf28bbe423e2a5d63a68b4efedbd7f2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3d3f2be232809d31a056efdfb4509744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130dd43953cf0c1584745e8ae7c87662745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261509783a9043189b9376475f40bb28746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16efedfa0f6db27c64cd0013cc845f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57433426944f33feb4093086fa529023748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded0359d1072a2451d416fa5c082fcf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386267b82c97ca541c7b73042229781750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c42dd5a8e1be167f5c98cc88f00c73751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a586040924b479dc0b11006db0e85752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64722602dc9c66458a064a46a26c8d7d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd617f6176235343d11398655a1bcc7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d40c55f4d3bc9bd0eda2738a08c25755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222987fa990be77ee9cad9209e6e0268756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f1a90c88f74d690b6a80bf345c7fc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1ca859fade126a2f9fe2adc2e2fe4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fae7c9f57e9ab01b4bebda6931d5c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd2a0776303689a31a686b3202f0f9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e2bce2f7d16662bccc31a8754cfd3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96846ddc0d0a9444e70b4a49aa0e17a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bece1eb60f2a25379bc87a4f229e6ad763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ca5efa5d4dd6e240d390d6f5b2034764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f61e5ba750dfcb75fad22305834b8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74ff993772fb483b6783beca31b882766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c34678441d648d39625c5248d1a07767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0128d2d54d0c4607e29785224623b9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abd6354e947a916fb19c7d7a15bf5f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55997139a3e399b17217e3ae125561770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c4b42dbe7223161621beebd39c1f0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983d6e12b3997811bb9c9b8cabea35f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a0faad822d3ebfa856f23fae8cb4f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c17e9c00e7185c14261fa33abac4bf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce542387ab2ff53d1ae683cf3b4a6273775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27074984f8d9893e181cbb5bbdc33b9b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec893c844e70bcc4b794690c4848cb3d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c5d2658ae17ba54cda7d31603b7f1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a1ad31d8470994bc82089261d9874779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e16bfd46be464018c27363e48f7149780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6658e432bd9a8b2493d1bc1548371da781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0971dbd2331045053d1501ecc9ac7d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41af4e7b9d23a8390107fa0793d031783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e4d46c9fe0b2f76bd440989d97732784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332b9ce47e21be52503ba702607d1a0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e1750efe6614919135d972781bfce786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefed4df563f04d53a784ed2c1304d1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c4528db0307123cc3b98e07ab72e4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00f6b4f1d18ea6da6dc3be95d473b0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623944404787631e5dd34621124b67a2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e6e1ca1ecca371a2220ec440c23b6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba061a66bc4f9d279a295b062096e1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181d3c2d4ba7c37ec60af22d93a0ed4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003d21cca3f013399728b81abc7fdb7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cd7b8c6537f3061e8a8cd6500842b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88007dec9911e56801b1e5c04a7bff796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc26e89d76ed3e1412dcc8c89771a22797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6717cf6ba2f14a028c2a8c80e6c3f3f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809faf876806647d50333ac17c9ab0f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcd93f80355c22cb06749019387e4b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96655b3cfeab69a9190e05ebfb6d30801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f52680c8e9fd921a4f1c3f40dbbb71802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec13bc717ab386128e4a0cf8e75e48803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5467f5373a520918fc401b1fd774e3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6da786e976e8638273faf053da5255805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42da4110227d3c50ede88eb18e788b1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cb6ab39c8f30f8b31adf46424305c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dd96a7bc53aa2d62face398fc157a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249559b5c31ef2b041de0dd3ef4f54d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be57eb292245b51168d9ef4d2cc809810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106d7d16a06d923d69fa40996535106811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e700b3a91aa282cb8969a05643704f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb8c34eaeabd3fcf5b5345bc962ce2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54c6d865d41a4b43e8e7b5f7a08f08814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9855e1684769227f4d4afb9fcb1be2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1476ca03454ad5e1e33a2bc329bd25816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257081dd769e6bc3f5805f12c951f3c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc7c20462208e1ed1921d42c1fd56a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62c56baa320b4e9e543b0fdb2e0370819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c7df413d405e3faa419ae3a41aa301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb45a6eea3796a4515eeb86f700af72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3e59ccb7d71cfb7647793395f3d1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960646e1cdb724e53945ce4d570fb0514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14613ee665cfebebc8e466575ef0e0aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdb20cb6375c643c4f6f78bd5369a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab4ad065ede268cb3bf3ef55c16f417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cddfe6bc7d3672fc4af9aaf642f86c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea1e1df7bbd9a3e557f2078f9b9e679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfdf248c763377c3b306b187f0995410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69957ff808c96ff918ff97ff93cd8cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83a3c41727619f97ec3f0b3f02257b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b636a6551113a59933e20b822f2d7713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a3054e9aeb71a235c2fcf8fe8d85e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ba5563e3168412a79a133a6689c9c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86466d568e3eafa78105fd9908efb78b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3fdedd3c46ea69118a5a47863549517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34c1f80c0b09eb4e165813f3dc0be018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21411ae27db476bcb543a24daf427b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f1ef5d6e89a9f069770f462fab86920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a094f6a91ad8ac5916e9c26c236426221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf19f3a364b2da35783163fabe493522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1240b20cbeaa258d8c277bdd6bac7c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9a92d3054031ec7c6e6287e77d4db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dd771e761746b6118e8068c823a4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da37cab4ce792852c38008eaab455b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf455f7ebedcd47014c0c88b6929c2ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1a79d1039b1a053b7c5c55cbe321928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162daa2473e56b1369c412e9213c8b2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb48d3ccb4a33555af8216f7af1a48d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09330e331ac717024e5cbc15619e5a2331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8533717de9478e540ada5965314ac4132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c1a0e4fdffb0303b30c5e8abbb64833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0877c49999c43c34ed2e2a8d832d98234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bf20913c857a9b7f9c11a51634d1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09411c70186b4d0bf5eb5dc07661c85836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5f5253f4cdd61a829f1e708bbc60837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22828c5d5b5ac71b73a2d7de694fbbe338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8ca136ed7789734d2a2490ce1243239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b3ae1afe33b25b358a9ae31315ae240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f595476c184fd91d09ae7aec198d01441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca80494619a4f2e3b53d4d643d7ff6d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52aa2c9c05df35024df05252b21f27743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33298a71d2483ef3f4add1e194b76044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0960036a2217b1206ad53416ab72e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1b6b24820981641c52476c3e4619646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9961b20e51f32e040d7ec1d54d5f3c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189fcf4db0ffc35d1067815c900191e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65934303fede9a964f7aedae8d522f6249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb50d4368ba8919d140913473945aed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc726239278209fbf0d0036572a1e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9646258e12e27e3f634a2b5a3d0b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce717c8f9602d50eeaad34ffb444b6353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad32066a66419f052c78718f60cbb8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa964efcac78d3614d8b4c66ac0ec4e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8def933e1d7b5c784988593189ba556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ce87045792cf5722cf302d5ba5c8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37ec977bb640563125d802d8149d9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bcf499a805c779048aa02fc882bd159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2be7ab1f37220bafc6255670bce2c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfbbdb49fbad2c86026ce8dbd5f1bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825f583463dcee3cfcf515ccb43d4d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7596d95981f9dcdbd68a1576b11fe163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94c9f4377bf73474141b9343c7652464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1a33d65be503f69c38fb9e6f440c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82717d79b7b90a36509807fdde36982966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc56844e8dd0467570d750d379801c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974c30af137f9e4261d69839d529e5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c28b3ef078295d7507f17151bc11f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9111af1b28080147edc376fec160da070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1014fe44944ad3e76bea9d6f0cb5471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a07f598b4271857d44425208e9211a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09916aa71b35f41df933411c4001aa6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef704e82d438242b39258c4b8a2ac174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa45013cb5c382262fc4482531f655d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a10d8040b7eae8a85c9cd9e32290576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cc5ca5bb7939d0637b70e69b0904277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41699b6a522c5cc377910e8ff23532478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03075bb31e9675e9ca0ec0af5d66c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5eacdfe23dba8233cbe9d04c70c2680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763c3d9f83d4bffd047151eddf3830181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece364088a20f5e205667d7a092e23f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68628c7a5c97ef16e30d7fd2ff2dd9c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9a1f68b9cbe05e9b13a4bb04266eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad69927f55bb0cba52651d08910bd6c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad1082f12b7c4408164759c58e21c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c095a9e02a739c51ed1b18ab6aa016987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f3a50b61f8802e0a9dd0bf5ac821588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8202fee0f1eecad94cd600f85845289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70371814b11652a2cf9c55ebadc17890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31f1982a3117ab7ec0cf03ee00a1ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcabe203f504851a89b90160183b1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f87135faced8841c80e0909d7261693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6dc49c65e62ee2115874f0be41c3794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c54d588dd89a50c2d95dd6abab94eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe7292508d9755f52be5b622441be696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08a2637c9c0587afb64e8dcf3d37ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cae792a0f5a1ae1e84d9edbd39d44198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc190b779de2ecdae1c8fb4eb1a3269199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8cea346f6d072b20e9905ce740f66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd15b6fedb79184404ed293cf016f9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91aa9c268e13afde4e2b2a0aac39e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea0bee07f7b213970c4d8fb256b231103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb077d98fdaaf58384a3a5728e6ae4ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82168f12cf2c5c6621e74e6d5b82bc98105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f075c5496a7bf1d7c574ebae50832f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189013cfcad98e887885e0ba1fd5272a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9dac12584f1d7518c6b5854245f6f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b693219c3b41b7ba2b1cf6b895aba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9be90fe4489d346b478ea8c176e97e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff2419990930772a2a49de71e0e2eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2be4eb8383d79dadc8e33f33c09032112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cfd2b37eccbd31509fabbc851ef41113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40809e1a7b3ace57fc966785d775143b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b2b893fd6afad107938ca2e1efa54115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85453e9cdd00e69b38fd6351bb6a2e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce567d920738f5b52175f06d90fa251117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18851d5c4badd12c7a13cfb2ea99e115118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c5371066b13c650099f1d156bbceb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0e64774e6497e7e73e50bdd486b85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c070ca305cdbacda6f9b021d3f6c49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b6670890e110e48b183ee5755bc2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77497e40ec0af2549589a72c05120f25123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a0ee00baa0eddebc76a346eec2e7c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b83e8fc87f7a2b134404596e552be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911021a6cfad4afdf8ec3678f7eb787126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc43d928b7388955b56ccfed4f3c5c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdafad8af9552150bb8b7f73e63496128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2e6d5f126501716110eadb616dd63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412c87be91f91d32864664c2bdfa2fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a21db6475ab52bcad4c9e53773c7ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526088ad991997b1a5257f09408c3e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a178e5587da468f0f0c56277ca787fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab194363088d5f7328eaa63aa7c6d40134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56254c57dd65807cbd41f005bc7581135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8741b16068d11dd9e5631f70040739136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf92a2b263148e23c98a6b095ab86d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b25192e1bdbe0868f243f9d981da09138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c72170c02d4714bb55c06e8193a8b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83643b8b9ec430753151b073ff528e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60b014dfd1f984323bbd1eaf3c81b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c52aa857b20ab13a5dd8dfc2d4314142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6913beb64746e4254e9a66b199a1515143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867951fd4dca05ab8d373b579cc2126144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fe33ef06a286c7c6f6721b21a7f41145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b3c2bea883ebd63c189aa20198406146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44c49d70c48e2f0b170c2684f59527147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8b78c5502e2e4637a944e1f3e347e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebce8b259c7e4fc48f8580ebbe23941149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f83d3a16353c4113545082b1748541150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46211c32ce80065508067f54ed257a8e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ef65ae8d99a48fbdf3f2db39206cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f042fb3f6c00ea4d0ca5374c96740153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5155b5d09d2b9d32734bec0daff8b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46dac0bf7290a7a039b258e4da9f00155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad380191c8c6d808fff3f3372b50d5ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68558683ae5fd28bdac9fd908ed81d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25671e8a58a12d40568cd8a48aaf4bd1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20152754e83e3035590fdba93e70e929159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91d5aaf2b578ce3cd5556fa57e9e18160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8b3fa69bfdf9c0e0a1a45eb02c832161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f1f8f6e6bb92f1bf528e9770f01aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df072bf3aa29907472aac7828125a5f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c383a14f85a9bd1b330b6a92df54f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b1d9e8b9cd113cb20016fd85cbef2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ceb0719eb0450076c7720fed9e471166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd06b3f4d3f50764e25308a0faaa30167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b08bf75dfd0defd152281cfd9defa7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d86438954109d6ee7f699c588b7323169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc6a7b7a1a5ecd4b6879c840cf2472170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf47b279e43292c524eacc027f5521171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54aaa0297581cfed18586329a113e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb9509505a8ed509f9b5cfe5f2928f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b6279f08c9002a6678f3989e79dde174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f39eb179b52961ed57c6576d9ab8d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71843db168077f03a1ba15be923abc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f737d1c8254e3303d7dfa5911b128c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946a809b2a3ee187590c5fdb19fe90b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad790a3dbf1d65c2dd41ca80581eaa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcd21dad03cc292d8bb0a9e3fa3fb2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1aa7ec1ecb873f5538c01b3eb9599181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5811522b10ec5361295abdb27f1758182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c821c4e0599559eeba0770e8542732183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3096bfbdbd4fad992d767159412e13c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288d42a7546d5ad5c148ebf87760aba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c1f42ed448e1abf158ae9b895df28186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ca0139f98693bce133e0164968e75187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da716669c9075d460aef66c30b43aeb6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962921c1b5aaa11fa30d7618c4c0187189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c8d296548573289419e7717d9b655190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf48224630249d26776e62580ee8a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45196e13508665062a7d6b18dfdb8f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b251123048f1d5f3a822d21740c61193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2507bd3a88c27bd49625a8b384ad106194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3292c513692d8bae525052c8b26e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6c184641dc42ce385834f38ef68e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316adfbb03d40f65485c051c5267aaac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccdbedd59f738e1f72abfb8ae9ff81198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa67a1f5fbfb2d860f3614c57dacaf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5639d0f2b8556aa2dbb9ffc4d9db207200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e95a87bb769e8756e762949d72ea2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557a2a2f212720eb6f58c090a12022f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd080535b3a156593cf739bc655c8e7a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7c3447a62d94a20d08f89ad316631204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a1c28bcd6b718def902ce3b5bb875205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622baedd1fcbec0f7610f0b410d9cb2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6364ed114e9dd8a62b41f3d39549b46207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f89a127cc01a521e01dfbe62559c7c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34245e9f365cb69615d49b5792d8805a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a86c02865fdbab41210e3dca07d989210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408fa47735f4fe67ef4ed03b51d33d0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5084f5c11f756b1d6aec653ee17cf8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e688010fd57c7b880387f6b105323f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0cbdb255cbd15f22d8005ade04a64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6500fc595dc7c1634b3e2675d4f86ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272491be1fce7ac8e80777243c05a56f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5a79d0746a243a7a6d38f0250f3ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedb35b8c7ee9bd206c9378a04b1f18218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d991af5dc90cbc4e7cb64bc1877ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cfbadc7faa7b8f53fbf6c3f2172ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52817885782d2b2f5607f50ed8772a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc07624c1b89458e366ec7d1592de2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff8f7cff976e015f9d134e5bc56da2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d7ba8b40d844d8ee4a898c5388a05224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34b1a28a2fa31b7e71b015de3c83ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa856d5054480ef036ecea1dd2c248f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8876a9a900cfe6becd7075031944fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebb68c750491e3a5768f45487c9758228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cfe8c6351594d7cc04bc90c860e9a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3232ffcf8f549830d5c8f6d6fb7d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba89374f70fff97c99c5f30ee24c28e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb13ecfcc1b1af55465f4767ce39516232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c15b3b2f7cea1a673f644f36e6209233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34843fcdfafe6c4a1d935504e1b2856234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f9d7525d18a7744c587050eeea57d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939c77b2aac6ad6757ed668fccb82c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eddf883dcfc2c5a07e9c4f37ebff6e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ac1a1803620c1b21cbdf854d2eef1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e54b4b99213395aabd604b9dd62c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8affea929541a1c5b13e13f9d1a42c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d107f21955183be5586e0fd671cd2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e1eb6338450107c7fb4f57b463658242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8068d50385acaef9dca9b4e4c512e54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd8fa8d625dd8c348684bcfd68413b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c1cc9eae4684081036af84ce69e55245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f14181a177b91ff47003c5b2625df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17676d8b0592cecb36305a9e6f647676247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e306274443c1960f84b646fd264a4ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21c1095f9f92153b9d6e92b302f856249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b76f8374497b323c00dcb0ee5f4d2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58b57b6f2b26c218c2faddb8d9acbd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f0b0d80284bccc5b82276bc2dfa88252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d348c674249d671ffdeab61ef1d8c5d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4df4f811d9db5b9608858c5dd1a1d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644bf852d13b04a236d08c11d6c0d6c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe4bf57ef4e217a090364470555379256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494a74886459aaffe78e38c961bab38257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2144d6c6fb7de145e67335f63e7631258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b996ead70a5981300af66f23e7b49259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698d0b64fa5cee6ba72e0d274dab654260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda46fc791523b4fbac1d3a66aa3b55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccce6d9482e1bfb535166c3f04830a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d8b7103b7e23d76ae0f412c50ec2c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406d454069bed48b45f3b5a236bf17a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d26b6b583dad030ea3dffd71bd970265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a27fc8e42dcb42da59efa01791cef6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec695a6887e4f9c5c3f0e89b439dfe5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97afefb311ec8f0e2b3285d5415db91268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6360ef5edbe2f0462db0c3509fb26269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2a6bb14e232aba427b0d4874c87cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030d9976de4cf0e136c1a6005a530f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011e9acff72bd00127242b541eb5e4b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d76712c50984b84f49b8544a7e0d40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2738ca749970da1d11592efc78dd5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd326223da1e3a6a9103797b86546f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1060d5427c1ab8e5d1887e9d4f2332276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ccb12e76d6e529a20b8f22e53c575277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f31f6977d414d08d0a49b606fe261278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae0d89a50d13f5bbf58b941e91847a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f11e593ef6e8b7124c1d9259b4cc49280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169179cab8becd0d078812e02cfe1ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacb2e1ffa3b5a52d53711c9ea74b21282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79812ae6bc95fcd2368becb9db2a2bb1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad8ba47ac5a15ea602e57032d1b1c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350761ecf080067befbf54e20c8a309285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dfce7e0e7ed706cab033681d8d829286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a242a3b56eca50d94033c89955646287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec7c0d76dbf908af920861d7b458da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbef340ff0ebf78c638a44aeb75386289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60677e0bf53bde0556e624338043ecc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05634ffab51f801d6d567f9d2d7bc9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b9ac53bfc8446dbcbb426dfc700ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e726816f01172837cd986512b74fdb6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126915993d00109862236f149aac293b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed02a611e4e5a0a8dc227096f0c56ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d867784c94b06e5dbd9edb513ad7a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223261f4f3a312030b8eaf11a66f0484297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bf7ef83bfb22150e2066e48cf051b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5a8cba20d9db6db2cfd0e11e4ec26299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fce1a7778b8f0d237deb35aae7721300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c29d57207b8cb0a5dfd12731b8ee01301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c36e71f1a126c27983ece30d21acef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346e70660037d4ce22942868bc4d6d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a3776a290a7f158bfdcbddb5c2fb8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbaec84bd77e827eae643af15721cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f8b9e912fecb83174a6e448868d1c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189cd9effd0caad7bf88a671fb71a3d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426f032bd5530fd35874d025f482c8e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8977e4a7b9e9f7773dbcd968d6e49be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a631fc16c9eabedbd88bb968c57c2fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ef3edf239f662091cf39cbbe371ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbb16fd87361d588437ba08a86129d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c50a8b546fb8fb8fe3aeaa8a40780a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cc1c97780411a3480b138e482c4bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d226d62dad05dd7811fa21ce80917d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a34baf3d1dae6c04504698b531e1f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842f874a1d5b5a95adeee3ae6d7c1e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76872749660134b8cafcf7034da17b9b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22619869ed62d61efd103e034647f59319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151d15e0ebf4a9b3ca7bd88ded9fa21320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437628926f5e0f0b828ec912a08490f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9cb8da022eb3444ee56067033eea0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb86579ec77b280f4c94fecfdc583ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06b653490f913c86d911f5a49e3abf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c1841d5a2b75add3a834934e8c6f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0baf43703582b2dacdf83b07a70f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271faa3370750d0ef3c1847429d795c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8943509d2770dd624f9b00f29a72da1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9efd2612983311c01ff0c9902bc873329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16015d7491f61d4275c427df1e673662330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad4bc46fa1c429d562db2d6e4b3285331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03353201090f09434e1ffb1682b0fd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b79664c7d0dbec92de66ca0af7a9b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f1f7843d22ea329856a45ec470c3e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fe8298c8cbeed64684a6236e7abd4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e974bf889d2589bda35c0d756aa9dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfeec74513709955f33d1d903841cb5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e4397289ed7b160b8b55d5b5bd054338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4b64b3fa9d12f9c69618ef9b6415e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbc4882a17d38b9ecac622e8bdaaf2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b2f4018b11c1c2572c135023ce1b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d181bfe1a6fcb315285f3057ca3761342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06e0addce9639c34669011e96726d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd06697bc0bd41d31e795b024268a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02ea9ee036f687ff39aeb07409f026345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb783eafac84ab20087239fde47a4050346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c182f4fe8716de5cb228ad37d8af88347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78caf10868cd5bdd53396121e799be30348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad3cbc245ce7da6d7cfd9177a3af8a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170430d9de977a27c0172bd67ab24e22350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6f70765115fcb8da66d4f33ed3f1b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c4e6d1fff94c7887a54027db22321352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31cc49a1678b73b28fca91f7c3ec99353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c268efd9a564b91dad664dd32023bf8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e33b09cc9ea611bc58170396f6a548355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f375b2a4bd9dcb99fcfe65306a29b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3e871d6bd9ae6f638d08273c7f221357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8a4fca57572a5a670c21113374ba6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83644617e1c63d232f179d01319d74359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d69072dc7679249bd690f005dad90360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5869c147dfae35de4474805615234d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be3e0be14b928ac2224d425a3f61d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df01ed484ba7775e5f91d2b417cf641363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269879b4641a9d7a4db1b939e556b5f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba897e63e6942b03bdb9d169c0c2cf7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094acbe726835be9dbf2eee4146b877366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47e38d24e10f41fca3ef63ee3db697367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bd567a8224a803eead94919e875b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2f96cd2970d6420a37ebc633a19f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3414d7f8e47d35f18f6784f573657f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74132dd23c9205c392ddffeee658bfc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d18a86b7f5b9e6669ee4295173d32372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22e827d1a00278fe57083d15ee5860373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7990b9b3b459852063b31c6073e8555374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7b311d6dc2f597e480699fbbbdda9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02d0df83a5ba9a3754db14628b64c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87bd95ff6330c53f4ac7e33bde7884377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cd9c83156172abc196c1c551ab9b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17016b8940cc1b7c0e959b78222eedfe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090daf028a4ba1286c9e921b78306599380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d5801a00cd73f3047a4ae4e3bbbe6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c52fbe05302e0a88fdde8c304b2f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178abc48818b18617be652b18042743383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1d68d4e91cd3803822b38135bab01384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05316874618caf6effbfff0b21cd1da8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22110c04ed3c038476789aa1fd1ba86d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e365e09ea473d92a5f3d1c4bc0bf587387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad4441113c4a559688f4ffd072cdf3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b181e61a805bba17059b649d214620389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe84a32bf76cf6dabb3314cf42c982b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451959abdb076f37f385a9b96abfd0b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c398b7c67aa7b53f20fca03d2064d7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23df39eb79f6648c773686f0b0dfd3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4eb139dfd37255f17ca50ce2c76dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b5bcaf28113573f6ec34ee7b66184395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f12929cdc81a5d7d1bb9dddd4c2ca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3406c60894240630e04a37231783a75397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3f31f7b5f4f98f0d3b9309f6ea05b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05044a72a85b7fb16cc1a9bfa75d91ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d48777d100240b0669eafd6e5a0ee0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149131c360e13bc5bc3b1538763c4543401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dcedc5800a92d0739db0a522bfb43402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303799651d323860797b1a7dd64efca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a7baf1ef0d4a332f53fe71b65cb64404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb6073376f139b4511e5f10a39dbfe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78910955ee116ab10f722abf4e82f98d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423bf12e8812fd6950100855568f96e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736882c54b179848b009bacc95a03b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c480b92226b6fccd393ec041b797770409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cec3f7a1be150e9be6e838296af627410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96c185f9d33017d02d52adebb5c792411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72508fe03361630ba8d6d14f32c27d39412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859775c8beda11fb86bf37ecbccda9ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af392dec51359016a99da49fcd5acb6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8026005e6cd63f7c78f41ec354f3a36415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd9a036c514f401de7717ebc5b36f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695bae00bf4dafe2ef5a94d5f16eadd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755ccb2d412cc658c53e6c4fe6db938418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403a6e6bcf39e47f968d0981339b9ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243299988dacf4e9f0689354eafe1e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeadf67527de048d1bedb2d81785b84421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2da933dabc09b0d0be3bc73128c7de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84be7a0e6b742f9dd3d04089890532a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2aecc61bcbf9d90088586f280c45a4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4bb95a6e89545c16f53e7a2d614bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50e97bb5af88e91b93ea73358ba288426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc97864440a57e7f8479c3055725f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb779aedf2c2cd1540d79e393d969c8d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1026fa18770cec61f13ec66e6036631429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb9d3048c53c5b00eb2df7688515d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1b6adcb5129538b42ba1c3ced913f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec46f7a4e8aad22f62e9ef59ed54b75432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544668198b7cba680851390a7c340528433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e3ee34e5ddc07e3ccb33bd92724ff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c175c2e713c98ed9954085e89e40d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27494bcf5a6216a881f2e56c22e05b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b49650758e40a4b127abc629fdb21437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72c008ca7b11894c85aa7f906fde62438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ed42229624417a3de018814ad3b0b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d34f96be61fdec4986b19427c8035d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53e7fa848365e0248879d4b0e0ea08441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6797604e106c7396e306faffe97a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546857aa75555e1820eaa032d375146443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ea5119d02abf9f7aac495100c92c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c55395c037ab7eb32c137595f8b0ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68109b4aa4dd0d53809d5dc6e06543eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26419b983731ab58222439608fb5a70b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030ff3b1b09c8736e7289bc924db775448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4df34613964e99496a5d8629dadd52449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcd4860482502c4161017613cd9fd3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce087b81f0389cf62e008a7bc17052451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c43b71d79d3c11814da3311c2b337452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c475a6d5439920ec5392cd54db05b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749781d89537f92476064855a6ec4059454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bac8683eaf3867f4ed9497531ab40455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d29e5056851adcc44e5516c68a4ede456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fa80e03e00b5cdf6d65c9c40e8583457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fdf63974e48c12464d844b486494f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4ad20a05845cfb2254c80ffae7eae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c68ad656a1f7a9dde9ab566a6c2c59460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3885b29743525eb141842698a17bcaf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311569c3011b9a80ebbb48fca487c543462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37febd4a40dedd379c061734b2b498e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383776b7166841d59f46204f5e5b24c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ee06d72bc18be7d0ad5201c966649465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d005b4b9257513bb824068a54f94fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47c5be5435dbcf0cb846b8d4d278c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bb8dcde6b3d2be1fb41355e02dcb3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398935f0ae63c15fa9e8b9cb6b9c6cdd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580be2b54c6a462f4331869d17e9504470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a594729ff61bd8e5c49fec6176ddaf8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db22c6508d3c1dd16cddd1a2c80bfa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e207bd253f606919ba7f2f982703d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6183d831fde278b3b0d50c0354f1d34474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193984b3e9d1a58f7a67c3e70d01061f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c73947700f6176044b4c49a0c1fa6e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c29160a4c7e5cb3e82b4b6757aef4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68df152559d2bd9f1009ab02295442478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976918db89c3d14d90738bc6636a94b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d16e4156408ca75926480fab77441480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd7ae3832a564b19393175580c1138481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d11064e038d2c2e00cdd941df85d21482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78f8d7c6f96af6b2996f0f403fc67a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d06be3ead947dea400716b6e3f338484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a459c2326fc7331ea47c2a25a984363485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873fd4ef24db5e52e55cd07a5af3f12486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437672855835dd91235e5295714e047487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23860e886b7ef34654b27997e4159005488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c5943770f7d4e1fe89ebb2f9c402b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e753e8b8baf85651d26a01395a051490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8354d4cf8433d57a59b702f3d17fab7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fa9dd1faba8d4f25bb71aa405fce2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3a4611f276d94c28e5a4d6759d33a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9574beb678f610bea25eece905fe4c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc21b5e2af8986d656090ace0680d01495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db8637ebba17284e40ba94d213428c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e90566a3c433ba6ba2671e5b5ebe9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ee40f54d17f237822d0b59b1994ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbbc720a1678b954055578de23a6eb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27647fb8d4a6bc2f075875ff39428469500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f89c5afd928e8fa08924e7bd7c71f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440966319d5c285b7eb41ec2829a023502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a394eccc5ae6a18fafe1b84482a2b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342d53d63db7e3c200ded41f968debd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef1ad0349a0d25578ab796453d783a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e331a9d83a04f3e6c1641a66dcf01a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d5e4bf0c4a0e6dc6e18f6b441c08f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ccd9f931a21e59ea465e355fe2d5c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f8c58085bbf21d1a7a3f90878ccc9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964c329df459d8f41189b52c375a1f6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08381d14d1bf528c68f3519237021761511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52cd29e3e32ae00830617ffb042f04512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3602af83a3fcd1e8bf4771f02972f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c167db7160f6a3aab2f2666318b025514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58d81a5b45495c6c6a532097d5380e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acfeb192257e34aa26ea72356ed9b0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e95bf5605af96028400c19e2da052517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b5d62a334811562a2c68f93a17096518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87fb0a0a196e162f87e6d314a6e679519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423eb2b2093d57ce62f2dcedb7867da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10b17c887266aa51b1c7fa39289756521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeac06dbf19e7a370cef365837f85af522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac5d02f68d06de3adb29fa9f8d1438523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a65b1dd8154fce0b112aa3e429adf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720a0fdd6e424f955babb224b62a8fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bcdeb82760cdcb631afee7b59741a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565374124f5da8d9e13559da496481e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf06763bcc143f4ab217721b1c74aeb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76a92f89c0a9ca59911d01300ab394529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936246da76b2a3a9daf53a7fbe96d0ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0074e0d64bda52f570a92f5b23375531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26979cfd16707ca19394deb5698b05a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308d6c19b969d3c5f5bf9e7ee0573f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83068853fd4f90800bc06aba05b164a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2231c1bd0cc107b35b6c046f51e45b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a99f89f14d8edacece7ce7adcc89ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e1d55696a5d9cf635cd1a41bae4ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65b9a54ec79cc83a5a4f7420f88b20538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddc251bb5c53722697753d6c505864539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9273fbcdd840254de05e5decd6e651c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f4bce6cb1b59ab87baee6a2c7f21d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc944f0417b9ea0fca3e9564f6549969542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b6f0a1778245b82151a26d18ded9c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d238c3de547601295174e8f17a866f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a97d67ac757bec47f510126ff876cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63caa26b80be0358cf602c08a93cbc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f148bf07b7795f8a49c34dd1925e5d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb306e3e7db2f938d788a9645552a01548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aeb1a3d6b71b22dc11df064ce83604549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de47d7dc090b2cb8ee6af5a7d84425550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83829d35250d0223a590b3077d6d7c12551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa30ce2d8f69265832d424ab370701f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09870c63fbbbed896eecd3aacea56b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f69d6687917bf894d86d69f354599554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba2f6e3c2d68720ca6dd82e7e869a2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e641f9061d10b0b7f0d12612e8a809556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d391303994b95ca033f8115129cfb2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7ae3cb83fdb2be6ad211655cd08da558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ce1198be43be31463539a9338710e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd1aaa8da4944c85b28b49c077c5ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac09d35d2d0d8c348325cfa10afeb0c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8b26bf7a6d7e7e6b59f36cce3d65f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17adff2a1dffed122d480fbeeb299f0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f504371bbff55ba6774c6dd1cda98564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a65426d43646718de7039fd3be94a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb126a9fce55883a69dcb15fe3b7737c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f6f3c96a340cfef9facf96ebd6b67567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc02e2c645619b44b1180067d3b614568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc06886874b4ba4ac0f7b5f549f0c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e740e7907d4c7886d8b625c5532a3ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8691f7b986ee47d9ae0685ccfed8e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5d1e3fbfa8cb2c62f5edf75b7c9b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c9e9620c5884c624f1ba16e7b1285573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a1f0de60ed037dab2b2b0a78917dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60580cd73ec6baab0e3bf310ba03e62575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38995d3f3a90b862ed7ab962d099a213576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d477e5c35cddbd341f773871eaa9c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d58359d8999d57b0448ad3098844f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7278b024172b1068fb8b15cbb1986579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50250118962150f333519fa7a434890580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a15fb1955383190e4a25ea4d1aa209581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce63eeb6914a8b3504cc94fe3fae5be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc0fea2a3eab8636fb8833c347371e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c391fadf0a499f27d0d39dbdc6c11fc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84020acef674161dd4139dea4fde50be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e62d27d76c885365ccb0330d2d28c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757aa1b59c22c723403152a0e0b11df587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6cd2e93e3f35be3f318bc3620b3f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931166a0389c28347cb75f0474d348b0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4738e0ab104d2fbfff0eea88ffd6c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06255615128d0397ae7d12d5b0348bb5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776adace402929eb86bb178e50355875592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4049692dabcdcc1aff67cb48732e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328b97567dc2f2d3b26332995b4fbd4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085051ed80e997682f7334bfc5cbbe24595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c99bac5519595e78453207885b4d75596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7d96c1c1364a1a1e763fa1fde7d1b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5c3034f6db05cf7ce94de48e32f01598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3dd3f9e871b058ca066e10c35c79e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4ffcfd8168e08a091f784607624f1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36455eb1d66c1665f6154e91b7fed229601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5541839b0528694eba692840d8032602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16640f388636e19024b4636f47ec2c67603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb337c130e9c8f9cb57a6f3e864ec36604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dea46252c9ed8b3b87ff0a5b20c0a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bfee880f4557fe278e72a85f1f35e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67426f4f9cd63bebf2430f452c1dec65607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270dcab8c3932610e6477773888fd72608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6042b706c6acdfd72859fc6c4a0426f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d33afa386219e1306261f04f4203c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef039383669635f6ccaa1f6ebb6f469c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b2fe2f9f05b49a01cef553779aad1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817513b854cf43a5bffb78ba2e3b8995613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b399fe43abc54ccb92877bdaabc5a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab7dea223a9c48df488f9f2aa3d9cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748956c85c7910f1c77ab59943e93d00616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06908d7ca8f2fa76070cb4d7201c153b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947c7ce9ccb5c79a9fa94aca461b280618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8752c803e0e14a72f13295b3da28bc9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b39d4c7868217c544744f30ddd94f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162000360359990a99cd910df2f8944621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270d65d47452a424035904ee2a6f879622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295671a8e178f3a26412613e4cca7f7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c6bee5e3c9868c8b70ad0ef8e29f6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4b127ad66dcbbe2bf744749e744d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5af56b3c59095f3f5277ed3339f875626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8840bfed72ecca24cef28789bfda4b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e92731d1cb361bd332557771a52ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49334b67885af72fae7e6b413daf7e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab858ffa6b152b2e53a7ca0ac9de23630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7805f832ae65eadd49a7aab09a2a9c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e958e17370970e4e6cda7d6e8d12f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce227a2cc6a8206b1bb6db3a850a8a78633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b46d6278a6794e04d0bae37accd238634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af510d3f0aefce3b545565e4fa29b5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83dd56319061f8f0a856a7a9f49f07636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec33f03f11a858ee852f6132f8ee3f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde433174cee3e5c7cbdb07a7c2e49f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c47bc9f54c223d299bfc5b6003072f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76616b7e478ca58b3ca8a987596d54b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7351c8b5a23219867a7b49c5b211b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ede60a23e25cd2d46c4c4c4ff042b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727771f55c63819ee3d3bb6aecc9562f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f77803051f0d7a265b45de1175d56644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b3c76a2f71db335dea216296a9a25645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9fb258d21ec85acf1d98514038c9c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a462835c49f45b138b5658424f05b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbfc036fc91e4ed59b0be8bd07262e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966989be4959bc38230a431105a19f49649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0f160331e61667ab6c25a685e86e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0556289e858288e396c4d32aa2367651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1df5f5cf85d716505137b05392b8a6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca890fffb3c08025ef1d902b25c3463653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d9d88865fd0f93fe8cb0537994429654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847cd841cd46ab9cdfe453a71c82668655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87ac04e9e17414e9ab64317d383da0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1234d02e58a1b38497ee47d6e051da7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305f556ae46bd884c33e86359dcf51e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c024cf9f37314d81ffc57f99ff02c0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50fddcd17445b46098f0def510ab8a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c8acfbbfffaa75c51d2dd770dae68661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd01c25e19d6c508f9f6aba932a88be662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48717173f131daf0b424b243362241d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200b08adbd902f6f9f0fbe09d1b9234664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a020efa2f9b98928fd5b8e36ed247e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fab9bcc2588bfab8c617259607849666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdb565683b5d9f9896885c9a70c482667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83709c5eb26333f0662c5191f74331668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3fc9b807002350e397c35ce06fc86669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de5f845f5208b24e2ed266266fc64b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582eff4a72827121dbd30902a0d58c78671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad6a7f7745ccd60beace8a84583af1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cd47486f414f8f9556ba969c3800b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db416ed082ec9045f0f7b38ccd60eab1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb9122ce79173909cef6aa10672f17675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ceb47cc34b8b0e271855aefb0e190676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de43f81c404daab4987711b08efd727677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66399666c15976a6f901a22cd23100a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448af62bcad5aaba33f830a66ee3a3db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a9ee022c597a79b616a6c8e73e1fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d32cfc58809b18a251169c9c4cac0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a97c37a2e73df5c57bbd6307c94e72682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e7e9793bb88abac0fbf908342703a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bd192345db1859a1932dcf7d94ff4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae110593fcc5898f7c33ddaa723eded0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75968b0c3ea4cae93bff86dc69af194686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e4ca6253234c25f5be373d28b83a0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfc287c6c247bb9dcf9acf1f0b9c00688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df54f0c1705c9c69ad702376735f19689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48fc7c1963dee3027155dc0f9df3b2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaac169de25874ef80d8298a6c2ba1b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160de79307539ef9cd0161e71efaf08f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415e32cfef27ecdb04d4617caa9a705693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efbc89dcd818dcb718602c569e4528694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16864062324c83b07145bc73be43fb44695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab0c751bfc885c8e9dc3aabaa595dd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb98a81c7852de18d9526b375e98dd1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97737d113f63c18d217600a78c3d6ae0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937a6a5db7846a2a97fe21a1cd7f35c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f0bb5c8421206db2b4dfb37f1bff2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcff5757807136aed9fd363f4860af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719ba5287817918059b32a75f5b38c2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85154a735ccc6f998130ea5d65b0eee3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87d16d64fd7d8fe80f8c66930cc6c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd8ced0c04e8905e7a206b4d71f7ab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85163b8d7e339ba5fe268b912bd331ad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6823447e4b133d1067f90cb683789e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc6a6d50a962982dd4a8248d573237708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84bfc5bd6cc6a7178b0d837d3167fd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8db8411b85c716ad0c025708558fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f68fe06dc3fb07b765fe1882f6976711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf00ca766221b58c794bd8acdcef691712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c58e60a3dc6772714b9013f7829923713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd07d09f281aa84198ac666b6451ca0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78691ee82003777f2a852569c09a1d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69424764568403b40d99e57398239cc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55f29128ce222e952c7037fe89d37b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01105b33cdbf99bb6e68270d0fffba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c42666ce6e81c1473ec8b11abe28c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f14be506fb314ca5f7a8a6df6947c6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec59e89919b6634984f87642b93c93721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d4bc6c71ba981453f2b0864935fe9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9b66612613892b4a2418bf8122c82723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6798c2820a9f955a9a9f5507d82d1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f31fdd33920c8707e90c17f35ae4f0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719e2c879356497a010fa9ccc404254726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec752d41d9c77773b0d2cc15370c10727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69e4f07b62e96754a12c76e13a5871728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a0cc0062d731183ca09cfbf3c8fd2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b7729d62d85eacc06b2c35ed8f7b7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9e271f7e631b72bc7e2b0a6720edd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16266e0ee0175f3998b967699b94fc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f259af9972f4ae620fc95d5b3a1530c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd6615f72c13c0266ac287f4003a68734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4451732ca0e1acad7ca943272c78adf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cc43aa14a9804824c7438beb5142d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0fc2dedb6db63e0d40ce62be2da6c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3dcc5232472bc5a92f6c91c16ad83738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40ca48781f7ae087e2dfebca96bf2d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018257adce5dd6d3f588ff3cf8c4098740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46604745df57fb0fd43d60ac9c61e35741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812695d5372521a0c4bce5132b4da66742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d68b51b8e396b5a9b2745fe7d8541f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd60b2e16b5955b6681fdf5764b3f3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89beaa2f2978e51f4f85c26a2dda4f25745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32d14bb8e81ec42086ce83025a72db746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d049fb03ad4bd4853ab46e456ba57b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7db5adb0705ccba887c0c4ddc5e285748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe13b39c75aadc4ce8e688919aec5e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676709f9474e12f8cb960f90b197b6c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b418aff113991cfe8f29e636e1fa7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db541ce94285696c2c1d22facdcd59ba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db8432ae543c920383f351d20f9e44753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c6b0cb6542d63546c772061069ea8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c41ac9d840966d2174dc7c5cef391f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1480d92fd4c00e0193664a2fe4e3350756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a44647d35c89ffaade7a0524bdd634757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8985ad7dc7a418267ffa418f0528b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f37e44bd2cdc82cdf6c458756e8ec4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943437a03f097d04e274133bce14a30f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ef5a022ffaa7a91bd35bab1079913761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfd28f9fc684f58d84990d49370f67762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a8afa3e6aaf76e65581c7b00bd926763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411113460e5a3fc12f9c874e2eb00ef0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b39cbfb902878ac02ecd41216289f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf732b114aa4d5eb70c79824faba4bd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c49e954a012a24a1ee2497140e3c1f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86095f6210ff1883235fa4a511e37227768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfa47942b4759c8a86707c8991e569769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237dc8f8648ef0444a86353be77322c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2b97c6f9741dc75b7e621c2ca49f4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ba615adcbd8605cd9b1685a10c65b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc241b7ce9cfdd503fe2092c0048b21773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d166de13ee6d0b97c0db3208cec0c0a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b876df31092f926c98296f64aa5c1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af798181be5d02047aee1d7fa0f50a4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ce1c9d9ec1801c2530ab4c855efa7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1e445b95d5469daa5b95848b3a445778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c5eecbe503db9685ae4da07a8a288779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ff5dac2623376a6f4685f54623b54780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dac35948628771ae7edab0d5f1cab781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1c8867bd43548cb239af66a3bb634782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cb21d72a96e95818cf9744ea41c78783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222c5ac750ec1afd8870a1464106b1a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3082f548224bcd7e67c7e53706aa9a1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917863b91437895ae18af928a8ec1a7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bd5abb6d4590c2a38364736082cec787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5641320cf14c0f515a734ff18332eb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f62bb0da424f5175e715be70b4b1b4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48228504563bbabb6b69bff5b012f1c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44798a6501b4d9d5998a14b7b5e488791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dfb322c6da9135c150fb4740ec879792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a754c682ba833f9e6a36fefc7388141793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2eadbb3458d3473bc33e0248a4e7a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603334ccaafec51b0a791525fff5a03795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7dcb0d41d088eec22dffbd85ef912796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa98c90d181bc867ffd550760652fa797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d2bce9b584db2f1a5564df03e679f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102451801219aca30a5c80523b2a07e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4c621bb42215d89c601f8738b2e64800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1bd0ab258da4ef4b5bb72c53a1529801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cc6076c2574126c773b232e09c825802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e52ccc54834c1f63d48bdfbdfae8b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6a3ed3fe97ac43fae0bb48d8bb838804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dac42ace5e8281c9cfc130e690405805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb3d92bfe5cbb54772261c2d127300806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f74721a55887ec5cd53e9571fccb12807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882fe60608adcc39f3b3a6e69e69092808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07f3345dc31df0d1ac0e85959e0551809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d514eb9afa410d81c7050d05b656b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e785bdb6b661d55e2d92d5658ea269811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d373d5f210c75bf421c9bdf634e629a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0ce03ba38e2e28dc70b9e140e1973813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935898d1804ce8304feb8ffd198e381b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc52dbe53f35f8fed493e6d06ec0ae815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb60e97df93ce4730bc3d4987d8cf3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0000dd1dcc147851a3b55669f55ebc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad2ba878ce2f1c2573c61a58ac4be4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9e9b28927ed52302e24bffec4e7d6819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>