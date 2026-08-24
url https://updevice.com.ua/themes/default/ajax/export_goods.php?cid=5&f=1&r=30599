--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3688,51 +3688,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f3dc0d75e92ec8c534ab989dc2d591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26928dc612013ed920e47ef1067e488a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f4343466502a208ea115d61d83d1e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c5a381e78e1870e63679d0f2e90434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad6d3c289e17fb1c596af91fbf7e945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc59325dcdaadb59d26880e8ca1b986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e056af0fae0a35f2e91468a7c90467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8005d0285f6bb33d3b9c8cb03c4d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87affeee7401f01885b6df506829bfd79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700e8e7b223823a87d71bfc0db430d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777eb761cc115116f35410c210a7ed011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243834503c7ad1d40f7134f747c605c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d4f79182510bf3fc425045ceee70913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e1254211ca51471cf562e9f586a2a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a97bd3671b338464e7576b9f9b97f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995d864848835b0c81717bf378aa2a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9edba37c613e7bbc5c5398773a212417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a165a6c4ac469eedbfd2c8a27ebcd2b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6c53cf1762ddba4d1ea0c5c73a5ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1919b8725b88a86d58e4fb7172a9eee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b2bbfa3eccf8ce0ebeb49d00834d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59452acca301c22234dca5290e7d33a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bcf9ac1dcd82a237d216e6017c15c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a921c934186e76a9bd8af4716aa261e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523aa9cca1a9e3110a77d7be3823f8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0f758d7c11e004d703c930a163dcf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd70bf31955a3422a2e70371e4c34727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0df57c404d2a2b275ae2d4018369cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb71b6c964120494ad6c9e4d5fb24d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced58ca2608a6d6428f8c0b29f1c7aa230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d17ed7ad44f38f634215a94b9140f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72caef17ebaa92b0780a17c76ffa5d4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6c47c9e550baf8a8d98237c4292bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26791d0aa0892528b8405d0d5ceadc3334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d3323461de4047ffb089806103bb535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5036d7ff2ae7602ab0e1e106789642d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d30b0629f31fe6ce2a4286301c357e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaccbd110894c3566dbeae6660198e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5cad356a185a2fe617dc303f38cdf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d18d154317fc569a21c07b5dd98d1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdb5517151f541e5966d7cb72097ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c765fd09ededc79cea68e3968ec310e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb91745aea92d0fb937ed53855c00a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ea5c6f63bf9d0642fca15985b092a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917cbc780c7e12a50cd50d1824bb92e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cd26ba3870bcf3e3b968d49531df946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93742d1b5aa43705a59b786d74689047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fc2a8ebf09b01f69b3c8d4111fb4448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca38e704862bd8f9ae09121329996549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2611f91fd94953910fb82cb635563250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e46a056d4f040b8a1980f7dae01c2d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8909f51008a351732db59d7b1f5159a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fad3a2286cf32706fad747cd2687653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6e11eecd22faf7ede90faffdd5f4854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf0c0fff6f9c27be3fdaeeb56d815355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653efe27aa51e0366a6792b6a9e14b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe285c2eccc5f4a57911de83cb3f809557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee67210aec0ab35222d3985c134e3558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a9adfd3ce52c23a5055bdc75e5b1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14069a190910b8250c1dfd7f1a5cc3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2987c3bb9c275b6522d1ae994357b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33df6126680ee909918188e452ec4b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f93f8036efea4221f66e31776190cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a92394ecb4099d1b33cec1524cb84564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e4477c7a51c18b411b9f220f79ae465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01e974cb23c3add5063b02f6bbed3b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcea4369e066d2fbca6cdc737e7a09e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec2ee6f5ab50bc8262e0929c7565c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53471343211db407d957e80b7796b01869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39159d4698fa44af66d436a6f2a895e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cddd66eb9e266fb69c8d99e6c1a33e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958aa17d7978c1130e4936ebaf4707272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b81d21a0dd8555651f4dc671ecd50a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e82177cdb9926040310928592b2aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af60a4a3de58b3599384f0c8d6836775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f62cd6e942c830953cd9846c216c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ab9a4fd467cf399f394e35d18abad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db72d08c5c1eb643d2d92400d146a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e84fbec572a55554b8d3576bbe45dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80fda3c7ea9df4e0f60970c8c1777580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16860874d8d6ae8889abf69e1fafe281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c1e3f0353e8338fedd1eb6adf13f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123df0bd679866e7ed46a7cd1a310c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404a5b8d16debf83b5f5e74fa504d9984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4705cf8ef50f9d837f3c15b9aea75e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e37b7972bee2de7530a84b1d892ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b5be8f6782f2cafdf3662417e110787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee91082e31db3b995be6532f2ad63b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62f1c86745ec835b92901ea6e4c49389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce0d36fe04690c85d785b7c4a6d56690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861dcf85b46ffeec758e7e4bd28b3c8491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352517de4ce2ad91108d1bd4fff72f9a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7ca1b6783ea4ebc2585d8aeff49ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1897c4c49ce14a55f7e1bc46df255294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5ae049d58967a6d707dd483c9152995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0be5c5bca5c79dd7d53f732b6e36396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d237116458f16626d52ea1794d3f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f61f24956d7d828d55c9b349f2e8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c73162d226503c0a637e6b0cf9047699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd622ca233d9508e0b208c3d5756addf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c579e027698b1cc097e91cd37f7d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18451b0674ab42c11ab4d5a91e7cb4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af3e1d358e358bf81849724467fd2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90284d07f2cf4c56e721e42650faeeba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604403d2b2361036c85c240fb999f86d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feffbf24c68a18d25a657597f48c5a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ac94dca18aebecf9a3b2e060fd333107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa6961f1e9472750fe3fd685ac188f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59c9febf5a27b04e288acd56938d64109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629bfc3d52911b7397d3c3930931a09110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28a0784731c611163ce92cff1b14f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c563aff05afd56437d16a29454bbfbd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f2cda693327da4a6ef6ab2b919e51113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746fde52989cea60cdc09bc05ed0b7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ceb73c766777eb3de45f224e44ccab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7834682620e0b914e0d87ace198f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15cd369a293d43b8f2cc849351df8b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2d8bc99b74242f1a32e42dbacdd49118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141229714634ea7edcb6601eb5d5096c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef729756f1e035698f11e9dedcaa31c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f74f6582697dee5e633e69ee03888b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a938b2155cc180642cc0a264cbb079122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13376931c25e5934baf121fbfc135646123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1533c4e0b5c098a8ed1977b4ea12d43124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd1d3ffe6e8b97e1b2c6029c28643c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6387062667faf3e0fcc7e901c938042126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e7d7b8f94236c8b05211b17818e91127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ca2477f76492513b918d6e45a4169128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c39e826bb77ae1358bddcae0c30b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375c68310e37848860b6491460714fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0fc93a0271ef38bf2fea169a96398131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3881e4416a2d4201f7f19fb51266eb4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04004d6fdbb65f5c641ec0c605b6e9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823930eb3a021d5b72a64b27c61f5be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1f8253d176b528f0df61357e263f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f738a8fbb53a4f93a640889abea37a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05468eb2335210184a7fca9f93bc8e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41752315ccbcddfba94928515da382138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8655359eb62af5939ec9c08777aa77139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda138b3d89ad6e4675b996e33822adb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721aadea74815152f23ab1cbda2e0d65141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf232ddd14c170b21f098ddb8214c42142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6bf3266139223566c6e93afc3f3ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35422e1072bd9e5f02dc85e8168d4ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11eb3bf732c59a87cd4a719ad499bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95bd219aad67defeffb823b0e692d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dac61291ae46128ff80a7fb4f1b1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af93bf9750d05ae348c7120b6369a2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b52a5c518e8bfc3f5793923f68ba45149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c537e594b866bbf918306e71b6920150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b809e407e7373bffd2cfc68547c7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f90123a2fc6722c75797a290a0161e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe630d32b710c7b3ec4f61e469db89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a30a203643c9ef3303eef3022ecbf1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6161facb8f95002f3c92fc4907cd7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a5cd833fccf7af01bce99fa3862ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b396d34e6cfbabd44116fcce227e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714b4331edb87b9f8a9e692410341aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ffe981a782622129d071150ceb9f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a88037b41dddc749b09fea457a952b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02c8a126ebaf12c538e753504fd3d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df2322ce380aede2f59d137cc8ebe4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee504777b18e6558f667c8bdc5a068163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e7283bf5cd1b44bf661e286ff591a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152644b9e5285d78f7579efe6d6c2602165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8e30346cb8baa657d3aa6716080d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e812904da2646e2ce32b1b871332a9c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b31b576388a100a7798e3c55718d78168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc6da95eb0570b7eca13a294644cea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92612dfa4f16ca3321dce3e40210fa8d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12519b4beee945fe01502cf72b80811171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd06d24d22fa824a9fd74429640acd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7eb2980c17d483a1b461f6cc3d8687173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bb24c15d5d81a61e18b750bba5de0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bd6dceff15eb5ab1f38c66537f0d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2217db72c74e3aa782b0677ce47f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbced8b9f7bd0e20a2da9fdbebe4c5d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6539290a2b13fabeb9dbb00582c955178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a949eddf592397d223252dff660b78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5e66ec541a5f968915213ef8a2b8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37386f4af123521ea821373c3ed76ffb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e4a2ceeb7862c1481974d2d3a8c98182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ee442f3ae1b363ca67654f4c7d983183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ca7a4bbd085e45e9fad2f805e1a6d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbbf2c98881decf8147a56ddffc060185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92729544728ddcc18918039beadc2a46186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecb9be23fa03822e15c3f66d157d5d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3d44d147eb3560a5e699d43a5871a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45de43fec7d453c4c6ff4fc9613c1d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e276e9d0ecc72765073e4eb20c1aae1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea6e07065e45ba8b6509f047ccbee6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cda632ddc4d14cf8a38f2b92b0411192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8707d6d76f788b09155dcc47571d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257ed566804db32403eb841c3c6b1e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009d890157a96840421d6f3ef469186195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cae3eca2c53c69db93061bba618fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585a71a2d0a2228636a562f2c731501197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfb8d021ea56cc01a0d9e994525ea1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890d6230ffb4934c24d0d275e6e49a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2d1e99279358d8a2368010abfbfa4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19227e8a7c3f3ad0101d2b0a4402fef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e4382753027eb40f01008c24edda4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239c2056403dfcc047412fe2d0725ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbfddaac079bb376cadecac43b092f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7193a898c949570c6620aea2b2793205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f077df7f8703388064761daf6374c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79837b10da290c15bf51c7f61cb6ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75b401c21e8ead013782dac6390aa9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8a484fabc5f6b4678f5e9a5953239209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4c044e79916726c0cd906d14154a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0c81fe35ccb4806e2b49c11d335e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26eb37ebce0d7fa7563fac1eb0481c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae401066473a93be84c13f2bc98ad8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8c14af18984567ddf6dddd1780bc6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a7e9f5881a82d211495cc18b8e786215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b8cb937bcf3ad1223ecca716a9991216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9e931aae360d86a02b593acf1276a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f0c1d32fbdc4a9cfcb73d4dbf4dcc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b39223403e729c90aa2aa7993e410b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c662afd66d0fd750d15d8ce54ddbf77220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ee6f17ef50650c716dfc1d4fb2c80221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324f012743c90577dbd9a22395b01ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2340e6ce0f10abbbdf53e1f70a845223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242197061298ab058dbb4cc21b57fc21224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1cb4efec80e3125ca0c356eec4d52225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e540aad93d42597e4e576a1de0df52226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5fbe19c6908c3a6f88a0bd1f4c18f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab75e84f4165194a631547c1a85b5fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36f7a28931f1e8b4d570409ea881a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53a8f6dc0db83a8c3d4529b4415437230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9639d8bf5c6cd5376cdea7ec6c7174231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88215b2cc21b1ad1f15345e8423eb269232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23460a3b10166d498c5287851bc5da3e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763efbc67e567b5a7a075c575ead2a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e147a19cb4b41c89b127f38c8a031235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a4afef02d8f70507f83da04b76c52236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de2c90ae3ed38548ac61c7903a2d39237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711fb5823dd3e29eb5d4f673af83dcb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418e77e84b9c5ca2b0eb55173ff739e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af086bd3a4f3d78981b73d975dbb96240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591c14fac943f076a5e54baa2295b26241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d891f2d0cfb02c1afddeb539e707b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617f298de3dc5fe4de0e2b0ba1d7d4f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49540605de8243330828ee09eb3abd39244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f944458c8fa1207de37dc0edb4dede245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384fc02ed59839474013d9a0b0fe192246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692c14d6fbdd6897d8fc63fc96dfbef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed654a222400aa830ae1ffb8a8ac766248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929f5604fde053fc7a537ffc348c6d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7876990623f8471c4d6c9fb47c21554250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69520741197f46742db7bddc0e26605251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632c93214e7ca43312f7d44633ff760252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bc2387ec3bf426b848a2e4637155a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c32f4cce6fbfb7da6c3841b7375fa5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0a69fd968ffd939b97bef6d987235255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873bf2beb8b6f03df6958d12379df04256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340c7065049f2c1b8b630a8404ba0d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ad077aff1c5efc26bdba14a957eb1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b94e6a562afb4e32340e8a3618a480259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a91f6169f53801b7e380f52958694c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0aa45b0e56ed57d4612e7748e7ad86261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4122653c495b336396ad746a900af2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a34c73458d42450c508333454fdeca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5df2d83854c3eb593d601b41c49625264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb404ec16fd59ee6bd71c9aa4100003265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3ee977a6ce0ae53d110571e1902d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdc1969e98cba5c9384563f3c5c6ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff36219c600c491cd96349fc01f94b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ad3b5b467f94e6bf4f79054cce2a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91600f86736ec10a73165d153fdf884e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c98afd331f77130113ad74580e68d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3878fa599d5abb026ddb859169b6f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651736b3430bde3bf6deb3bb31ef3d8f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffa264c77a20026af536962ddd5a02274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2580a89eeb8fda648b4fdbaa0bf65ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11154f35d1bccdec584babe717febf23276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94caae81888d942f0112916de43724277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f6aeef1c48fa332ccdae80154ca1e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde80b27a7303e1a9fb88469963d3f82279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d44996924668b30804246f26b645e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf00c5f7becd3a9fa813e9df0dfe4be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ecdca9a06eef139bf8461c6ee2236282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1cc0362cdb58163f4a0b4bafcacf0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985854701bdfe0464c731e8939451c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3fc75f40e78d1ec8c3939b1e02b20285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a0cae343af06fc748a3e7e9aff99d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f200e3cb830c5edbf2f57d5197378287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d08b80c5cdcfed30747af817609f79288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93996ca46c8c196202f18fa1914437a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24dae5a4d6db6d59ae0d1d3c4030b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad9caad9b63ad93b84e168eed79f78291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d14ad59de7b1fdf0e875a70854b93b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60b103a319a28efde80a361fd49b89293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465968a3ce76d37b857ac6a3f6ca36f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ffd8758c020fda4c8f541e8573c53295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92790494a114b627f05a2d328de81970296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8181cd8ad17da54bff77cb5933a94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1569ba97f2453a49e6b8e9f67fdace298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52285b43b95057fa248988c4d3c53466299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe7bf01407631712b28d32564bafe1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a300db0c25413f948c30b57ac26e204301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2c9c791757f9f67ebc8017e0ee9b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453365e21d9355931dd35ae08945c2d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74609e3ce348ee366c2323404414337304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a9d971f900da0192ee9b085cb6b1c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b0f4f90bbc1049647d094bbb28598306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae564e5263f8478273e95d5ae9225d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045fb4811cedddcde2485c50d1601d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce521b9f627f38e8d3ba550b14b3fbda309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad25fffc0944c621c5aeeb657dbd9ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d51578f3ef851521e0e76ba1c73659311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9473d61ab3e45f4fc86bc4256846f2c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd43b8a03648487c494b9c490f40a41313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4443caae67797d7a9ceb6101694ba7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b38d5575522bf3d72fd41a65654b0c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ebe62d8c8b0c246ca000e889b3259316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a68cf2923c8a960e17f1768e6c021317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0d55dd8889ebb0fcb08e10b856bec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d4e9edb3e1f88f09c8091f7f547de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030ba5dd674691a67bb1f732a184201320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91f9459cedb71de4be91f7413e5e1c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e36983c59e9d902d98902d74050d4f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa097df30b255b0bd53fd6368cbf500323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9c42a0bf42152d35ef4e7dccaa753324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da64f96acb71092ef6e4b0c0bfb58d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee88110acdf2644b761eaf4564dc007326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7652fc73fbbd0905053124a4d8884327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94200ba637fb5eee28194d1ea3d345a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be8dce49b345e087a8793c67b908c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74515224ad6f0984adf38d6f5117fdd2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591de561ebdf2ae7cdf8fa2b223961e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d7d9962642d8eef8cc34e9f9c9c42332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc43e94112207359f0fbd7e2716390f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a221a867bbe6cdb74448404edf62fef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09789dbef579b67d6a70fc3a2b097614335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af90b9afeae72bb3f600f9dc5440e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755930373c3d26995a119c2c578f4f43337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546c1be5d9b38e54d9c79ee8e0a623e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ed1716ba69b325b40c4307c12e395339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa45cc75ea1e73c98108069c2dd2fc0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb5c837b09ed2670bc582f0312503f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b880a45f96218e6910f9e1543f809d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694423116c61ee1e4575f5584c5c52a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8680beb8806bb0d7a5904618475d4f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26305cc61908bc758783f388221200ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f64a94a0caeb1f47572896107448346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942e7d4561b0523fe19af67f9e64d5e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e1d9ae23ae988ab346e3351053977348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5f84d2f7e94f0f28594c31065b564349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff57077b4d376469b8e7ff8a5a7d0f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dab343d7aa95319ee2b50d551d146b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe85cbec0221d6033dd45d2b7ad29f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c73e99fbe130b7bf78036d8c00c951353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cba3bd14304ba45e4b4adce03adee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52526ff8b4ca6ebd31291cbbc5ef09ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60387343585144fbe6aaca5edac6c4d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc866ed14c161f42967853feeae5134357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd753399ef652afa12089c927a92eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d82ddd1bf8f5d916c7a16060af753359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140be6551521300edfe3cf4d8a092268360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80f29b7ed5147156f23bc67fb8f6b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614983fc8e2acf914860063a674f5ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1765b82028568de218b3a6be589e02363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4824042996dce0bcc28679e85b9192364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d33e1ad94436b5c9143ef55446e8c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c5d32d3b1275f34aada7122246911366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee598706e46b76f6f2f5e984612852367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371216dd3fde9762644a37cbb34a16c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c6ac4f99efa39b8bec6438ffe3655369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7fae98c7519e4b0570512f8f0dacc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ef6d9f893f8ea577393333b960fd0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406a3701a312d881ea4cf72b0e8c825372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d87e3c6ac27ffaae93eb4d9f56b39373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52e746b729979d91cb903f80263426374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b6ba8c5d9922bd7a6ced9b5743657375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e1bd51e3dcbd09cecca3d40e84ff4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49c574b5b6ee5aa1ae9ed35e703784377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e9e1d7958ab9a036b2155ccf95597378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25097f352eb332df6fb38701a3165d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320f8654f5b03442810168c0c7f2388380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2d0f652c9cfbc8b025d785e0e9024381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b370ff9507f6d082ac68d760063b96382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd2f3111b5161d58bac962b8069dc9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3438c45d6e18c0bac40ccda7cce8e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c58c9a13fecd4c6a5f9067a499ed28385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a63d8c7794d43f1784d6b019e42a84386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66dc4e26be79e475fc10285ac4ad344387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94274c59053a95693c35f95ce01583c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc49de1cdbf661cc23aafc837a6ac6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badfb94eea2c696042ec90b5a0fcf69390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1be5dc3939e357a710c2eb970948c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152337efcf32c2220e86135087e1f07c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc921000ef3fc73d4fab8453d081e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b0a3a0ae902cccccf1e1587bb8f5e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78b5258678b332ed461d80bf2ad865395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623c69d52664a1703fb1293af1e835e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1aad5c4d55c402ce8fb9a34dbd43f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546610afe3fbb6ed2fef548bf25334a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce8f95afb9dbd712b6d1ee270cd575399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743867af4debbea6c82a8e1b735df4b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb16cd2fd4b0a22f760db7304c7ebed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335690544801373d2ea2fcc4e175f6b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5ee2062f896d40d202ffd7cb3e74b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1713f36397b418ceccbce56f7f703d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb2d35829fd7b83117a57933d0c98d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9517b44ab878d62ed5e86f8e7811253406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b915cad95ca4b25c4c74a4d22759a01407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589ac149da0a9ae7c37f5bb129061f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6aede76f23b709278f23234223a37409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd3ac4095e45f054659d9fa4a5b387410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23d7a86af084abb96dd46bd459bc9b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a32fef9cb9b12802a630b29970837412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fd76c1d525843c8e8146906e94ed3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180e7aa8c611f20e0766ab025ce0be5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d902e6bfe533deae6419526cc6ea01415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbbce87b7552fd2de84303d1565101416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4006f7c5226e1306297fe9f7c89b31417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1802836f6b77374b106b017b45c1a29418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73032f0d60bb4faaa0ef4419e5af15d0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0134b30dc42388e193488e40e927b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f785f162e4ec262c6bd731a9c73c54421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6150d673999daabf8f2e2316d1b049422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee867676ac668847aafd42e5526bb0a9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6540b993ce23fee700edde93173420b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ecad2641e93dce10bf0f43271651f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43f888a05f495f09bdd26cda3959bc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e557592be5e9c7887205b149e1cf5e5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a492d9635b6e095a80be69daee2661428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1403a013be134b5128a33997ccf58a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b17ff165f896c2db496d33c2cccfa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3dc09c7383c38dc6d5f5e95a6972a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653f79b2979f6590463bc49861a5c2e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454e916326c31c3d2bb9bcc37549b46433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25083e784623113aca68d79fdf0f6515434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37d572de4b19d30b67f241a1673bbd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a0a07ee524b3cde355036f1e6835c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6e97e74a1abb719e9aa3da7cb82f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ee3ab5f36f5d64e74836b8568fa1e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31457943d3683a59bbd03bd8259c3263439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46d52e6adf42e6bc5b32a2d80b92c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e208055800f083c62fb975f538e547441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e102d3e06ce853a6e982168cf0a5e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85552da098af6b70811c429de15671f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab5172ace95c80468927021e38924a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685b2c22b8cf6eb7be3596575696c07445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a572c022b13e96250dcd6dc4f88935446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e791a61c83efe2089894544ea0d021b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d32c10254b1c493cf78aaa64d0732448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031dbcf9d14e5e8f47afad52d211916449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cc72c65a7023e47b1f4b7904622b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61f056917f0f9ff9d44bffa1fde584451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8d5bb1ea94351189d9dc0893362b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716250d2b254b35f8587cf268a17dc1e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d031ef063e043cf03f18b3da0f311e2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63dd3a37db6733b6302590ddd3ca61455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e26eb9ae3945fa1ad19bda9046c684456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488001c2a256d044e137042efcb780b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd472a5370590e9233c7d20099362d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9efd70e9401e1c1a4fe0d5a5c6781459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25623adc0bc4998ba99c8a8aa5f56728460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6602e9709909b24e0d295eb19be8a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3214a8d86d7b1a51d577fd172b9047462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4f70badb39a655c5d1ea76178a3d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a7f8080e8a07604f5b141b262e784464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262475c44311719e510f783e1bb35c03465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e701bdaaec83feb058cb5cedd2061f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c9e595503bb477704be44ca980cc0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c48218015dd56ce347f5304afc6b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa273bffef1682f38dc15cac3ae7d1d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c710565986e5c9a6db841d1c9483dc5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a7d118729bd843b75fb930fdb95fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f4c65d8f18f37bb53e98f6ef5c23e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d40bac181867522ab25c9b27559f28473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10774e3963b4a843b5c1b069d396fe80474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e3f3c32a17630d98d880921f61172475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62065f518af922cdf726231809717cd5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c0826d4c106f9c4ad3b6418e6dcef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d380281cac69eef3afca32094100470478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f79f5e64645266215de0554cfd5f77479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4824488ee2372ad41fb420b38a67d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b828b3746b4aa9b99eb27c741b4f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ac4dadbb9eb24277d00ac36c605b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6c16f861aea409b88755cb120cb99483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84feecf21c4ca0150c4acc2d8b85be3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d8c58b3a323130df84905d3715b0a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a44825d1731d8e68e513ea96e08898486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3168eb90c114ff2179af31df335c8a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a888e37a65284d6f3c8c1c51d1728488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f69e4f43867c570358be2c3e29f92489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1edf019bbbde1ca727cd8cd98e9ea5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c71e47b90f11ac34976d89643fed7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68319b387f24dec1253f5c04dd5f89492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a626172bdf08c17fcc5c63b5763af8f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16a558bf723b2a27590135491fc079494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630095bfd4189342621d180a0c464aeb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c5c0cef913808141f1d6c424189fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff71c4cd59f3c05f19d7ed4eff9c6f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041607388e781ebcfb6ae17932df38a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ab676ff456008449328a1072b7998499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614a408ec603f412d04f08ac4398e4d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537839ce86b9a48ef74b5d813397b01501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6639600bf504052018065daafb6194502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe11e4260b4484e3374248019097344503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d94ac5173a4e321becf3aeaca78eb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31aa4f94779bad27d37a99a22e8f22505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51712d259bce9602c0736d84ab927b1e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdf9e0c6fe88a6ab9efc3334580f4e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f675acc8b2cb9269b4529023f769b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dd0c9adcacbbdb5daaeeb79ebb3c4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397c9a460149bd2665c7de1fc7ad00a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a08aa6098bc934078625b85402cf4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951cb23d1e97ceb400cd7935c358b55512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdee308dc80516cab9a27543ad106ce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd54dbcaa11b48ee10d216272df8c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f24f8afdbd5133d3690b5fd91af2e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5284e4658b22515ea2e969c1d8d5c51516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc56e99e3c1d2ffc9a0d9e8e7b370f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b256749d55706b9e1435c044a9921c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b946cae294d9e09c36f11a1f939402519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e8b004fdd919bb20d4fb367a9a3d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8413f15c1155278afe74786185b05521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f873092d6c81b9653d41f87d66432522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34d479cff046bf63c0711f9961405b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011c893004ee72b0d81f9d2d7ffe5b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85798513c738d208d316d2eae5c86a3b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53942989a50ab39d1150ab2a10ec57c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e436c14e7cdc594e85a43f6506272527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba2aa8a64cce08c23717b373262afe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e1d9564d7310b114fe0a6ef850222529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e8a0e348ab8e40e729cfa50c83645530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ca783211318dbdd96c2557dbbc3a8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906faf3ffcdad1916f64a74ef3b6379532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a85c42b5b2a98db72be67124ef22e1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22b78a1a6ca9b2847d09f60e87f8f5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449b65d896b69f2c6d1b8fb2e3d1eee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3608d8721152c887ca34263084620536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e27d483c4218d5911020601aa2aedd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca51e34b98a436623c765dcd166831a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e41c763511f921002cae593eeb72d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6420a4f1640ca1d74f7ad9da1f2dbaf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933482ece5b7c86edbfaf971346315fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918d8c553794e9251052fda65c72822542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06dc76aa3034b85bda7f085bd26186543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69113a8ed8aa15d8da88b96ed2d0a11544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe68ab44935e193616d4b6d26efa35545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ed5014ce72142e020f5cf58f56d18546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb0622cd4694f7cb42334026ca1789547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ff7833b9f1974a972a44cdfbefb7b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa4513e090103eadc7546ccd382078549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de463bc65d4e30467015b7014d0da6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49667fe8e27c89a3979133bf780f411551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aad97341b5043408c71f8b4d9e28da552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97425bfbe8bd7c92db7119236f77d2e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f46c09a64fb38cdde7194d54fa7ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cee404ee32d069f6aaca82166d9b6a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3caf16c9a7ac3c58abfa3dd506564556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff64c49adb30f91e0f96624a361d87557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4dc2afada43a0ed11c9b0e436954f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1810b978864e9a6ff43aaf51882f9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02490066513d1b128fdc1e7ee27e23560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ab575e4074478e822e89e9eb819cd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df857b595bb8f80a4d4cc8ed65d9aa05562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb395296fea3fac6da05d05eb455b9d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece9cde853d0bc4ff88178ab60a9057564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421acf819dd5812463a3acb351c50efb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589aacee2186c053f6f499a9b0ed5dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dfc389c525df5d9bb8db60057c54a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c6933c3c84afe8aeb86fec1a7f62d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a01fadb36dd290abb1f91f0b795b2e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d0bf8351b39992b0fe7d385f93d44570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72579ed3768bc573a2728f88432bb1de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a10c886f3c59e8a267a3edbed2019572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d39fd4ae469b6cea93121159e2fd9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c125ed35ab49bd7b5fe9eb5cbd7f62574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb682a9c63e56edd85d6da6787b1a0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1031d53f611d22e2872fbf85a8dd22576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d455a9956a4e82f7a12e9039f8b22577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28882923c223c15d0b5863dc717f22dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffff56e5d27cf39f65efa5970f75da579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c583d8efbd595d52f22f6ddf7870b5d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b970e02ea71e9fc68edf4fbf3c84a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfea433ed1fae0ff4cdf6d3ba24a0e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bccd8e24e7eaa69e3900f1d2da5fe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc4493bd6a0e0e16c258af1aad78a0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1554675b99fe03f06ffb6caf4eb3af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a11e93e22c8aeb0cf39bd3a7a982fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da23dacb445809fbfa9702c1d44d923587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2220f6288031b0510576180ba379a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228c7dfc4018f11264c8c66e56414ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660237d2e8e23f2958fdb302ebf585a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767622e82e67bb351e40e258864be5c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748763f0e236be66a2e2058715dbd0ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae95d9e9f387e67ae8e32c620bbec73593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a178aded2bb07c1703f77f5ec795bfa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3373b1a3616cc846f08c6e60e2ce3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8345b5b656733d7685a95bd719ea7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561a5bbd5faa194c0d98d488ff29164597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04b9f4913c4bf002478fbc99a6599a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d2817faf4cec425c72e50233418b4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0f9fab7a5bb1f68fc683b6bd8506d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d65213b451ba9af518275923e6b0d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba5af36cacc22c2b9f67a4f6d240d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c5335cb0dc43a794d98ceed110c00603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927229b55dad7b5a4e3e67cb8479b36604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36785ab8ac2a91013430cd956f1f08af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ab67ab6a3207b3a07ce14e1e8f521606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3da2b1930ccccd2a2df9b18121c401607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f9a1cb1c4db3e877c4ccba7e1f599608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889825eae4ebb20a9856d541435d057609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612040057c874a105e159680348142c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290f86563596fc7e742bcc49f007ae3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d96878ed5428d8ce6c1c08acb220bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988952094568ed41e1d88554842c805613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441b2dceed764b9c9699d2614bc4433614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71374a46cdefe48f54b6a2450db978615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bb993f9a99da1c70b5537b3fd74ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782506ab0b02b6611eedfdef42e4cb36617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9df3bb810374781058d5516c3e82ce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870bd38db8f547a54a995b750550338619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae878bcfac93d92dd993cd41d5fcb6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5ea04652bbb481a41acdbf35e53e8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e236ad700234ff7a2926d3b9b2c0e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47af44f8dc3f5a39786592ce4b3bb6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5207749410349894b447a6e69f94a9c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0993f91b6622583cbd21df8a6e1677f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140389c6f64bae5a7c4dc47adce6dc6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a036fc8c3ad4c72bbb3c9fddf0825627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e8a7e6c21af3bc3590de03d9cd292628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39f460a3d25de739d5be91e5c0b960629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e7dfa1be3d3029835e39251c5026a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5b8f7ccb5136c5f56edc2635427a1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd59457e2b72e53e5c6dd71b0f4ec7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601c94844914e3fb7ac3eff24dff21d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b6913e9cfab54d234b47892c7192c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb242d8d5b50d2039cb6b9cc2265b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab83c189da079ffa20a0641f13ed5e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f9bb0c1e0453c8d509b5a32dac4a0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be7e97105fa43fca33d7e06e3da96b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6c2903d4f0c2b07a17abefb41977a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09821e26e19fcd45e2f7b666638a12640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baef8fc12e39ec3b9874e3fbc66cae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d832206b09b4a9f45355031b738da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76c4738d04202055b02279911ad834643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56590b830ac4dcb01c906eca1bf2dcf3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c345cc1f545cebef864f42f0b1c9f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc386dd154ca983cafea112e008c0c7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9d26df1672b0ead77205a20ddfb30647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9d68181a5dba4889292cfb0241e91648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b290126683da55c9c1281dbbd51571649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777bbbf675bde7ffba7dae93fea4914650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1389d50d4f432db2a6c05c8cc2ff28651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358fd5a2d3b52de5d478bcc40db3d24652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90477b830e0f12e1d08ccf8bc5bfc05653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df10f43e090067f42a56b93dfb3b601654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4b44b238f885ed14548449cd97433655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe8cb7d37984489595559eeca19b3f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f8a15b5a021a42211abfc6bd68f25657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776adac50f85cb7365c4bc4e09d32fe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2d23b75751eb12ae6605683d6c203659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e55a8e570219001656be9c81fd5b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184769eec4e7f49ed2a865c5af9cd72661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40632e308fb6def37c255453aff559662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc1aa03dc2f007821ff20d02322efc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431650b6bb99345c459810617232ef0d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99dba89e91e372ea7da7c491ea5f5d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd7ed2fa8f6472b0ef73bd0cbc8160666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e2a03aa9e0c0d8de8d0428a35a5c5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e2b13cf93aa21f10f7786d64655af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057ceb1ff607b797e1c87b5b195b778669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956855cf7f7b24907186c39a3323e78670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f09d301dfcf3e17fe038ee526e580671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54672e05ccc81087d72cfc579663fd2c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec77f9ab6d06a7d2f3f44920ae7c22d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74f3788d76d6921f88c22bb295091e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c92e83abf0c837f39dad1a7597e65675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44049238d5bb8add76619105f6886e25676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f9567d75d93f9a6b8b9c244da8e9c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d57ad962731e21b92555d16a5b7498678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b18bfbcf51a8d259d4c80a1fa42e7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c53c3cf8c385f2ebc1128d612ff29c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358987e71239e4828193b29d79626266681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccb14edf410f7285be46e4b9a5ba2e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47121161b501f3d6db367928c4a5c2eb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f694326c57faf9c5a76354cf005ceb6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9799ba4bccae36134ce0ef1a4b110685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036eea30ace6309af7bf14832d24f73c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c74158ec26a58565523dafee1aa390687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b59e8a812dae694fd211debd216644688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59526a1b6db363c82318369ef6f093d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0984656177d0983dfdeea2b57fd122690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb518d6fcaa416194528194701c67b2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617edd46ddd825761e5a8504842c225692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5c6eeacb0c567f728cb5792f8b5c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce3255260adf69def9fd687c7d64ed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d02dec8980993a3af909ac195f008695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce5bcb6b55b745d6bf4028f510a2da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db19aecf81ed7ecb75706a2dbb8b3c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146693faea967455f2b0c366d111077d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedaab7b0815b626e38a8fa5d3275bf0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a17c0afd93f62509b02662e630e04700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46925ba0b1e9171031243c1772d076701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7a5fc2067c69c7d27e7bd86657e7a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9506dc26b80e3a08342c4e015ba7a7a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b6a30c65d8064ff30556de5628048704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b8bb1c82bf41c44ff8bd5a729ab99705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe9816ef1b25dd740aad793186b1b9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0c62e582fd5fa5b9391b147b5d9bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1211c0f346667671079446d06a8be1e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f40fde45df69eb9c836aacb29b0e12709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a3b547c99be34fe3c10a4218fcc58710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfaf83755ec1ed7311a315aa5b8c81711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfd3db5d8660553f5e579b9089fdf5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58995ae186d35578b8b789a0fa8c5cec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb1886dc128e7895821a67d1b528e8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e70e1edc9f279e58b2bf4a6eeba4af715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1c7a655b813b6983f5c5653c2a73f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2c2b02d5de916a1adb1b1733126f5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acefe1ba0f4ad70b81f5d1bd563750c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae8ca9c1a960d2a73e66fcdda1f118719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c34de23b2133c5f8e4645c4878023720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad831950686ff329569acc292e76209721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded2ec5bc50aa4cc6d26ddbf2b756dc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef632b03990902f6558949bbb6a8afd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c536f1e56c95ab7cc610d8cc09b56724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a6866175e18a2f583fbc44dd39a65725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280eea7c549e961df726c45f1d50b41726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881b408f2019688e7cacda14845d3f7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82547803fa967498dbd83c6838463654728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566676e5cfb4b7ff9148da43f2d330be729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a30138e25b9e95811b2a0cf42569c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f613e6912940b0013abe5c6d66603c0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eca70deb9c2597db3f6736c2b99acf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576d60b39a0ac74f286bc0660550aa8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd724ce8e8151fb09242739cdfec47e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3b27af7ee2c2f27a4f0b82d8acd0b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488f9f1c643958b2ac1d10719602f18736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb3feff673433d3ad63ba34a3e844f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0a782a76eb7a2e479bc07db56e571738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624efe7628167bb58b0e1d0731916c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9ac5e8266bd58cc1f04375e173132740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163257773adc27863fcd457eaa237f3b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b302ebf776831285c5c7efa03d9388d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ebcb37fe60e3d065d1f66164dfb97743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225950ca5fefc89720cc478da08ef32744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f07a330f5c5ea14e10bd8238bd6d9c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20236e2908d11b28ed61bdc743da3b74746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021979f15e2b81cfe306a84b5c64298b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86460527fd663834f9237edaec7553b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7305d95242077b81a088d9444efd1c1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5718e0034088e61a7df6de1c296678750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c16c43326e377d4fe1d068a0802342751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3210681f42c331a1c2f82ebfbde40752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5557cec1f6adbd0e13fd2b9ed2a2f5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa02bdd087df4c391d991e3ccc2a4b1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1813c52f64c76197278a2543bb0c8c9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b618262f0a79eff7370737b8557758756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113405bdd378d25d0dc91c355b69482f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e24d4b84568ae9b3fd4a34db973c9a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678f650bc3a42dcf957326a5aa5eeca759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bcb542a326dca1e938349e4eae7b2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c585dcef07f6a87a1daaf6782867aa761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22796c3d21369347a141b9642eab48762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dd090e4d0adb9267a6c53e4858c2b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3068cefbd388cbe3c62cc3fa42f2cf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28a0f5278d19c263c4501ed2e427c8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7be7c1897913502dd605b8cabd119766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499f60d3b84001673fc3000ee912d89767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae9f3b9b0c8525a6b9190286f4064b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7da6a215836855361623142966fbf769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acceac332d071e38e42fb5335405bb50770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b83ca01f3f19f58995a3388c8c49d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872d9d5e50720f26a3f617089bd2b06772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e739d7a1c232d809d423b5d971b0d07773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd62893c5c5c52dc6439fad0883311774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e855149c0bc1de1484d18cff2d7758775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b48634e950d44f3bdec460ec41b17776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f0e7d6cce08861a90c10a2fc5fe25777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae13085029eb8f8a615592b657f432c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee76fa8b7622ad9761efc370dcf120e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731b70277333c4795bc9b828d4e07cc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095061fe1c2ee532859ef8b5842f3167781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d816a0af193dec1ffee8b1747e119782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b30e389260fed933b88999bc6160e6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da63147d20b78ba38fc5e584f35b67e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125cc35e07ee10f4bedd53adab68bbf785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4805df293b51d5fd2fb7f33fecd95786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636f402c7dbe8a43e7064003ad40e67787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b342a24d82357154eaf59163d399785788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932f93ef67cc7e8ab26f2f8ffa2d4e2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb103a8ae6ae73b8b382a3ec496277790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6847e7af44975267559e4da60101f97791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd04e2c0404e1c745a0214f6304e2a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dce15806a62d314ffdcf4dba510ce3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406829b6535bb71c73535acfc9b899d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297f6ef223e22d83cb827e8cf5f632a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f9f847e214566671b91c7927fa0da796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76509416bf186b7f03a34947899831797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15291cfbdf338daa70e1d98096c4736c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d67958c999a57afefc6a973e25bbe799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53e3102efe165e9d3dd85a66000911800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded48384311902d62c8a97acfda637f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019971c62dc9384a0f0c36f1852967d4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bde1a34895c7f1b7a3aece66715b1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecbb09c34ba2b6e869811cc3a791fb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d63e5eb1623e80efce4297698db6c4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc68af2720df6d55db252298d420f34806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588847bac812e7261b06b659a00d610807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d2694ef18fc7124ca368707f6a2ef808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602c71e858fe0c0857ea5d6d18acaec809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114a8cb9511f7921b3923cddfea92ad810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4e9891952f92b1c0576e9a624d1c5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74245050b6b76705c8ba447710dbab49812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74437c6ba2944731d4702bfddaa10aa813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed5e9d6785655374ac8405dac4af5d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e34d958ede1d4db3ea8ade2c68cb1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d476578787ef9293d4ee2d038e85046816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c22c72e6f5a8028fcf7dae12399414817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6a768e9a92ea7717be3d5b0a3addf818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723df38ffd71765c836f14d0964417f9819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60086a22202423718f6aa17153a78e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4cb41c94771c4b04742681b7d21bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c94199ff92372d4a531a28cbae6a6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5dfe7433a243f78e7cae7400cefe94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7cfcbeb1566eb6273e06aee86cb9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b08847d79f3443f25ff40c2d6253c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310e38a9e032da093ab6d629883a5b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd3547e1f133e79e284ce494db393a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a92c0ee91bdf1f56c5e19d45904869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7efc2903b8134cdc48009b94fdffc910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c26bbb296a7554fe973aada65c943e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d883819926f9036129bc9f2e605a45c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb0efdab9eb5ba269918ea5ece0c3a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf3f9292a93dde8923875d164c755314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb9541de0047694cff5d61b8dbfa2a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde2d98736dbddc49e12bb71d46121a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74209c9d1424d494e3205b9717ec96417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cec077c55461cd760d41c474ac3c6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fa6df934941bb10be8fe9ea39aff119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155d0ca4d7a9a5507a373261b7a6efe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabdebbf28fd563f858af1ee29c185621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87415627b6de43c346eae4adf9f1db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d458aabef11426a6b067da350f89f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6191148efd516bb9bb89c10782b9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbd3f1f79d81deed391b2b1ee2435425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018a8154b4ab740513dd2de3ac1bc1826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c13b5e7455f19346f5012e9d36ecaf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a50e8ceec8b5af05dcbad6242b0b0428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ef5527d0d06242674e4e2b8c5693729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01468e5996d0ccde355e4bf8df1ae830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c823255a383247157a673f0ca11a2b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a176ce747228a101578a8a763ea2a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c642b4e04b3b778ef69970c0253e533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8437e0153a90d92e783eb30d0b8d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e726baf01ea92687046dedf6363ea5635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b66c40f43530879895921d79c10ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c24173409cd8e28d3e86fe3b786fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cef70135d368fa2aeabd6ccc1c51338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075c9bd46391db5d575a897e3a3613e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e850670df6a3ae9800b36bf50ca9d4a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae9e8323a20c7d3a6dfd1543c0781741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a5348aeb4eb7af168f03047e75c4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9b95fec6c1e29255e7b1f9e2f1c6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507a8cb17b72f5ee9faf38ac944cce044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0327264534704f63da7b06235b3b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b7cf5ff24a22ce26b7b1ea1f48b6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f9a72997f7a17df7d6a901c18f12347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c00d1b3d2329bcfa8a4c91e10504da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14902dabfef69c0a41d3c49aebc431de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08ef34277d5cf1827abbe6287426f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59a05dfc56cfaa0a3fd71643cac3b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468b8964a848b9b9ced9c776dc6520952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4233be71463013f6d49fb7afc2ec753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52edd8b1b194d9ce5dc5e749dd050a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7de5b6e90186f8ef434525ae4ec3d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0334da57689492c0f2588a2f6c7c43e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc85b8e335be14f634ff60cf250210457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc6fa1e4600a49bbe7bf0e422a410458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc0fd38095b1461e83b0696a32e4d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43513d3d6e6133584ad53dbe716224ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284253204c3b7bef0f3e068ea091ad7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf762b185fa2b5d30af315fd6cae5f7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab9fab115b1ba67dd27be73b1edc3d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b9e87933eb497f3a6369dad12564464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88759822b3e2084a03d532db13be992a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d581b5838b426c22867a802c2407a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89639a0d0dac6d07df4d6ec6a1c649667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfd8e99002573da4507bb762816ccc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc120db6bd257a96edf5a76fc1d5b4dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0729a56fa585202b5f7b565157b1f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20971e1bbab85e142ded7ea01c3287b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97735192a06db0018ae749eb6e3e4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592afbcf9ab00af5149c8a10e3306b1073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b966c708d9a752d54d0dbfd38ee9a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2578b8ffb10033c0ceaf332ec6acd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712e311c947009b9205e8865c2f825a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4066830e79fef04aa756f4a2690329b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca410006b14151b31bbbe9b103174678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609dab4b23856e3ab378a203e0529ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b1e9f90bdeda812df25d5e9080a0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f4c6638c7ca934f626170eb8a7c1781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccc6793d483f53ebdd55ee64108cea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23c9420fe82f11b2099a98c2079c7483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e239ce994c8a717b94e70c1390c6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc126e65716c785128f31ab349eb3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68a983f494f2dbc2dd986b1a1be9fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29a330c8268cac77abbfe963e0ce9487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa53a41373a912cb94473efcee103988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566768578dda0bcfd7f9e28b5169479c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e764ce9d92078c44c57ae1be003bfa190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe15b66b448fa69fff56d301200901c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7cab942a32ee4577e8681549906fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0575fb2540f74ac11f7209e49196d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c876e4c9365cc96c5ac81056a81eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3fad7fbcea66aab01b6c06c75a55095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464b47f2e8b0598ff6a9bdebd33ee8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39776786f7abe5b577234092a11e93ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665b3c3a6040f1ae82f86258a87836098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36eaa7ac61e052d82f5accecdbaf7099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39d26234a7dfaef21ab42b34bb5ec4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abd9a526d68db9a250ec868b9aa4f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807637745f347927399a321b7056dd2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38584beaad879af3765209f8509b4d12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffea06203095e61a07d1b692b6e935104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd128dd902a5a8e788b49d9a75fea5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cfd5a155138587b05e6f3a32c9224106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc023a732c85193f851495596bebc9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6e3a3170ea93053d1a3f0de76de5c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407826b727920d1efc69df8d34eecf5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e690724801c722c2af471bf9676bd0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8aa60ec5a7b8957f7ad2683419d9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80ceef00ea49b20644d9c6f7ab0f5a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c17205236db24837b90fd09330eaa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345e6989c05547e6bf800c2a48e0e84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b1d8243c40382280201d87d9b3570115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdd6d630eaf26d929edf2dd1552510116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994446abd6b38653f2d6887f735047fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192b0f46b22d26e2e75cc35fc5c8f40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976843780f9dbfba5434e88e9830b50119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c2950064a9b816eb26cfdf91f54f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8c578ea1c06145f8fdb9b93220c9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af74737d7764b023f72d7809e2fde9a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1ceda97a69d56fc0faf52671bf969123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca003cd08ce0fea5d3e59616918f77d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538742f9e4bc3cfdfab30bca64829d7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a854790507437810820d530eda580126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0831fa03d2e3552fdefc84f5c6c1085127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2b4e592e4ecd5cff20d632accef89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc74ae29a88f8b3e1da6ee132cc3c61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b184b60e910f1484335aca314351dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0019ef12dec855292c3cef005910d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a7bb29d26845619c43c87a24e179b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c5db797240ef96b2654bd2cc28182133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca7aab27dd7a4ec168783026b78b94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449fd68e43f60162923d4a2767a7144135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464747232d6b1304887755cfba7f4465136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3bbc3ddfcfcd2ce858e3856cc4a40137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13dd4f70fdfd88bd73a26303c4a6475138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c386c34c713104b3426a43cbaac947139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845538f4cb521b9206aa7c6ea6ba0697140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9902a62fc484f045359d138ec55c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c088adeda0f1ac2d1f533a2bee572d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3c726caac30ee21ca5579ff811e22143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccb6c380166d13506c15a5839730f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4848488e6d965d34dca4f2bb8f0746145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a9cb9f98404c6977b0480b29fa8fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3f322ce83fce7cc7c3efc3484d2c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a56de701edbf970f8819c36a3effd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bcbe20d65b967ac133d13a9db8828149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a0df9872df09b876bbeb922f5fc99150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1f6d5d0d2d62bb060a8c2372e1295151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949710140d4739985a2155386339f9b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83691b0b6ac3d42d861596faf07ed6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a778342f7f8a87486c255a0432b62fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673b7fb0a29145f7d5a8799bf5507cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa0a8da5bc8f8480d85a2adfa664ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e75a15a0dc0b9d5d6e74505109f19e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0269eae444f5a9a24f39f0fda1dc2de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fbe48d7ca5c5fa08e094f0cf02924159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff484a319c579d9e5ff1f272cc3d09c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948f21b6a9063ee4a2e4a91bd0225d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2999acb4c0351252c96deedc2f525b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607aacf20492fd690353190bad8c982163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836986ffdcb81adf4369c494c57bba5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9497be5486785e423bad8ae64dc63ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb673e22c649a2f0e2824206322620166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f44b746f0bdcab82d0444af1e7c47167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88743a7c14563f4bf1cb97defdc446168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd2f2941d0eea08d578bd5fc8441bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a076f6fe6435feebef229c3ba32331b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a105a1a2e9a4d48711d60a9e949e71171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068afca02000b613a430cf8dc26536b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7d0b013503afc72c7c6709dbb3473173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1797bb03d7604d8e3f169903853a56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9486e8ae7881735e18c0041c954eeb9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f736e944bc8207535db65a8542cc5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd27d778054a8d5dc948caac51cedf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c98db116ac2dd3f2c9a6b00bb26cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df0b1a8a3d9bbfb98486b50ec7a6a5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82886d5ea77c2344baf48ff521eb7d48180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b7fa7970c1cf8631b3a8b055ef691181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cad6e4967655cac5e2e06f9cd6f03182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe40f03644568c837bd7991f9ed014183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffe77e34fba4d72ca9bb8dc0c7c1be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e244b5de02da9555486157f801f52185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdaf5d2ae1c809eb2d9f60ed2bfdbb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5978a30de4a6e6a59e0359b5ad2f241187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2dc8a0d6463e92112a6be59f9a128188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd99a7353c49de2b8ffd941d2bbef0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3499815dab6cbe5eb5e91f20fe517b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bbf5619f76a7ea2b45c5c614adfb8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5a1910cacced0ea8c13a9af662324192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6117c42d2bf17c32045f1981f0dce83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf627f5b261452ed0f71b31b6c11633194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b140b65b68adcac5dbdff42ab06d116195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fddd913ae7f91b7d914df14c0cda00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc9262efc177aa6c28fbd2efeabbd6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfc92d2f62a7d4a50b7daf0b0686cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82b7ac77ad02bddaf7ada24a308475199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f158e1abdb858fd0308da97253336d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d86cc19166d06f98f1dde32d77c85e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698b05c16c337f915d264a3519ba444202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed295568b805ce336bf18126d8ba46a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb7a0a90736fc5fc8ae074f9769db0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66faf4e2e4f349fd98124048964d1b26205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce674adf32aa94c203f45f42ed2e41f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6099d256f7415735ce6930ff26ebf2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac01931a99f2ef3c7a7c83f1dae1934208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807472bb2facadf5a5c055c20e068c2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d7c5c37162c7434af40e5409c9b3a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59369f1bfc93655f84b1d5834c1a32211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a384f058b6776b8cefec266449fb14212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167416a4b4bab5cdf3f59713aba37d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e271bb11105a99265fd9f4e776660b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f176204ee2052e1f368e62e3889044e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749a231376f19067a285ce7c6785189216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804c078543bc2342db865c3014a0cdf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7775bcc0716a8e4745570a4b092d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1c5233b0aa28a4598ee730babe539219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75208875788e49340714d2013ab5a1cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cf56c3f6996ed81291289c4b04f59221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37731efc9d011de6114c3fcd92a885e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a390c02931517909885ddbec1649380223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306871d4285fcc7413dfc459d6eb7163224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d063d4b1c6e4bcbb2a193cafe7bb9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a652cce631fa0957501566317b8b473226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8d28fc36bbdb38351adc2b5609ef2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfc0018d9145b1aea3fe245fbec23f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95d8b642f6dbb7198c396c4daa7497229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca71edab3ce4a3f9f6fe94ab0813e6e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423faea45dac8d57cddbc94b497339f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10c7a9f271af7cc8bb3817d78bd6ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd97bfb507792020b22f5a247f0a88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a3460f5f3a249a8073bed68e2e1b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa30d7cf1781be789e07091ed35d381235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08348b81b41e3181776f033889e28c08236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9ab89d988a3ae14cfd84c695d6b7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfb5cb8427689fe638d7bd0999a7aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b32f8a897e14604fa3b492db7108ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d16486a0de7fb86322ca984c16c54a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597bd21f919c155003ad459cefefff0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d245a717c8db4c06acbd8fa9d6201242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a103eb75bbdd58e5d15d833610f7942243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0eb5ae6fb34f048f4d3cedc710543244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5e0377085964d15529346c1951a89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac758667004a12d6653282977ef81d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef86a42f27aeabd4e5a7f4bd2ebc4f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fc725c36e271609289a58ab1c376c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdd793eb43de0389d6de0aa882bcf3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c87de15eebf55a52f4fa9e4f899863250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b07a104d727d380ea5e47c4140bb34251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e588f1631b4d797cd1dfdaedb4c334252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b6daedf49d927420935831211bb84253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c49c61b497c9519a0c01143ef0d7fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3474b1c9f98c86337c7986edf9487e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec82611b03d41eae3e269986fc8519256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f9a4b1a356717b98188c18bdbe9dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44967aae49be7ebff21a73a0456e6838258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca0172587844212050ab170da1f19a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62c08819f3c27a7674a8b23683a579260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9c7253f0f473610aed6306b6ba0a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdec07f7e085abeee2a723ba8c438a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0855c00f09ce3317c8e769f179c92e5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24b3b27638fbec77b629c2906a7d67264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc532519da16f67779dcd283744ebb34265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6e04b8d0c4de07741ef3181ec8e86266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49158c13248e71f88102032e0e7eec89267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb9631e59cf323d0446f004b852720268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3880381abd235617ee38dad0bc234f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df4b58e14fe71a91a90f0fa9236358270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7082d43e0c28c577e2ee65edb0d3c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36c2985f6d4efba3ed6f8ab26416c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c415a0ef6e897735ff88d58d8bc6fa1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb2735d9c51626e466a4a72f5feefc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413a67e8fdf77fb6550236aa7403126275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae726d764644873439a9279c075a73f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c35e1ed86f21973c21c09ab98dbe90277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14585e87deb2a7118443f94d44737d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a06bcded68aef6a7f601529ab8ffd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552502a66f11ae2a8bb2cbca5b92e82280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b018870e9bed6de3137299edccd872281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe0c047a020208072872adb000bb69282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f8222c4c978a67722d441fa6d5a92283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb873a766f53ea765872f95b2c5f9640284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ab040d3ad84f3692f1b5a80331608285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8db699445497cba90f1e3c1f17cd7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bad4027367be8a35022dd9f8b978b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48601042ed3beaec0419aabd720720e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae41d9f1067a5fa6488efd54840d618289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30364ea94e16afdca06ffd2360dc709b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8bbf1d7dd8f303db3f4b41d1b226a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc894875b26ba8d24fc2b69d247831dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bda780fa06a8e6d4b91e6ae6aefc5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6e8af737d411d716a8152f44897ae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14488107f4d6b683f8426ee6384732295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a0d01d00aaa419543cbc5d5347d79296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6456adc282a811a8488a942fa829b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cc8fb3b08ec72c88d7ad6f61e5af5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946a88fb9d91fd2556d589d27e23c55299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0982b19f5285c699a2f02fa1caeb28300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079c480e1d8bd776843db32dd458208301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33aad17a6d98165b2c5e1dc98c093e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce72f2664a8f79a3fd8782c151e2201303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcd555bb735db20e5f4906087f6fcd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aed065d51c6d847c0e3ccb2bb7a5c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464e5ebac90ef75d9fd3694bcf974a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c25459b5d2a32c6bd1db5cc1ab0adc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bee38088765c6d498ef9c961f0c08308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460f1d59f2ee981762f72ad3f8ea8e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c9a48dd8740b98a6d3d53f6e3c38b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcfb661320e86fb9c1e332213c90c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbf5f3991b11526082c5353ce06994312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53dc97c337afa91355b348987eb82d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc6f0dc56346ef7328d33a0929e0de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c97e5a5ff018d894a66121c5be77e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be7cfe7dd47ff12e18e5b680ce5bf9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c5c96b22628fb6329ab04606c2751317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b047e2efea5c66f30e2bce4e867b35318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e685ae9ecda047c47b51b967bb98a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7a062b62f48c9eeb0ff7fca5597a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a8948e33ff8cebe223606f02e7f54321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d41bc8134959fdf44b731044a408a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe9bcbb71bff529b8c86d0e99d97c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fd1d53366bb7147c130f8685ed8c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef209c401bac37c2ca726209338e6230325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed946b58264769882ec14412c823e76c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640ab7657beae7ab6ba5070a5b84765327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f664ad6a7fe38897ee235eabd3be4f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86927dbae74b41ebbc37823151edc957329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc22665376708fae684b4ebf9ca42c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a46ed4efc8c9784e5b43e5ba008f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb45584d6df0421aaa51b3dbbe2be7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b34ce465ee54ed785729034f7a1adb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bab8a12caca6f16b4fe6f1ce2e2c73334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f172d88964dbbff2c0073614245f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79117d855376d320b6a7b71113e9c3f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e4410ea8982591491c9861f853027337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5664eae15ddca70b871cb206e228a06338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16f5c8efca5cc29bef0943a4f7ab7d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26886a00a94969283332421ed137f66d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b390bb425b6ceea0313b83b1483b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26182b9a323f3e29e60d0e0e84eff48d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20554a66afa71347a2db28321ea1391f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434d4b7b85b5b9788050ed0edfa1ff0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc0144a21fc95cd4a44a31e8193e6f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81667f33a3c6d4c3679ce77bcdc8783346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb617ac324f65aafafc275bcd7f87e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d87bac312a0d1c1a926bc4113196a5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f148c1af492f0fb76afe6aead39b3d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538cf70fc9e2a528341fffdc1e2528d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea81411f58de91812e19c2f51728ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03682defc5442c81256ecff3cbbeb6d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c8265d013fac1b3911031c34ff0c0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393458467b165e492b81e70ed3cd6f49354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96e74b653540fed7122b1465c73dd9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c614c63893ddb6df3028ed31cd5e125356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e354b6f4fdd16d5be36deb3a2e95972357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55518aaefa9043d64b4525a8847f93d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084990dea4468eb6bd5e90e0b358619359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5510125795a98ed22603b12f717b916360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ec382dd84257269344786ea17c2b6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c503c37668f95a4021be52c20a3ab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe71c0b15f5fedab7d2da033b951778363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b3ef7ad3888389d10b82930e7607e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7b808343eb0b83ea8bb4ec520e2a8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0075b5096e470ed316efbb6fb21cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7bd3afbe87feebe428291606680de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b426c23ef637ad7717095f83b63ee78368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d330f774af05d6b6e627f0c1c5fcb1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab163e6445d7bc1072ffd68870ee3a78370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40321a7ccee06830a16e50abd56e66371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac449206af7753741fcd09583c16f01372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332b1292e1412932e00e322c0cf3f4b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c656a09b2631eec865eafb9f39073374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4cc57a094a7246b9e36b1fdd7e8cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddfcb3c6fb875c29816d86e741c1c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb26a8d31af9d98f21e51480d015ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef971048fdbccefd03b68272a7672e92378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6daf576a5f2bab8ac4ca3bf4f33bdf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50cec2aa299c3aa9f7751bf5e62735380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dfae39cf5c980f0299d34291f156e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe3b975a4e6c1bbd332dae95cbd460382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b4233c8269383181b05f787bd5731383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dd6d040efeb68969b6f7c0203513f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515ca3a0762f91702202ccda57ed8a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9b46a8b1a74c4da811515263f55b3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22967e1b3c0c69269664bc4e817a172387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29a786972a08c1f9141fb82578337b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903ec7aaf8a8becfd74e854d6eddbad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621790421ac4b1ed2064717501a66a88390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4226e6b02b8b6bae6522be3f7e671a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36652f1a6f4a8042d7b6409c28ff029e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe2162dcf4d17da30a0ea08ba27adb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483af2f320745945c93ba08dbd658d6a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ea218c7aa0351a72359687f1a5e22395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85e792d113554069908434ee24b852396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366b7be3fffc384993ec6d72281e939397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ac018b1489e42ba58cc8af391b9c7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc07e9b90c9fe8f0d655165430097d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f96ce6f99ea421d7b1c11ce12369e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b798ee970b80f93ec9d689c1874a27401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f230e98a3f9ecf50b03c3e1d08e20b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190aca6ce02d036cd21f00db27c35f24403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398eb3d365fb12f1ce1655eba4f983d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90791738e5b359365ea29d7f5faead37405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137e43663a80ae9d8dab94591cf06fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1bb31db3bb023abf411599578cb77407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc71f4be8bfa7e6f2225097dc05ef3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9d6f59c54d69e9f54408c383e011e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53673e48588f953d38fa6f95687af58a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71090b8d88f9b202c3d9827f2373bb07411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78897a03b7aa2c2969247e405683cc2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6585e63d28f58231f92ee5b4b1821413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244a264dde8c120c13cb85cd34fbc0f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbf6c9158528346039d3e97986571c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503167b66e02a2b47dda2860beb6f91416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7696b612409d1b1e58c02409deb473417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe893f28c47727c9972b75c3a215d1fe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b869f12af0a43157f737c287485582d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd8e8c313322d568a5531c69957fa3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c489e4122c4d6a6cd76b182c6b3c42421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600fde2bc0fe42031cbfb67ec976e07422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acf344b3605ba08fe4843a985909ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef558bb57db05335d47056a0e518145424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6a2ba2a63c772303a5c30029f7545425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45894bba82623ab237c736368b5b4e3d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e36cd47ffcbf8282f0b9270af9187427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fa0cad017d2cdfc6557e3918f9fdb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064572427a0cc12c861f789607d1454429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849a689049cd2589b2dc63958865e3d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d496a45ce76d882e0ce482aca7211431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b456bc2c73bf24d3d16eb3c1ebb78432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193582b5543f8f6cdb344985c3f0ade433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7c69553a0e651aa9d6aff751d023e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1699c7c87af4b6f0534bafec94af65e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04fc020b8819a790ff41d8bb108b37436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1772bd2199d93f54d2ea16f154773a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917e2821d7b32f582359c98bd82bc0e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fee9ecea8cc1fa121cd5092227539439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eea1cd826daf5719d2ad02aa349220440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88465484b5492a941a36cda9175da38a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983b247a7f9ada8445793e6adb79d29442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6e9f10f330f7403b8f248794939c4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3787a818c929551a213c70a02add137444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0ce83462740202163c86a53062c69445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bfc4125be0cfa88f96d8bb2ec58c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62480f761c0c628f6e08f5abb32b0e73447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f086bb475b92583b82209d77507cd4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fecb838ca8cbf2ee35d04e584ddba7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370276ac0de3512559731e3096d27be3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c98e534d82ba46b7f071c1d8772754451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25976f43d6ad7d73db66307a707148452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98173c927894229fbd43543213353e2b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50100914769f0ca32ecdf3cf5d6fe64e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452a29c87754aad436613fba40ad5f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff461a64908af94cf93192d97473758456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b29a3aed86d35d82a76fa5e409e6fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2563238a1dc73bd4972698dcc0778c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c2e7d9e5b236eb979a453780c2627459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd7429d779329917157c3ea46490e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61ae0ddbb538f9ae7130e88871ff3b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d41960497fe649d74e5c183aa3c9a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c2c82bb55e94b05486d989109ac59463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a7ebb8eb59efd5935f379b7cd0811464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fc9d2dcf1720da89ff815d0032cc0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1396f16b81dbe0cd2157f0531fc0c1f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd2ea484e22bb58de35d6308b6db94467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35469287bdc6f7d69d5b34257612c188468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcc1511b8235db0624b1326e19b91a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827f384334eaa19a0f957d92853e9ce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9781af1408a95d4f6ebdd45b78b49471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a9c491f6137615ce46961e5e8bbe9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5b52406e6cd0816ed5402692458f3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a15a040f889e332834e336e8da7641474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7299b1952bef7f2fc5e93112eefc18475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee494c01139782b9665e2ce08da587476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b51151f87acb4a9ae1079f4df66f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32e9e11ef26759847cbe13ac06eaa1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a24e669f325184e03135bb4c8565a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce9e1f1ae81ce0ae829698aa4402f9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae142d2ae652274eb1ecce26faa865f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e393476605889b1f37814976963ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b626c1e4d0edadcbaafdffc725ec1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a384891411ccff55e3e0e7e6311c2a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0c12e6cbfd40e02108cab7591c509485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce2acf0604d921538bb2f9d0457803486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba337995c51629d1128323e7d069673487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a54cdc0aac7d85290103f3207bb48488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e012e2231b9f19e968b76301a093fbe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61201703a980aa0da18300e70928b8a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f67f4db763cce6c5f743f8b3987de491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb65358b659dcbc903744c276f22c33492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc7f1584323f53f16b07165911d08f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252e2dc67122f22e8a9170465197ed6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65aa217dbd432e90208adb9b6f4ca86495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5d91e418b802c714d7ca752e601da496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b31aebaa95f8e721ba14a1b7514e2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea61b0b9d8fcaf0741fce2ab8e504cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ea48d13563854c4c3b54f7a8910b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6658ac4aa25bded832461607c6485500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d4d5e9d289a483b98f07b1c2ed922501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f583c90135196a34be72f2679b5a8c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516825fdf884c80356ec9dcaf66bce3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86e3b8739d6c57aeebc3aa0271dc76504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70b026c96f661f8804fe4ca57e331f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba784c4dc41baeeba859b1af8aeb35506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b5e3786dec381c29d5ec1e8ab9070507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358b5a5658933e76250a16940368dee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b521a536b2cc32c6c02ca8bc64763e9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693b8b417da2773b71270c3b119f48a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a5c264a97f025e8ed3e75e23b422a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507b0250b81d5a601cab9a01fa02324512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15478800f96bb4177c32d49309e68b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96b24f82240f568185be76342ba604514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aea0b672d10db05b1d816d584c3323515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc86533e5fcde3dbe92a77d7c5b8e0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddaf2c50fa59d8c2e541b2ae70df37517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f05cf22d8b0aedff768136f7efc7ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6601365ca0856972294bfc139c685519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1571b658f1d3107490cd668988a196f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e24880c8968abf294a0c024f02bdcc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c05c57faf5432a47302a221d37dcb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216ea56599a467e2df142352157ee29523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bee0cc6d325689f944f4ec81c84307524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da5162362d201d7ec06d1790c03df5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3190900ecd4b5d7c3f3731ad58fe55526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaaf2cd5cf643284cb7075ea3513579527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02412d7583aacad7bba23ec317888cc2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c282f55a372031ae57215a1444bea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223469f9b9edc9e466206c8de20049a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cae0164cd12c8c75be6695d8d5a24531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91279b23c70fda8bd2dd140e0b72cdd9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833ae30a1b28b4375147cee95725b8f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bb91005c849621d034d7e9f5ee53e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdd61eaeae27e6af9097072ad6a2e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac34f9b3778718891a839c9a6d629a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091eed3c25b61bac132c5df387d4843537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae4c2fed388d5c4f656ca040060978538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8315977619970c412547c8f7df0a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425b2f7a265f0896444dc87416d0cca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10088251d97e0b88232736d7324888fa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e40b68bbaf1c128e1f799372b7f7c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6606beefac8113d084edac666c18b6d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12502a152c8047b54711e28c91afda4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f17012fc5888d46136b4586dcb7807545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfe2015cca2a6fa17fe22831917777546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e46e6f01408d53fb34dc8d8d38c1f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8d658dd07d0bc7cd00653389c6a3f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f449c684100dad7bb876af253007ecc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d9880a90aa358d6a450ac510c705d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb756ddd1318fe107b077056d7ad1a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa17872f91a17338107b9701abda96552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5f59ad290b0d4fc309c5f27db1c3b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83bb43e8398d06f3303ac78c6339df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8882ab6e9cffa1a2e0b182ea37c58dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950d6c89db19d71702f763ab2003d37556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040f0ace0fdee2dc34eb99fd36b500f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9174a3871bdd071962b414cf58c86558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2daa850715ef5de2dca78b57784338559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bb9569426cd3d8a05ca4ae668fdd5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c36ad9ae81b2a56d0871adf80ba3fe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a6353f3042f208e5f7257383bb15f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663927d835edaa87da1de6fccd13dc6f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb4f254190a8091449c4fb1c4d756c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87a4662b680a4af6e5d87f245d418d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f9f91ee9287752db3ddea5110e1f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adced750862c1f4c7c539add9c9c1e75567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a3a1009fc0b7adfe62caccf6b3776568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ca5dedaa32f846a4b246c01d17984569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3982e9c41a853da42b6d2c6a4f80db1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9116200caf3e04a4f95fe23d885ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77390e6474c74fdc33652501ad712bd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d51c40cca5b7b11f3b53c4271c9b33573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5787897843cdf459c515cfae2a140c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f533e0ba61c365858435b306c80c1d1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822b3f46260be8d74bb9672bb0b12b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16c8ca201de5c299447dad2a82f7a1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a727c85e6fe2b31f38841f111f51f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b4b90449ec958b0467e45f7621278579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b937058064e3a9a6a48f91de48a7f38580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78151e9e0754cb61d7b416c58f7d8ca6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed57a3a021d907a6ccb4306af017a4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9032b0c93d996937e06d9af254f277583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093ace18a916bc7761a713426c10307584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdd15841b1d90d8ea0191814f8d4d6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efea73a1707611609512da93dc7f43586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057f9206dd411086e324309645dc069587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc358dad2e68cccd95422fd80cef0ac8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14679c516a8b3541ff776b43e78b9eb9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e48a8a27aeb763bb981365a6af8bf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75268b04529b6f2d1cc227b76103f21e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a31a604c6d3694dc02145b0f96fb83592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d932d2bead9be5464284524035697593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e204483432a12339d0d9a1197b98445594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca71ca8638c6016c47f58c4aaae07a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a17d69f16a4acbbbab9d329145ccc7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4905f0ee7ee0b203c08586a2165d9cb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc2fa04cce923ea3b437567a9096f3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33766daf70f68925799b3cccdc7112599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c5aae68013f176c2df38795078134600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4f8a2fa79c650b7993a881a5ec574601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6037c33bf4f022981c8ad3885cd06d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a18382d61373bdf4733783f8b0498b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0ded6d8d0f8dd18995c9ba601dbba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f32b8fc75e80bd58d47be96e7dd4b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104f11652f4b70860119a8e57756493606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38c4d0ca246fef1110b74ff2ff129a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b49da40c90bb8bd834885ef7ef85ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42558f8ed36eb3f50f2b8cf1fe5c270b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18278a56c4eeb9be0500b163747b0179610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f6e8c6a12eef436a5def1c6f8f8d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b67853e50c63bf57264024a8bf024612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca872ec22604649bdfc015384e257d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af7dffb817228c76838f6bcc48c090614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff4f6f6a99e701282ec35c93b40f38615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dee418f0f982bc579d72f8460c098b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c93c09381c07aa7dd9497b5d43c4f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e80cd0e8175d3cda8bd60cd9a1a95618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920a14db627adf8554096949f8a487e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c127d0567eaef8edbf7d6b61c6d5463620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394ed59785050d355cf51e88c69b8f5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede7ef860777de62aa45da4c6934bdc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44089430d7072e2174c02a93ca981169623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e506a00e8ae41ca71664c1b3c3e8f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f056ac5d0aa05b7baa33278007dec25625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6994f89201ff8acfb0c63448f8e36626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d8ee829d6e34810666dc3c92a36b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec3894aecca476949a0db1ad0cdd33628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54738b47b2bc556c84b63b80200d6d7c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100598c2524aed34273929b3a6b238b8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b5b0dd55c6ad5ea055de2453fb8db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478becab1b1d86c69425d93b3bf18149632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566848912c334affe9553f85d07664df633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78d7cff7e438e8fc9b3cfcf2d1056c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e67d97feb6070d4755b35d587f8ee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613221c8d7aab70d6abea7fb814d38fb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51601b34de6d79b59c20a0b539374bc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a20bf6ba9fb725532c450f21606dd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f7de02a9071e0e5935c5afb7d8f67639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8564b7d6c08117e0450f2a110ed5e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc46525a45001b448e83c9f1a3165a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae866b6a3e5dc206f1497a7b3a7e67642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f20a0e32898ef0705a527c0b608b03643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e5b19e250eba05f2cca98f8c67196644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270e324239e58557fab22540e3fa9de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85275c910154dd56d0145b4eb5fb8873646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbff0bbaa5ece55d09d289070cf8030647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31742156e148638438100dd323be8f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ba9a76ca782b26e251cde1aeb9708649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb15f091a7e3977764fd190d2ecb2c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5181f6b27282d85cacee3aa0b0e88651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2a4b59340f352e098d2958dfb7aa1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab761b56e25a4691d275c3ae30c979653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530c7d1f91fd41146404fccf19144ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5da287ca227348512ab53df2f5791655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56a5bb687d25ce38e1ef2f52d68648656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34dbbab927050337f130ced37d71f0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e915465e4a207dac530e67179793419658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fa7b2ac72ab86514de553a1b24124659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc8491d854915aca9fd0089858c531660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4647387dad5a25039552b09545f98661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db630234cd7bd97b3be691f0e6ccaa24662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f02dea0ae91f1e2a77464c40fdd928663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fd1e2f9a60513d92cb42a35515c1b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de02aaaf08382bb6ae35818bcb6351665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6ab8151ceb10d16487da70a3999cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af39c11303c641f0927059bff5bf961667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddfe524fc928d62dbfe31fa4534d52668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01223c0583c057d65b03d8e729947fd6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d077ef74f0ce1d0ef2c605a8359c98670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cc69a1ea572ee4e4ca5f561003623671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890fda08ba3854986308d254332da0c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d57ae5d38b7f2c8388959ad26e5c51673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded50cc402071d858d3c21c03bfa0022674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe02cb81207962fa1b1b3364628a85675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e6411504b47b487966e893d378f15676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846173b9a3ced9bc1b89c317de357de0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9609febac2ec587cb22bc7f16c930f5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd6cc95d797337e54bcfe08e79652c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fccd8dd27c32eca970597211ae0a0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fd40e755f490f46ee3b2e532850b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e005ed0b67095fe76aa3fe6cbf9f7d6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bb143f988595e26a3d27d64f51564683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3802625d2a136eae43676da04a3217684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebe6cbccfd3e867abfe1cfbc3d58ca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ee95ddf0745c8152002857a7b797b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ec38343710ce2eade5c4a5f8d82bb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f38f07f5d48e556181fecbdbbed35c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa54a85a3055882ef32ca6479fd638689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75752dea320472bb060264ea85f994690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899b5834f5725d744bae2e89d33a2ec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815340ac1951e1e0349ef9ccbb4e50c5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8f592913dc453fe881d1e0d82defc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f36c7c10ecd4dca564f7733774d3ab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ea292b804976a2e99d0f23d81c8a8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1b6b6ac8e910d7647d3c52da4da29696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e63b2629d096170330a068c362b5a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb838dbd99b939c9b621f8c358c3b349698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b780ba88cf946b1e32cd834fa3090699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409d769286c095388b59872ac68928d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18efc123823b2bf0cd36371271c59d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4982cee1484873268218fb6406aefd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffe5bf694d676639f902514edf1fc6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a92f63694e1b854e63784c10bcac15704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227db976555c46a091b6db92df6cca0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3626ef62c92fa1009c790b23fdd4c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ac5d6664e2550a455287c3842a730707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be44f3846e2f8bd935dff605c1f760708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878ad69bf4cae3ef128500523001ba2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0972cbdf6afb303d1e4e95baea3b15710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b0e7794470bed33bc80e36af779c8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1bd448343248be1fd52dc962bb2f3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399e131f36b8e5b82bc53ffefd1e45f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cef21652d7a89cf1c56f80894b6a98714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58b0a4cd3c7c9685b0607795d1f98d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a127fbfaad4e4efb4c56ef3b26bbf5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617a56ade61996bd618e8dc5452208b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03051b11bd82d3e0244a8c2137d022ac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be706526cde964ce4193da7c1f44e51719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4646a0ea7ceada93ebabffdf4607c9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521d0701ec434b4f8ce957c4835bc47721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b7f05941985abc06616f21361392c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcaa0ae492540527bbb3bff5c2f108723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d68e84256d7203ee2fa5877255db08724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908cc29e223907340c20e75b888d072725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb90bec08f42d233d7d2fb591d5db0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5a7ca6e6e0be9bbeced81b9ac4cfc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0553e4c7c8f2ec3205e22ad92ac63b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3eff6d94a22c518b8ea4aa435635d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50501203af75af952e492e61a1dbbcb5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef026350b588b1ef30a1384f46d52ee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1f66fd9929d49e15e6a041b389d1b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781e49c838e041ededff7325a254115733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f44249d0a74570a79e09163268069734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010d8dc3bf49c0a3e18d806a44f4f90735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25c79d3f2cd207760e16a254873c79736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba0f53a9b0e2a630e70437cddcda78737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1900c00ad3a23dec70e4637501c62f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c470e250554e34c08bdc137896965a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd43d90e267fd4212245ce1cd24fcff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36281f5bfc6fd8d4b826bffb38a307741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbd9ca83e38e56655cd829feb53de0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18db6a5459bdd944d0982145017d785743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3a5a37d0666f5aa11d96812abb7df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2933065d1f6e088e4da371ced0ff51c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea424ed11fd1a7565ffbb4f052f1f424746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce7409e575e2d2acc3983f5808be23747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a1320f7fb5d28a24177fbea0e86d0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f8c705c8c0abfb5304098aefbd549749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10123ac40236343d6f00efd858322e9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472eb397e3359e1d8791dca4c01cfbea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b28d5a4c8f90a9eaa56f766041108752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e872878635184a2d743e09fd35c6047753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5915bf7cf48b79d5ceb61dca5c0ad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4dca5dba632c2c869bcf44c1959c2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4e1dc4c359a855f6090e7652bb2e2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6119b9221300e48b1ec4f4ded63545757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1f78ab661a3a126d177cb4e618dab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3749d9981438b150bb478791f7a981759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711a47d653da12f33d230a0a7619463760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0556a25aeb0d299283eec18987aa2d1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8dd10d32ae6c8685bb0e8de4158f1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c931020fe2cabce7e62b12b70c6f0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6dd730178fa8f6e7f8d8261d70d4fa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fe98c006fce7b7b9a64f7f3227054765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91211aee7932a4ff93ac1ce53b4772c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c491ec711ed100f5721258579311df5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f6a71690c35a316fb38dca9ca8338768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb0b56b3d2d6a1f87b21f7043ed790769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27e160d6ffdfeeb1b644ce5573ff5b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170785b509bab3bd0afd0ebb227ec3a1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4d76109d156f5640fcec43b139396772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2ea0d3da1b5de1240a0302dc76b65773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358fd6b5bab5aeedd1f3547d8b9359c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbead108bdfae3631be3ed5fa4cf3a95775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74250222c8ce0d761600bc9e9ec4cedc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08936c2f48aebac0ca370e8b45f268777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f81d5d684e9bf2c02b9693e37ae55778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14209715b49c462a8596f7680794e574779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269a81f55471a27aa7712f378e89071780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f38f1c0a00465bd7d436d92dccfa0c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938329c967c746dfe0991766e220deac782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05042dd3dae92fbb0cef5a39b38e10ea783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dc31d75c9fce498f68f38af2228f8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843e61ab9c0810c5374497f2290cd7d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1728683dd879a3def57b2dfae306d1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab4d09a8de43a94a7adbe610161968787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0eace031f2adee9962c379048afb73788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2403849b531e8fc29dd0cdec3e6efb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15724ab23e5a55af89a3ed6add2ba21790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8ebc36294ee8c46dc70f8d76d2bd2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d5f2d4efa97cb2766a9cf93d0b169792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f689b824252b3fd9f0bbb568e6b4fc6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433022edb41e8c25998f4e230f00978794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae19a9dc4fbfbf309716afea5c4fd69795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3d6cb916b2f10ff758006ccb7987c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ca0e6d307de5745fa912611dc4e31797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d1121553a7d673f91925cdfb5ba16798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dd4c8ebdd56c009875c2d509eb70b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfe55a524956f4250ea8d00744e899800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62deb52e0d71d44d9318bc9829fe3036801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96e4859bc569934498d9846f328562802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701aaf0be158701794c31a69686a783803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f76ebc3ce94a7e4e38056ce74a7113804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38223e906fb90dc1390bcc120af7b19c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39341bcb6fcb89811be3233dbaeaef806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec085e3e008372ee60b4c1ae97c60c1c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98026857b6fd719f9e6e81bb908c0eb2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f899d109f65d8c87202bb5f5f743c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2d897b8db34f9b8574a0afd29f7e3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541edbab12993cfbc5173ac237e5bce811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369c3352d2904198a1ff0cd5cf6c1cb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc54f9d25863d0dd5c7564dd943754813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c1ebb663ed1b97aa994d970a87c28814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c8f6b0950b936a83d42282a8820d9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532625ef8b79ad26e529e1aa865718ec816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca39100ab7f7be4a99456c7ab24a13817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3001de22a60b846d74c1214a91698ef818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e9bec416bcbfdd239b5d364516632819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>