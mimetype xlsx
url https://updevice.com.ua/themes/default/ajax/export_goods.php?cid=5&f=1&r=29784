--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea103127b6badd51cbb60d424b561b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cd6b622c33dd3b128c1ed0d42c0432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3467f0081581af14136e631bcc3643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869a605b2d858c0d4b6bbd1c30e62a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d256cac6da3a3e317b7f85dd4690205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea244b6046d9a242d902b4d9a516e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0ba9a74a55a1654aabc7bf51e8ea47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2012e9dd2360f6f845691a8ea47fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39487093f36f77d86c0e527784fdf5379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cdd6e847a34d1e599a9db7f89c7e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230c1fe77a755e6b53fdd25b8a4e6b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edb7ad1bf99f0dcb749434d27f7aba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86cdb85e1ec2e863f99c9d12e8859613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938009598882ce80e2476420689a98714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3293baddd3f374251a7a683193c5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4533ebb8d62390f38217a7f22866c3916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e45749236b09fb8c2b46867ea713917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858194111cdf4b4966d42997008b5dc918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55714aaf87b5948a99a2a0286d5028419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b110a8cf63d9276adb1e15a9bd3b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209cd4e977abcfce1f44d086cb42a8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76a533482f5e25156f6ae68a88f84a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b46c7ebf9b5bf324a011fd927fc90123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1589e191d432a74beb156de8858dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c87bcf933ad15626ec4222be87b4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4974b349b61bf6a6d31ff57cf452f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c72ba5d1ac03c2003029db16888d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea706087027fca9ec2d9b8cb6d79e8a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7dfb7828974328374b841dce330b1a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bddd9d6c1dae37cd3caab4deac2f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a3893e9cd835d708044209fef4db831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea483d99bd93ba89efe956b7569b53d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d36397508d94e8be4ccccd58a022b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d52dc1dff57a1dae2784635d5273d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e118526da253a2490dc3b0ae1855535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed76f4f9ce24cc1e282254d2b3634d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65919179deddaf46a20419480442b7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716ff1fbf9c20e437e112e1098f10e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a6e9b4a0e1b9037b36a105f81633539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa0cb020f4019c1f29a4fb48946ce240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e16d3d05a3ba52f3dbb2abc124d1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9a268e5c0426c72402ad394bcf1ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421238d38cac87ae34981ef545411e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44842fbd46894c4430ceda957f3183f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaefb8ad4fcc213a498efde75f343345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7620c7ef1c3cf95ac5dda50f98a7dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa058548e032eba204bd48c3066a99d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a8f7f892a319cb460fde51db1d28c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636603b47407627f417101b3a11c352549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d82da713cb6296a89a503cfcb4fcfa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3befca5d98895aa3a2df52eb0c5b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7294135368ae6f188193e725f6e78952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a0226855b5678e32f950a4bb8678453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5966817e2f3c4b98d7c7a7b85a97a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c38c0f3dc4a322711d27958da99c0155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a829743bf2cfacca715b678081c2b4256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8163eb7713fb333083d926869d971157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de3bd733142acf91498192be794da058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a6bc4367525afb3eb292bbff7248859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f4dd88e4e9540a222ce4f35f0f26b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1827f2667cfc99cbf4c9430cf47af561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170e482cb428227cad9e063e6bea66762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad04d7a13a9cd37a85a67cf4cd7d05c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7e08d5731c1dc9eb83e788cc68cee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150aafe5578cdacc5574a25a3035e4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ee74010b50f2dd8430b429ac411a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4361523de64f08f8663b122b83e351567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75781756bca6284c15d2b44365a24568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e43c4a48ff9cd305f9f1016e7456869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300cf5a55f9b5cb3ec423453d03ef3c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16850c6e408327369e61300128a14971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa433ebe271e9c4bbe94e713a43fcd972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4add8708a1904eb880b268f0e0e9db073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b331dea2b21c7e6d0277d128c6fc474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd991eda786bd06a13c4dde9b8a6e52d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9412dd0b24a60f33dd8719a954844276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628e0c7ca26d81b3d1d52c25ff7e4c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e7e9d7fbf1c6f9907a93bd4d67bbe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7548b7b6fd9aafb967085712db576f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216b89a52a6c116c208923af798252080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6425853f65bacfeb4027212764d7381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2b76480771c3c929cf7d2837bfd2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b003c81adfe653833445819ab6ac183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cfea3dab0eb8c8f0ad905efe3cc7884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0246ff5a38568573bbf91dd6ec51285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067475047cc17d7534aeb66b11356cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c056674ee71b272755e04205a4a6d5e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66f2e1d718bcfd4e181164266642cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02015eaa416d2c1fe7121fcc41c8bc3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fb1998c0e0a32729624ed1b62556190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2de7e72b8d7e2e1e36cd7762707e5d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3295524341873a70e6f64c9500659592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a1fca5db75691ac8ad96d12af2e8993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd6cf82577b93c6181d36223ad20ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef14ccf476e0fc0fe469d091aa81e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3616a8c284e00c497b4c8bd5af06d6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2a816197ab088cf261346e931219d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51747b3e49e67f613b5dbbe7e639e1d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb072cea64a7db75e508109ec57172e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4eee5f108db2741c7f842ae8029aa7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469c400ff8f76d43bc42472465cf562101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d55b42043290c90ff594ac185a05c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e0a0d4a423acbb1da266e59c36d8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972ab0d9788ae3cd0115f03eb264566104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874895b87df8555d11b9eff845ce9568105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460e3e2ddd10e534584eb2bdf6d94c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0158590d5fb3c9d9aeea82fbdaa74ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eec67b3cd1a4bc11a73b7268e02335108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9a92a757a20be0faf7627b64405a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d6cf7889872504470260d0a0c8602110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46498a63e84d9c810b6e642c3bd743111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694064d875ab5eb424200cf95dae8e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a2d3301a8ae6bf4939ed74f3b9b1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bf9e4745e7d985478c425ddbfe933114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b8ac16d78211bfdffcadbafa6cbcc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f93ebef4759ae37c52bceb2e73890116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a7a20545e5456570f0d3bc4cd2c3e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e54514c9134156057d4603ae9790a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e473a0dc03d5d4155fa645a958000119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0b82818d4ec06754d893d44e036c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c03aa96696ed1131eda0cb573b108121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebc2522d25be8cd65e701a635f3fad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498193dee8c6d1a89e602f238d043005123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac01b7e9dedd83c87932701be80ce6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a40a80688623fef5852aac91992437125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b89f464ffe072f52ae53b7192ce26126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d9f5537e3c43566188e29531596b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addb90ac78343b824b070915661aa40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e3fd66a914dec58627346066f2713129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1417e5a3c0afebfcc9bb48f3e4cd7d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5ca3e0370ae226bb64c56f84689fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7b43c2ca4d9a11cf9850d4f433bc4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0fc25ba8e18678ab11a4524187be6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f110b0f86a8e34834092febe5599331134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4e296afd8e78b16a8394131be8c6f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830da76a0efe7e2ee83617ea5b6b4a38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281b9bc74cb5af40b18ff8563e5c337137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c32d747a7e89b556aeb410bb600363138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1450aa03d3dc6c33eafa43f56024db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab848261b5355c0d1d6a9f3c59aef9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ce83103f16bb7e7e2df90bb7e3370141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37606f600ee606cddc77bb3e4821397142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fe231d8523a6eb273e33fbb2b769f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97e86bc905c429531a11eaa9126e05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f5133bd3984b2a4437a0de9641911145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777118cf6b3a3a0b516dfcb65aa9761146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bef5611af8d18329a0cd98a739b32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fe6b6a30826762928f14d1aa5895f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72313bcc371569c9b8c5b6857a1f6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf1e061cbe59305386ace513f9e975150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1be7fcfcae92e3119543b8346739d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f57005a95c05906060459ea21a701152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdaa497dec8ccf8e4d72d1aa602918a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064d01722f051fa9bb04b254021099a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34a92e65a9fe71edaa41094d4e5440155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9f141131f18cd99bff7f0b5a067c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a60ede0e355c769451cec7414bd30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75dccf861c2243c3e38f999d7b47f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0063357f50fedfefdb0406b35f00cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821d52c9ef0465a82c75e151128cdea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc01a669b4ee48f3a9e4150fae636ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e170c6807a0a767274995d10d254ff0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cca8bf74f97bd102afdf8b8d9645a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd495ac6b175d5385e81e215e55035be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214d560bc2e8d5c18e169f7565c2aee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c4385c804d553aa3c137e217263d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044375f0d27d8eeb04e976c8a35e683167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f059a6e0cf8d221e1a2125f5cd4055168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeead8af338e363be64273f1f1ae4f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447950f2f45039e1a076b2e6690a478170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bce7d219cf7808d73fd358e3d2b160171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a065636b977c579bb03ad23a9aa29172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea47bf261061dff912a85382f3fd843173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090087d3bae7d28d2b216f40e8b63c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab576881325446ffdf92b37d1f4a35ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5499500c5af23f58da099378498f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd345052ef25b07016b54a630200e9f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d3d2c01f0168231f7d0d15463665e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4c0e723f6359f0cd8b64307123845179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d854025d74776222e430bed3f5ab5f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3d401ac023cd634f4a2cb4e6096f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a321db482624f185daa0112ad1678ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c534cd75117e81e1e79b3193a7372183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e08933940bcee3e9587b4d97d3766184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1089a58c28207485105f67d1146e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d53728fdcc67e43afc6b94681e640186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcff3e05cdea9afcd7ca24e69154951187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe407686231ba1bf8b4c0d849c13bea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9e06ddf3b085059fc2f78086d56f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1e4bd7a0e1f8b05ea9dca7ed88733190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a429de33a9311eb64411413844ecd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06126f17a8171913132621bd85470e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67128b8df588615df784e3cc6a16540d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d99cfe26a29fdd14103fee8d7a7ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588d0443e230f72f4277123200708d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d8d931cde882455a863a97abff9f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2792070a07a8d9b9ab93406a435d563197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680afd220c0e97692078e583a6f04b09198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882c5cc92863ed4b46954bdcd7b0b22199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8e395985bcd1ac94152a3627a4fb8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a96b499e4806b90ca9013a0f7be198201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74bc4771cfb38d865494b8240e4f3e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd7048ce663f7d3f5cb20575d2a77c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604122ff56043cc571964251bf50beeb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32432daef07643db61badcd3e82d1fae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4eff5bd3692351bf138ea41c20b545206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f2f72dcb65d8fba36665d8402520d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37872b8f293e9420ff0af77ef7f7b6fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105f0a1779a245fe3883565fc9f5375209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d32ee19f549dd7ddbc68e6f9e1325210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c088a77a7ce6870fb211f245d82891211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf2b5eb3049c24e3dbf7c9875717b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc2805d4defb027e0d47dfb4743a87213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73ede4ffc3efaf404b371f63b67059214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fc3ec456740f2ad81b6a71b082aaf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231da2962f58c8754f6698d67ab42f10216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cbc8e90754f003e071d2ae44c64c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fed5abf512acec02466812aa98848218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e7ab6ad8ae9965a7f1fc2a2bc602b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea581d500be6911458c25a8838ff2ff1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910546898f39bdc835132bd15f6c36d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76475f1a18430332913d3a13a3b2ad35222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103de7e14d491655c958cb7c227cfd8b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9fa12fef9e75a1f4649c9b791b15f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac98d6531d1208f9b7abdfe11400365225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d9426875974e65ba2c0727fe80871226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965978c785fa196fb97572bc38e0209227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee292c8a21dec87885409d780908245228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ff9982b0f9a70f3603898fe4e2984229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea5b964499b071798d9894ce7f03c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1845029bb9f2b98a7fac9b16ba9fb59231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93630ad9dcec91d82b207f81bc2e07232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadb6e77ba3cbb6a734aaac842f2908233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6045be779eb1e66e29763ad0bfd19234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb64b03843eb9a5c357c3129a0f1c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ca671cbf15e3805d959c0e81c8df6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b59606c935d01d3c4b20648949f1d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4aa5a5b424ad264e1acb05a7a71cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df896f23a22d1654ebe61477ab070900239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1335cd899ca0450c71d4b44690572240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e900f4579c5dd34e2873b47d2a620d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42789820235e669d0a3fe88edd36b2a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2507866a5645e700d710733e24fd43d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17993f1693df242f45bf58a426c6636a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad278356ef2ee485e7c0d869a6c9759245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f694ddcd183866e84f18a5829b60c27246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba0eb38689c151af9f6a89a7f1691d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af205c51f099d56c50202842995162d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacf469fac0c8d6ce8969642717069d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e7509fbc426140c2f6319f9584f76250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0428425d0b60790386e724599d52ca6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582eb77b6921c8db40b1a5a67e9303d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd4ef386289f80090a61dc88be517d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4efdb3d34978141a10c16caa55a4ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c25e657bd2ca4ef8c445d7b8ff5e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b94e8dc925c74d28df2e97dc9c525c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275077f788107106ff6510755073027d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4219053f6cba687dfbfafdaef92c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef77f8c4a418eb889f38a7a11a36fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61daaffed11ff602a0215aed2147f52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29a80aed4e2893d9258ea432b18832261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d745ac6ae716092bc8abdcd046bd1e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db504088db28341bd2a557a9aedbd3e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fb06807d2827dac815c2a614645f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1346f8c112041a3c35092358f234df1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9069c0a0ba3ff647c1a09cf548dbafa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cd59e593f81979163c769810349d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094ca640fd8759bb323a66f47096645268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872dc5504976ea844614e45f453fcc5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698216dd71615a4f3b81cb85cb8900c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a86e4c43117503180f87006505fabe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae5ed6ec278b33e8509f1ea814ee3b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12cf914bb799999439e5d2aa8100f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7c28e15c0351c369dfacb3743e9fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd980b8b3994c1dce9dc372fceb6ebd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b7d23be1eab961c5a04b25d16f821276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc532574261a594c8cf50a4062f957277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0787ead3d178664398e4d77b6ce77a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b4e972c784b0673e4906cb3da3bef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be187a756d93d8a19fe4837a933f1169280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73949f6e0a701134aa2beeab1d7668281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eef1bf0408e24bc1764aa9765cc99e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2c7f848be6f14f6fa3df46fba8dd5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f40fc1d0fa2eaad0d50ffe251edb7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ba196f024676c48ce2344bea08b20285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6f29ae121db23365e0097e8801671286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30a89670b224ddc2b6100fe3422334287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f9307d9b91002b09538d890ffe7a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ec5b4e719683c993d3875b39615c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ea3857df5b7618faf01449e33f40e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9df889a58ef7b96542b8db6ba3c0ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c37c6fdc2b399ba6911fc65bfcd84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010ca1a57dc39c6e89e7b19dbc2f49b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e023783c996788d0f5873f5f2fcf1f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fc42f3e03883e1458690cd3a60f2e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40203a5dd54da857890b921dc7277ca3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0db0b05bf1d642135ca8defdd2a9a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753e3215ebeb91cd46c01f9649d1d29298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db8cf2ef03350cfdfa98d36d04d49d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb1a640e9c22aae49091678ce0270a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fcb24efcefa398dda824985c99051301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02bca09d6edbfc23bb74e73d9482d1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d377ce29023e20535ca8c20174eba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc77875e71293faa23e28ef2280b06304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fdc00524d8bbfa5f264dd2d220032305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2a661348da4725d41942348f5989b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e96e99890b81af63037d53cfba80b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f118c6dda9e3b1118feffbe7efbf3b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4337a310fc9208e0f62aaceea84ad3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5538473d294df46b5de8a813922c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15e988ad05d2f880352267cdf51a1f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11180242ebdf7120b5e54d9793bd58312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310f3bfaf42e4fa8f10eae5cdbb7837313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a49554e40fc4b60d23913381282a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336b3fc6f5a534a66666fedb224b566315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4625801abbda36be8791436f184610d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794670d7cb16ce5948162a2946a78b2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebbdd5a1f3dbeab7a061837bdb3304318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36452d635c7fb9421009e7788e87a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71f3a81c1215b0c7a6f35d9ab06efd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811604610e6f4df872456bb45eec78f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ba6ec82ab016e1da495f2b846ac37322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0655e90c4b8bd304fb2976d7e44ff01323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b5606bf6391b7ad53000c632e67d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053dfd38d6b9cd73d3b3b8064a53368325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743c4db78af7278fe882d255ea15318326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1869cad68add6b8b9811462afa1d436327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab745e84d22716707551e2515dc9c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea09291d8773eb743a4e46dfbcee557329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce771654d8f3f412768b4392e3e8308330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58ac3957d3344814e5cc174a5cb1f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc21876b7107262df1243a2f6d8c2c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf0c565687cffca21ade60f96c4f1c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3617f382b91fbe19df788b40b5bed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46447147b2aa24f2f7ec10caf720d2a7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7502a9cfb940bb3cad1dec45abaf39336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33777dc3af569345b3925da583f67b2e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd348c3ed92569311b7d72924a74f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b3cd77efdf746fb367dc5d06db7b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f19ca60d863f26f2ed01a8c3c7db3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358ff092f263a5e8d44f3003ab0ed4a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b508d1780a731c1a87c88a8e0a399342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e76f3549d48bcfa57546ffd9b7ceba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ba52f561e22087a6837666321dbfb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6f7053f65bcbfff3984a5f13c3bdb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818725415eecf239836d0c6320aedd0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89117a41e2b1828d9debe54f0ec81a89347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abfe9208a23ca14600d86a21103872348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c9afbe822d077bd63cf1aee0fa5d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e980abf84902d49dd7895fbdde34d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1367797dab2299ed140a8f316fd034351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64854eda5c9016db7f67b39e12196054352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141295162fc1e2c3c80d92263d17d31d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228d4241322c1699d73852e3ea897fb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86f1e59fd0fdf01b685105b05351d4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de22534b2e1e0ed1f11af1580ee9b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356d5c0e3146b561c035931b3a9e150357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbf1c1d4df51d1a7b895a21392be9d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bcd6f61361eef34e07eac88b329b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871066272a0d264ff85859c4eef0248360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50d7b9bc4eee11a294c7fd6fff80f1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d98c75c600a39c11c7c83f3110aa3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9899958fe71681639dac392911c4b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0b39d32ff2a8ed16a2fb3a5bf2754364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66f911e4154bec010996ef6441772e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102ada4a3d2b5d521b089a140c7c5e8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f20ded4a7226b391cdefa2af040f01367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611ff5237817a7272162a25e08792cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3535629ab435ba5e8179dd8a7647d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed968cf10cd6a95586982f30f923c3b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fcff1031b4f6b4a63e6d9339e0486371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c47930321f27bbf1d230209599fbe8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e7e505b87d5736e847200638b6007373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0bfa592789787646eb8f6314984b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cda31280d0b0e5c296b80badcfe66d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a430ba82e758166a71860c3aa47de7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e4d2fe66a6e6e8580926bd826b801377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca278b0e9f6c9a2cc4d9835fdb79773378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f956f5e2cfe46919a0300b89636e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88f85e85d04ab4b548ed548480a055380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a315460b93eb34b0807221c16094e0e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577de4eff10204822c7ab01dce3d8f7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76858c23948bb8f8c2d78ccb523bc0e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cf9a6ea7428068218f2776de834ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f99cd3a94f9e4742b57181bb96568385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bf4c4faff0fb1e8072bde107b46e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449f6fd62ef54f470658b839e6bab70387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5c097fbef8b053553f4ad341d2c5f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e4042f5e7b67eb5246189c9e16e32389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9a986abbf4b913602c3ff6f99de58390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e06dd6e3d48fe607cc0988e437a67391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e41531d9d224858f4bab13134f539392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cdfac43a843bffdea4230b616f16c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ec03249633e84dc1674193ad4b8ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b864bdc63ed8f88f02bbfee3859127c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cbb513aab0caa7fdad66e88a52bd1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96816a320239abc978eb872a81f6e1e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d645042dbc7acff57b4f8e02385d43398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a746b221d33859144ce516822cc7200399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954a7c0ffef61008feeacfd459027a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cea08035fc230a58328f30aa8ed5e3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc13075a09560745ae1e7f24663887c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4c4e2f95b60ea84c8caf30a0ded48403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b99c56b1c9103fd4cded494cf114e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242890f9e0bf17f38314256f9491a44c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa415ab63e29f7ec2a5f649377dd77a1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a362cac2875a39ceca10dbe89d65a6f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94710ea163cff02e71049a28c9655480408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2c03533d60846fa3ae4a7f7069717409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf1264803604173b518e8355ef908a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8c736b9cdfd488d15174e53d79a29411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01496aca8e4f357d6af7333d2b2ee77d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582365671a170fb102a9d45ab1b0de14413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7cce1b35bcb3eb745ae87c403058f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec8ecac7f11d997438dd1965732ab5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66e60857ceb1e8efa138e395e4a5a9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01baaac307e984c31b90448a9bb45d91417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da915fbded31a081213f8926fe5b50418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522ce1e13fa0432cfeab427c61f2229419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fec5c5e31c241903feb4fe38ba1ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283550995f1fa4537391d726f5afb468421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df759171b1bb500458a78f0e4216cea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317018bb49465010897170bd45769301423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f2f31d2442c89cd5b2503ad82db49424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941662c4ab3f60fadc6cdc3d3f93f916425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77074098951fe2e7924b2c2df239324b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8358c183a018f6d17d84e41e9d880427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788631e2bae7b3b82ec07fdd47f22f68428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a106b6db04a03ff4d7cd9f78160c54429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3401c77fa56cc648edeaf0e0d49ca8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4da9a73e09189dcfd3c1f122b1319431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de78cb08f9f6fd627b9e358e816ddb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe743022eaffaded1bdc072f5376c68433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e291fdbb2a0b80ae35da49699981d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a326f6cf4981304aa55459c2fdde7e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0da10f4a4249d4b6ba5e274a73dbb4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0c4f8b99f83f95c834419ef948a12437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fa46b854cde936e2427cb489ad4c0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968825ee4de8c280f988482db1a902a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843214962f13fe35dbe0a3fa55a90935440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542d4643e3b095656e2b54773948c0a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9693f38f96e7c63a74d26f15db409f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa4577cc019b14411281ce36a4c8c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6faf97dee421e290a7c765e30316d59444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2b1d567d4876a1f08f2f95fc4bf6f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df0cce2e6a8ca518779e1e71eaed84446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b41db1a78b4db4c83d7e792dc543c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ea1bd0c20c41e01e18661ed072ef6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3677cf739ec74f3e1cacf441fb1a41449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785745c1577d8e6ccdcc7b4b00e057c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0fc904edd90c054442eff1d04d1a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075bbf85c34ddc5f2a0c948c80394b9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5ca15a8bb2837f0278aa975cdc360453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7d6001b71dfc0f39866f90239c9fc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98f4e06a34d7aab454ba3c6fe2d3b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21792505f7af5631ba9edf118cecd07456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95896cdc8e58a785ba6538b74f90549457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1e178c900440fd35b2ec2161eb3bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d7a1a79c4511ca4e65ed5195b3b03459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d3421d7db77d0fd0d1c52a62bf92c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1e6eaeb5b69115980f9a9839aa08d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01221d43ce163fbdc85ce00b9a0d303462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e48cc88f3b58c2710fe97dfca10ab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680e31cfc649b2e94890b27604b865b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a7637030837cf6469233bccde5e3c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32432606c17506e2932a01e0a0512041466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca4d2636028de3da11a4f14d8dc6fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20df7025a5634f8f773fe76da13709468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59f985bc5b6a845658364cf346d605469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a1955db01f4196557288a3fa6a9da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab0b7c5493e3535b1ea286e132d6af471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826aa00c556e891f61f34369dd9a6702472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b7ce88bf5172b4a2a61a01543c693473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf180e1cadb653e0f345e6a697399e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e3064a8ac51f1ff08fb2dd3091810475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b50ce043a5befe9873d23f104aac3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d833d214f758baffe066c1e25f6f15477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4c6d65b109a47102298d7ca20d950478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5c19f7e636c8e096b795c2e13f2ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315977dba0e2f80bcbb78c9a98764d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a9c8faab747547e2ba28797b583eb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6f6eb39293ad33351f17026b6b570482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f2e2b1e6b50db6c7cf10fe742dcb0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ffaafec886d0b7b40903fdeeba5da484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417bf3b80d11516101f7c542e1278b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ae3216310dc056be315be4fe96288486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39917d3d7f9366094e351ddc44190631487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16e194cff66324920a22078b0365bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77dac95138c75f0c9ab5333c59f2df489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b75eaa9f1719a70e3fd76b2c64ff28490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fc4a4fa911a1226ff2b658e410251491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452726f53f97dbd3084c47253b6f11c9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944a5b2c862e6b9408d3ca6efcf427c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96be80ceee0ce83ac9c8a50e256debe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216fd2da63daa7becfc457931e81af2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc43405299fc4428a0ba9fa632f144496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f257c3394ce833808cf0d64f892e854497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d8ef18f5b0fdaae5264ff88634258498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366527b42a0487915cfeccdb65a13533499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72e5ecd6aa677215286c2f78c62cb6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfcb38a407fd763daed8fa50e1306a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2f96ae603e31bd3808bda6cf26f0f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc28fa9a18f2fa97a7efe9ee4d9dd83503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf27a1c236932cda16d70de1cc9600504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1379940a6a5e2643b16db57de88565505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0de03669f98c7254149802e2be8f72506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d02a9314cbd76fa606e72b02a884d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32d57cdc981ee38022c6ec7f77d2ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e091ddc2617f98c0263c4a7464050509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618558e53aaf630c3f0136201559a94510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345016a8e3990aeb4f7a91e878af69c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6f059df18bffd957d8744aa7a10a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ccdb84b4799f71624aa1d0a8d8040513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7960dfd99c4f42d98f5d6ce09ca92b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff605138d4148cc0c8b2f13da3b8f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf26052a24f02e2ef6efe31164ea38516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4f6b5f1609f1ac60fb457095eb97b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697851148aa8f4bf6ce4f4f992752f45518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3ac8cab90ec21f4acc262dc3a5605519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e53bd48ca122fcd98d84c35cc0355520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c93cb4d8822b837b6a33491f36d77b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85378ab9a45841914ec3c037772589da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22731bb84f3aaf0d0c4a97add15684e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ea339b73b049a5a5e15c00ab3a1b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f662b388ef4c09c3d6ab8346fff2d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937513f3856d9c28c04c2cb9e80c78e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f736e39f08906172ff98b324a1a8e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fa05c4d3a6a31d15eb932e4102042528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a688e1ea94720b1832b5eb159b3d8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ef56b7eaf49abcaef6cf1da3eef81530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f47e33079bf97cd899076b8023bf1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3eee2601171e6f56cd9f2fe96aadb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46987fc58cb73ea8e7b71c0fe82bbacd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509e2539a5e38f3c573f9f59dee7b2a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbfa85676e29813294ac76f375b65f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460afd9181dc9be7f1b14e2bdb29bfc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947b72552a673a222241c9d0eb3873c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec2c40d1c06c01cd520de7eb494ee4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446abde498c84f56e032bd0754110ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2318ce547e21ec9b3e661cffda49fea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28738430d416defdcfb755bdec3b37541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4ce25e162a914867d6a296ed60eed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da12c25a07ee335174bc01b02a3376e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6383b731e662ecf4000e9b2c2540e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3ce9e562b229e67949b39f515ab26545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1b9fca50132e28ab5fb325d2cf2ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71ba7402f9396aa93da0524d0b22d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34427916bc00586e3aeedd65ddddddf6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8af46afd67cbd1b8918ae87248ff8e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692a74e281e4ca4e6d90a3b63794a3e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd64a4859f40a3a82f8ff7b552d9639551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d256101e224a2490c1a3b6f45f91192552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1d5dc31b9873ea27150d3c8ddae19553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff75f4914a68d14d69beaa9f50b81f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963007a07180930cf1ae491608d7a96555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60376b160beae7e92014612bfddfc5fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdd381cd27fb13cbdfa1c0dac0f543557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669165b60d8c26650cf23a0e3f9ba4f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae480e048efe32dacc2074ad6944b464559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c386e3cf11a54cd85dff87e212a9dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499ab2b4d56794cebc2fa2417883fca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864a7fd08ebcde6fe41788e3581dc71562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96630b94da9aaac7162fb6d45d925a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa99e36fa222c6a537f8c28b76f271564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6688bbba0175ce847bae81ce62eaf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8c4cae63b0185a6e059ce5ec3bb30566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a076cac8e748bfa2f8f8967d5ae1a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641d42161e2606490d651e1db02b3c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81746a8c62f4034b3034091907c1ffe0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a532a772870e6af923ac5f95c0037570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f3bb396cad530d2ac1fcb0fff137f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13d16c7d5d52c1a8f9b7314ee4effa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ced6f0946a374d7a2f5bccb0d1ccc1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce661dec3d1a9c181dee84f1596e803a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2602097d2565cefff6fea4fcb023e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b53a3e357da06389f9db99ffb0266576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515f70164781b1122b409ea135d8ff9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707967aa90d60e0e4c8a535754503d04578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3abb7c4f7c05b11c40225e7880eaf4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71f2a8125733f9c9059b0a7de36177580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4eb2d6daefe9f9aaa91cd85d8f564581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003a5311f4398d307417eccfcb45e60582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1cb0e4d5881e391118075d1a9001b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9c4680337ee2f37382fa62b1e77af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12bb5981508ac4d1e2607ffe26a758585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045f17d3d29c56b7b980b3bb74e4e31586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587472c45445ff9d9e7021a736d69ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e77662e2456515964bb21430b2a853588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a17c9c856e1d94c17b59edb7931c8d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4a3316401b490bf3fe23dade7c1d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c536e654e625996a168d8d8dfeb3809591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9cd15411427d00f43879024ba0a5a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baf60712c525c09dce70949e640561593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe77a3ef02f7bf4144d1581bacefd7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada03fdfcd2ba79f38c3f8c4d91f4d5a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e23d8bf7eebda0817935290065702596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861752f44e2dde966bca56e931b4e583597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05724d2eb3e2b3e8da64c99d56de4ac2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c4a5961c7f3298862b3ac39edf389599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40abfe2896a0a0ef58f82b336bf09b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877cb58cb254e7ad9bba36392c990df601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736120e393bb029bbfbad9dd5f0a1a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49247cb943d2a2af8f6afe63e0ec38603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ee265357312bb9ff28852dc283278604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16714cc54288d3910ce2e5ec12bb8c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694632d2cf55c809654af004cde0271606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f423acaea9e1a2a8d4ec57c0a0cc1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebdf8affbe01c85147c4b1b7adbc92608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb2161fc9f018e6646bcc6e22244f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccbde270ef915cc1cff785491ef2cd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b530010bbfd8492c31cf57445e3701a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcedc6d4b56be3ecf1be740643b95c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f1bdcb57ff308ca755c757fc52de1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317b81b4410fe54e0be895b063c007b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a72b359398b880f5d0b637fe4cc6fb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8388ab131788bbf04d326e251e354c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3571016a0e4c041de19224196043cb3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8744f8069c1a68ec20b43865bcc580618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa8db1e648491b7b5c07a3045d0d49619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e85b6166377503ca90d782a2b795e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d532828a14536a95d6e2fbfdca226621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4aeb9970a3b70ea3165b47210b27b0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4da7d23917b6d943cb0265f0997a86623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c44a607d13cf6909acec73175c852624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c45207349ee8374438de2044be5669625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2decf8bbe245125a9ab7f180508e8e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19adb3d28098357d04d4bfa16082d4a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db0c59b4f486fc1c700f7cc27a1a95628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d7b9bbea1c4c778f81aae8797cb43629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4d672d03bd69791fac2a526f54925630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa38f1a4d28e8f975f38c601e9b171631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3100f5ed76839550f26de1e61fe651632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e7a87b3fafddb7f7e1118797f965d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9210ea21d1dad1af5a88ccf804da3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6fb180fa369076e3711e04a205be6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff60cb8cd2dedbe59092280b5a1960636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999ef4604d9440bca113d79a15771f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30674d30adce85ff35bf8a87bdfcc60638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492de3e9a911a585d33745fd78a35b2a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdf9812e8455b2ccf8e9a5fb82d18d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67aa31ffdcec695b2943026bbe5cac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd64efe34d57a9090c446b530df33f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa0b3eb265592efba7a18d4f99816a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffed6af8545514389e866bc62dd37e0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb397fb4435de35fd2fdcaf58ef665e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77500258f4042ba1497e453fa644498646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f461037d8d8bf53dcc82f5d9ec0f7e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44111bf6b6a771c1c26b1dcb260405648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe8f579d07d317e2781c5e34f4aa88649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddbe7df8d31f32b3351a586f620694650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafa06d06d6a244b723264a67fdb47e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9212a6d75d983d1c49ea3644f0689ad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af676d8f190591fdf176f34bc5812a56653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c68ac5259f7e5239a3ea8a6c3f7869654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5763eb0333d1d169041670edc7f5d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972573740cf8b13ec9d87d6c891fcfc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e09d3ad49c7e1e70d02b4bcca2c4a1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda5f1835cd7b94581b222ed25d54b1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04777bf98c0b3fc0fa75d97527f5b32659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3f33b631d6b36810333274dc9a686660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1638e0bd3929cd4cac99e72321cce71661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d38b69c259eb996d368443e7dc60d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ced15a84307d9d1613f2bd7db5942663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b73107895ab1569bbc8e07a992fc8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf4e221f6775dc673ba4ae4e86698c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386c5cb91953bd90a24fd7869338264666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10fb329ece84622725bf418f13d180667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264842d12fbb78aed7ee30cced2fdf7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cc5f3ef84efb48cb36630d0f7c04e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad42607d70f26cee6d60d8a5d6678c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa4b759668a9749b717f0aadfef6fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85d19ff897d6dbd22453c08a7367a6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb4a9dda57d6f215f763d38aacdb13673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999c39b2a4acd1b45be5dd1f39be42f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42657b03755a5313912deee3fc55bf57675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ff6a745eb8fe1acc7505694064b36676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50571ac6f6b87aafb9c2d45d8e7a84677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e17b794ef43c75de9e43d73504309678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514097c37a295feb76bd27aaf68a5b3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94115437d50f1210d553487c9a22056680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be5093845f6bbf03f3c84984e0bffd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adc4428b21ade507075e48376e3f32682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9351e83a6509f961c451f5756344b2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5baa5482f76facef487a5dfb0d6e8d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8764ceb8542c6ad125d656489401fc6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a9e2bb2b8a6515610de56d6e69e32686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803290ab9a811cca545febf348b85e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271639a6c87190f13726d2c683929cef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254cc7e674359022bf3a0ed13f5fd0c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b06a282fe0fd7184522037bbb78b4c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301268a585965cfb4dfac761248b829691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccda1bb7a1acd9431e10f2a992b720e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1edc87a0a72424204f0c1a4b6763dc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c506df6c56353fbf70388aeede1a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403a6723fb31b5daf94126eb90290a1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dcbf16e6a77f4bb1f698744d7414e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5956de41f96cd821c90c27cf04caf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7b047174290bb82000c32f2c33118698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785852798f941205504491d5bef4a71a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dd3b37cd9cc22ca272b1aa82d0126700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532af7a2e2be3cd06c8a8354689a582701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae35929e7113a60a6115ff6617ca19c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84920f55866181c5d0be9d5899b48f71703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a95fac928cdeaab85fc8905ec420b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5998419769fc0363080f501c02b35f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc27dca10bcbbe914ae6fccd7cae844706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483e15771e7311e360bc4c0e3a84186707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879923cb6945690d018fd0a9b63d30a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc777a012d93eb4f6d0a1592df90b20709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4bd1fc38d5ced19291fcdf3957460710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7be232afeda61091b61d560832dc1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580930a014808b8da8b64c3f1615fe56712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7788b3fc7b821fd7a0f608dc6a10170713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e81f80c0a9da426141435a7404a075714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6f12832405179248ca856837cfb32715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906c018afd6ce605dca668353adc1c8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efcd936538b51d60b8563b5cc458fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af302cebd6a70a631fc61e2aee17c62718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a6eb26b03c2d2ac4f67a70ccdeaab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e26a41747f5f68ed39aeb73e6826fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0a7a1c324ad29faec8d03cfc320cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034301efa2a2184f078b2815b96cf26722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2e25709975925c3126677bc0079e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23573dc3972ac39d8d3d6b37b271be5b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1e96ca932cf576b69efb6ec2fd31c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504c9b8bd40b50891bcbc2bd4faff31726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3081b1a8642e3365c1655f2e79c9b57727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fae83d7d31210466beada57f4f69cc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21570e53a3f86c262bd180adfad93c82729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c4ab241d4e0420cb9b6dfddd546c2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab692733856e5394594fa396ff70dcdf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fad80025b94c9172286e4f94a3d93732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b70145a48b08cfa30c269a74a57144733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f888265a79ff015cd0e3d9a85cec2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab033e545b29f5bd06f0b9678d6f36735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf50a9ff91e776364abfb714427a9ba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e622e727c6587ad40e36b8291cc75737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abd99cdc803ab6afedbbcdf33f6a41738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7892be91e98072ccac19fec7c76e739739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ac97cb9d0cef97367539a53b444e3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0e548a7fd57861a4de1e86611e6d4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d3405a9333af0dbc1a63bd0a3721e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c466e585a1f0dcc89d4451baa32e945743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c872b75b32d49eefa37a583a1f510744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ad1aa823af2d48e3fc52eac576f65745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ac92ca36a8bc27e600d0e22a8e175746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61beb05bb31a48a66268f986efe8dce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d15e1b694c7da10343fc9b9c9bdf6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3361982692c4a04e90ccdcb11820b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c53139c6701103eba6608b58051a82750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db20af84c627d9febce64c34a9aaff3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b3830b064be407434e13d5dd469bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d49486ac775a2eab18d6f1438c7d3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e742a123aa64926c132db86638b000754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd71ccc82b774eac272ce6e29b644a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8077a39cc3777b10a7e28fbd531f949756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8640a64d7fa9e1450d29659233e920757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c5f37cbd68c2e38468ce5b776dcdd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffef877e366cd7395abe8cac5df579759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749e7ba847ce3f7b7d6aaa8f1e2ccb2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c874a6fb3dde9000845b52079eca344761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5c7f41db685f90d91a8e80ffa25c8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938796d1d657edcc75585abba9b84e31763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b221a29947a1085aca58eb24f381b6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b14d2256bad3eeda0d77ebfb42096765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cf62d359e22c4cd2e50c9a5523ffd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b1ca5c0b39f82e5d78d1c1e459bea767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a46d7aa2596003e6dfe4be026292f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16d8f47008ba9d1011904f9da4c4c1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711523a5e7640fbaa1a3bc818ec63562770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e6d2295928b287904ba9bdf6c52a9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220e41112284c7d22c67fd958562c00772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d046181f267ba95703ab7bb1e0e36a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff592f711558c2b7d043b2291a7bc62b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33880ba46fab99fb5d07d434347aab775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b605d902410859977374353cb47eb23776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5e29cfacc3dd02b229ad01d6c1d78777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b4635b92ca0b2e3a59f4c2c1d2711778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4c105de24211dcfef34028bb9337f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3d43eae13c2bdc0e8d14746a30751780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0c8994b0978a41b0a297b7b40acbc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20660e4ed067304b6408fbbcb0c321782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99f4307cbefc1914bc56edc65e03cf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43b4b89acd71fbb90a9d7fd221299f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec13f8eef85df150d5db70622ba4b1b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b352a3998f5e99a670e0c0bf0bd3f9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3c1d711ae4bd493596ea04e02ee72787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b52490c865ebe8bb4aaaa5dc5e0ef788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668583e648409bc6b078b2e568a96471789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c1d5b6ad7de215ead7a49d8479be7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9bf5670c31006d696f7ee59084185791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ba265690f3ff427ba1b394af5edea792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633faeeccb3ed396e2fe11855b9e6589793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54443f145527ff019563478bd0fcd71794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bd19427230694b873fb2297ea16dd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcc8fe6917282712b502a96a558cba796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380465d4146776368b4045417a7ee88b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c7974723eeda2044b806cec3e2606798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14361f16214211a7e272e10fd33391799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278a70963eb80e0cc49cf30d8a416151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff560f64bb248190797120705b8a10472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596c8d0db6266ce05d0df84a711efd33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d846f64344a969ef09ce842f1224894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47853d2dbda310c28cb6abfa393fd2bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9cbbadc1247af8228f01b83e25f5e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58064ec8f8bea30b8b945ef5fc040f8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d164d9d4c965ad58528f27118eff5e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a530fdcdb7dfb864afcc2557baa9dfc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d4f7fb1739c68d6277a9bec589c6110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2139b61db1b27f68cae7d0fe4196ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0671c828589ac6c83b74e8a821e8b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544b47387616d37272200fb707fb29413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a93b3b49b282d6a4647e2f9a9d846c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719832fabbad892a9ce5578d8a7013b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18013910b1e7beb817ced1e59d4eb13d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9714c18114227ec1519c11eb91df717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e7a1378e0c98edc545636d7871f8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00640a8407ad10e8d704ea7d90f743419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ec023259d739ac2deca743e06e5f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355613f28d2205cab9e0d6db5ae4501e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de043bcab23bf73c6fc210d58fdf6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112d1b258444eb94724f3018b8fbd6f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe860438d89315a1624eb7f602811424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2847f60e29c8f03eb3f01b90331fcba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdb758c42c7a439adc976ad8d7ae0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094610543c01d740cfbf4439e0dfdf027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95659993ab08def89051a7a38327db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d3acd428ce955885250c363b026a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13e03bd49d0dfca1d45c08dce829cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7a47e1e99e94955bc2fe7d30a0c6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3350445b0ea41e26837554fd6f7a72732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2e72fdfa5e225489a59238bedda1833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c31401441d84ab2a55802057ef5dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac60aff6bca753b773aec4efd3663f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43baf41df0d2107fe87fd88a5babf2d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b01a5cfb4f569092a928175b0e389137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800ffbdeab22326bee2cae3bbe2934638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd8c2931a1e19bf6d7ad73b609dcd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89567367e6f8b891f151375b8aafb58c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4346b63a58e0cff80f29a7d1e0afd441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5930d0a0a5828a94294c3d728e04f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b02ccc196ff691487473156cdabb843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895e456e3d25905bb16b3bbd55be9ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e791ed83973a66dfb272b345e7393045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fde01c0fb10b89c88d3eec19e8e2146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d9cef3d13aff45d7fbb29b6db190247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da5e7af7feac02571b682b7a0c2a1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9633655361d80256910e12b1600d1749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf856ad2bcc19e6ae945fadced01836d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dae29d39866705d85c5788d9ee75e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dffcde6fa0edd02cc305e22b9faeb752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0f93b2db87c97aa047642cb69da7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5056845c4e331412c5357a903be6e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321fb3430645cb287fbfd5d836d915d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528befe655570f0aa7e347ae326c0ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60e9bb8cebc18620e55247c72da95d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bb8e66088f920418c9265825cf60158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c3d194969bb96ee1b17ecde7311e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1066d19f25c0b37b01fe2432030ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e2ea4a147c55e5027971295dad58261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80169349eabbeb09dc0a13e451659362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3abf68f75aaaa982f6e96af588a4c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1aa6f40fe1f3ed93de6ac4ca4b11a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9e9af9aac2020481dac1a812cd63c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe5c507715e7aa6e909ee560552bfe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f61777dca54ae10f2ee210ee2bc2df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f151a69e18c099a7a6238597382209068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9295fca69996299976156ad0eeffe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c46458be9f8bebc8843c3e7c894d5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e6be226c8b0d4ac56c73a1e63107471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2eb7fc9039e38b8635ab24f15cee272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52745b6ab131ae36d9227fdb9c426173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc89d50c329f164f3a89c75758f72c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6701e36ea54d11d44141da51c645375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd70857cd0b6b8bf715dbafa09c005876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36d9da5c62d7f1bdd26ffe775fd3bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037bea2434aff052a410cdef19dc8fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37048d16cef493e5f8540c63b2ace51e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3a709c5ae17e897d54b98a672200b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af9040ed3c615382f181173217f5a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4960c8d17214cf094192eeb9c68f8982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2dc11a8d61c397c4534c118331b97383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce800e9333d463857d2b43e90dbcbf784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cae3156ad89bcd5e443d69df64948085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d19fa7288f28412847d9c8f2feec1686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf40b468deb61ea99162e900382c2fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44e229756a143c772b77add733a32288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6340b071944f0c3b98795d5e3d4f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd27851d85548e1ed72b6a9fe70b5e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59abd0a18bdbc748c95ed9edefc30191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab41bbcfdf881371e91e8cbca582fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289800a6d5e6412f3b7f3c644a907b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3ed0ef22419335124b2491899661f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0fef890db857ae6f82e0d5da8c58695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3e183a3c92c588db966f428f0f0e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a1034441d7761a4ebbd85b44416b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee187ffde83cb523b00cdd44c45a303998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3688c7b6cbac17996fd83076e9e13c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaeddd5d965c7ec1350c966ead09ce9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2386e17f0eac0a36155b614e6a91d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ac7786511f6f51b5df8803d07ff5a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68a5bc8341a68ffefee904e4c4278c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffc691e0d9aa3b9bb1cdaa10931484104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb50d7a533e1f1a52e1e1e1c11b676105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f058e1b5eb49f903e73af310c622d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59622de95ebb433d9edd64a0dbb1e1f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcf42940b66bf59f76bd81821f64e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d939d38a14cf22349e39016418ca7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e682f9bce9e608826bfe3314ea436110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a3f9e7dea022a5137f24c69deab09111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be71eb23fe715540ad9dfbadc93bf11112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51668c37a399e30c978c275edfe87aaf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877a037b3840bd3bca4f8888b58a039114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595d4c48bb909526a77facaf56a055e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b750475abcc376c754c3cd2bc2e20b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71e43b19a8c8810f901101a92d8961117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af27375c5591bcd8141d9ac94f57e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe952bf3e86fa5f120cdcf081cef1a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b32609e5165c3d469baf291b1d933120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2441f4159eccb2d62c0a3ec60e8b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954ba1051498eca1bf7f920687e444e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaff800f556aaece02f0d98e71b16e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc7ee0e98ef4cb960bd90ade8abb0a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5df9e3ed6998ea4323a18a09285a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e68cef5d37d7169f12239c0005a4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a98d5507135d2cf6c5ac7e4378719127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46d9f02ef336a78620c68e74880e86128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0bcdfcd937555c7c2ab9dcce68b78129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6384f3631b4dd5903f21d40662c12130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0c97bd4304d752a866868a1b58bac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbb742620fea6231066781322bbe85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe47c8acd8812e2bedb47a611c39709133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f810ed826d77ab9131d046e83006c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be8e9204e574689e88a682accb95f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574035baca91dee938a48a35a4b55f2f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5c581b2c5fb9cf78ab12bd44da38e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50448643600733b756c53e0de4d26e18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d35db73e0c7f020dd404453bc54819139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf18f4f162cc1b2717327e403f6c754140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42579ab368ec8973d2d2a7f5d74b76d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736ce85acf3c36fdf2a45f474fe494b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dce6c738b1133a57d189a57bf56a3f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e3fd45f58d2dd3ef0c468cd72757d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e13a2f1745fd8d3fd382bccdc23d77145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836812f8b40c933b6b28d16bcb92b04b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad957d25fc5d864289b2f672bdb5c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961513a9daa4d210de717cd09757793148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190800117137de33cf96d040ff00819b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14ce6d82788f923e78cec15e9dc728150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b185eb787750bb837613ceac09cbc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfa6b26694ac119bf8f37dedd555eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b675b9e63e10cfd69762af17248994153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9b9ceafef2ca4658bf1b5954dc697154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc61fb612b8fc8e3ec1334ea1efc3f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d71ed62279d2c0f502f218d74265dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb265557ed176ae7ec1b03586e8ea8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383798f924266c4b426344f1982821d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd67a875d48702786c4840e5e4e8b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35d3845a7523e3a2158ab952816524160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ab526738017350a56e9f62af5e53a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1cd0a0c47ba472d30d9bce321706e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bbf266c523614f3dcd792b57bb0be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf15ded038caa994d04abbf44b7a20e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e7172a511c076d77b4520e906feb7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07ee5aabf4ec31641ffe4985e20645166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c814f2383c8854b2e3e53433e9bfe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867509b73efa6f72e88a93ce11dc93c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0391ce12e6515bfee14ae8f6d2cd4d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b0bc2dcf10b72a26849c9f772d77e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbcce7a214882685d160f383fc85a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881892d9e57c803f9d5d433eadb66fc9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387c86fbbaa1f1a09feb154ef85f684173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84519c058812d315ecd7cd377b8d6cc3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80a70420d6143053cf4d5fc85539a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3b11760a5aa06e558c364bac636a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89297d63fe1572831c29240bc7b34a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5336e191d8c1f6e5b4c5be91e8fa2e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0c253df6981fceb1b403d4d52e95b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434d65bd6dc892e7063ffbd7eccca4c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0f865767295f6dcb4c09c00c61b75181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf67926d8c4776b671727f56165e0ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49538d661355327e8d4f8a981889be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8dc1bad03954cea8d6f4fdf04cf3a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881df041eabc6f4bf44f0ca6d432bc45185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077c3a005db5c6aca606b2b9edbaa94186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691f9891caacf13256768a14220b464187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117bc3f6c8b9b54121cfbb4bceed4a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e689366987e08d4978b8fe5d513ec6d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f57de009e9d25151e56772d8b32de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd730dd4493a3b78905bba434ad15787191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1225628322ef46609ce41bbad3546e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346636cf4da05a64a610f65a0f98f148193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1657f1dc253edc062888b3ec9290321194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79aeee19cfb8c2b59ef5ea81b35f2b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7961f12ee0d83aa03f65014109e70dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e95f9cb64797126e2ba78791e5e6a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681278bbb9779deb7b22f549a375f831198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2465c70f3204dc704205707be46b4c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7580c299d598e7ca11c93b2b80106200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639ad3ac7781826042582baf6ea0585201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9cfdcc9f835a46df352672d37ad86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3fdd2d9ab988facc1d1f3d1d5aca2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9faf0f8cccf3c0832c345e7c68c34204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a78b9fd644980f021ee46aa3190f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003240fdfd9a121397cf8b6874310992206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1f62723c2e6f7f559a5476f3d9918207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83085839e54f22e6e3cbb43624d0ae08208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cd362ff1469daa44d26c155e9a06b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466e1a02e900be92b349f5b919f69d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6835d19f0470afa80592f81cdab063211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9f7be9f7796a1351eb03aedb20715212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dc9abb96c547225ca82cea5da0177213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e1d6e186180bddb21e764f5639333214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eefe603daba42203d44a86f67b7713215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40224b1cb06abbd496fb30fb6cb23996216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8cd6f82375ed8f10d473b2d793301217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92f846530df2d146e4f705f291d8e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c83b381e5837a4748e38416d390403219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4094272b09b70f6aaae40d2693148220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429f1c74a5969c5620693b4a2124d7b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7389f9fa60b538b1d7aaa257240da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d67d161ac733197c6e8a86a5838812223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125a643e3972d8b6c6bea656488f144224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813c55afc9caa3957fe35eb5fb746dc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4276f00a01a9ce527867e4090b0fda226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0817ff19efdc8f7dad38df3443d10f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6a1cef97961dafd6e7516d2a6282f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3865752062b9506c22e2ef6c28248229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfba95bd2884ee2a49a46451b0aeb1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0438365bcdbfa741ec8603823eaaf7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9809126edbf3806ddae119d7e0e6674232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356a210d703aa031687d3485cf24c6c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d44393b0c23017b9316940b68a204a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6d7141def692a78896aba5261eda8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675d31b9af548bd4daa0b3c51da4f57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75400a08d021aba0897e396eab729261237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee380f986250833b70f0c3607a2a738238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9832041ec71d60222443e0922336f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf3d4a3187dac529813b46d328d65c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e579c6dae1b8098ec52cb95d0c2e22d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185dc94a0abbec34d23f19caae99e24242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0215bf3a7b3c1ac0ca7ade424ee4ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e3e6ee513a4734fb73e065a09c8ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e963056c18d3b73eb93a6dd38a2ebe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f49fcff798b8868f615db54970acf6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9a28cef4f9574625e5fd95f49e881247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce657ba6a9e30dc7b154ccd9f42bf58248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84348ff7452efff461461097148e2fb5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b08525279b64e79b7979bdc56e099250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3233d7f0788e969d398803dce6039251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dfd48d6883afa2b8d63535c91b59a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a07f613a91bb0c6d8bb1bd70f574b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0666f66f2add838a387a736a50072e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa962a5a228038570618d38c74f21d6a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18074c6d019f02aba6432dec1fba24a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf5f64d8429f8ae2b55084349fd4e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8088e4cc326bbe58393c8bc17a943258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d737713875ca7607beeafd6d7f17d5f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a299fa5d0c17df51b4eb964d0e4ee4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ee9c80758aeebacbb5433480d0941261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a79791511a88e777a0726b75298bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc97a56d3da89776cc4321c388387e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3d9ea82d5228aac8a923dbdf14f8f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970f49c6e94cf478bf5a571ce6e7ddd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0daefd87bb3994583815b469807ac5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b175b97ab03628f21bcdca497a045267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3822309efeac2d08a2a72d17566ffdb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4133983eb52435ecf34fbabb14ba1ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998fd01d0c845f0118d809686ba3183270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa9bfb891cfb7aec4bbf58973772c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b7f2f0fadba4355c49367865ffa78272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae16cd0f5acbd847cbd17bf062f770273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13813231502522524ad3659f53dbd7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd8f06085eb330248ae5eadc0d9841275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01e124da070d6f4899ee07983fa112276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba59384c2c3662717c5f112d6ce7fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0689122fdb117950ec65a41e195007e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5524c43ce321b9ade90ed92d255742b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97834983caf5d14b073f4b0d3090320280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb51d41084c4ed1c5597f84da31a23281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ec67fee5fcf7ea4d1fc23dd0eb8e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d699bde0419bb2fa89251e7841c357283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0c38d339c07bb6200ef1433ab1994284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5ee8673a6dba7479dda8a6b0b94a7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b137e3e6fb1fc1161f58321b3b8c9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3ce51c7483f41fd5d427c5a24011d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba5ad9479bdd0b06273f4367120bc2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc15581398e3224c52df4f21ef76c73289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392eed92342c1bb276ed81a477eacc67290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64091b11d22621141b1929a823cc3ac8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832905869533a462b09a9d425e47f4c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7c5b1ca433d3e297a71e5ac9bc10b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cad6a8f02db63bc0bd610ac6f28e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3172e87ed72a605e6207e840fd23810295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d268c02195c6801c3c8df5afd249a7f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd0c4420ff8e5912a56a194c700002297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e57078def8ea2dc255f6af8c1beeb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2ff4060ab2e4efdd5c66b48962c30299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcea0bdc42762fc255c85dd7e93737300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6f9115f96bf41ea21ba21b64307ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f5ba498d6f4feee6b46f067248c9a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec994b3a268f9b1b40b70ee2621478b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4d69dbba4ce60f546f30f7bf947df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe511ae0caee232111abc149e1b68b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c9322e16c5997353bff543d4fe900306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4c7ba952205edbd0397d6642d05f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd8a9ac0df1b2568ec26ef10dbfba5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9a1f23c65e15fc49821b1d588788f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc3aef0dcff83139dbbbde4c29566f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e373306ad78c633bf44dcd3d9d243311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e53447b667c2482c6c5c92935b1051312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef1f6efd30374cfb1b165dc9889cfd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed460273c4f42d6c1e346a5c3e2d67314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4723837bd3f3ae21aa6c5289b31fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4d8aae9d242b2f849c7f815d7d47f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4990f5be9e7a789a057dc627f23cd1e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047f36229d9fb43018d28ea61172ff8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548eeba140b8b8cca244102093730a5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d640c8299abb9aec64b8787d1fbd1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb300e94e93e46adca53db06bab4b1f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6fda6a326eb0cea41c49bb4fd3f7b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef90a36af0472ff12fc6ed4b5df925323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194dd07eac79a75cef350dee0dde64b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594428c20581748a79a35d978a6a5911325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94930d811a6b04ef5741978fc14e330a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b59c593e4eb6e4d6d034fa7ec231f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a12f220c8810ea9a3fedb416931407328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134782a7087b35038ee30a3b1156ebb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9825664075d816fa17725ca2cba2f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfecac2b5f2d1709b68bbfff6b6898b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b17adcd4390e48e91b173e4007f95332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6873cb1210e1f712e1e274f7ae609333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4dbd810497a79329aea5c38df6b26334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfcd6c2845f7158667ab0df71f6db8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855d4a0694e8cf93f84909f415f4c66336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143f5a3f2acb658b1c9b67ed9247be8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f70696b66eabbd7783aea9f5b7ff87338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ed3006bd08a0584cf6bc5249707a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a15e398a5759012a01488efb9d9c06340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb63b07558651cf60f89298dccbdce2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f042be3c748cb3cde8e51f6d2ae3dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74120397fff88486f1fdcf946a7d1651343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662a86dd44dc419169e9ae6c416544e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2989c29aa4371e0ee444a00b958f2a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335180a275384ac685b5791138964d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551caa8c733ca8c97b82e3f367812d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97470affce721d0980ffea688160d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e39621ea7aaf890e0bf4d479673dc6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e396294c3924f928fb87a28c9797f9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d1bcbd63f58c0d5bdb3f034b01a7d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67167a86cb2f3e5091d648ebea191b68352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81ec576663904bd88878e99f856aad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234853b728756d38e7cba53c44e88756354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d48ce1b4c3abc1ef8c00cb95af5c81355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce46aa273df35b935aa93ee40eda77356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64831837ee3132db5ca8a8bf1cb88dc3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96257a08f214cbed0dd112e8b1662940358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39cfb41c1d72ba219c1e225a22055b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b08bb7f8b9d34bdb7d23e01fa14d78360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cb754273bb5dfb6b8b31b5bad8771361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7744cab61c6562df2b01ef8939f728362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa411aa4018f93b31db65e397a9a6ed4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7384da3faf962752ad9e5ccf1797f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e557821622f5b425ceb5109b6786d66365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9344818d6f246e3789668a02a0f20ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda9531ab1be3607295f143974e12d5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7811d9a6ad07bdeb29268c3c337cfbf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0819e83324c57013cd8ae28455df0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3d016a90cd4460925e0320f0baa66370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923db983badfb11e9fa990fc3bda8406371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd79b307a04fca728abb2eb974ca2c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bdd3e0ef32a88ff313dccdcd7f60c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45709b133e16c63d7d9ccebd3f1fd811374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1625593b466235fe09eaf9b168b4e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fda01ed31b0b8f4a1b5a136ba78a36376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a11b78bbc2240545ae6449ebb9453a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda010a086e03744a8626daa2680d12a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7ce280a39b5fd7be73c8797dffe49379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce287a6eb115820c6682f452d19acf6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1f4823aabf25f3e70aa97d359afc4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c20bd1d755e166c5752fffae10f6b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7f3b37bf01e75d0d0e216ba7b3044383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890d8a0aef9b34c69a6e7d4d35b1caf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c32a296b33d8c86713de9b22361f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b7162d13f0c0a545571e6da6b2cd5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06f514b9594aee555557168f2969c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47882a247f099f5e67f6e7e71a64b9a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd90c09d7212b8b4c18bcdd906775c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569aa47d911a4e25c9d0ea0232675c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e432d241beb11cfbb574651f0507f9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92edc7713786c94282a0bbec712d6a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cfe3b7074dc1b8fe4d30ffeca8f76393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f79ac3c8c513748f44058e89975d7e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1711d9ef68a0e9f74db6c4e471511395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043d81cfada8bdcf304f35f9e4ad2d6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4b2971a812335ca52a1f4caf8fead397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b1b30e6a699c0c4adccafbd3e2cd3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb824ed33cf1790649f7dce8068bfa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba793fa7b7342d2e4ac803da28ac01400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bc1fc8493d0d5ade861714e669dfc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69531e2aa3fee35b6c685110d56f8950402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3466954e1562520bc7760f570491b2e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35f4ef68d4966311f53c48ecc377df404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b9dd5dd089ff75b1c3af48f5e0534405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e4331283d301cb35a720c87e24c5d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae4b0abb365d93e1b60d6fdaeae780407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd2dd69807e2ce01a6a6b80f6f82ad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c7d32f9880dcbaf5302d9c1b85d9b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979b9d3232e4bf77df4d224e040faf1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bda55af3c55a19dcf146ba50ab0564411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b6d016a629ad474ea9263cddd7cc7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f34ff9c76ebb3ac3bce99b1e9debe1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53104f65f1b29f1e0d9f5bf3c31699f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117d449628eb637b6db807c8a14f29d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba695bff1a79a9b0b82594407460d48416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235c87b07ab4e4d49ddd4d79fac9d38417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b326ce10201869434cdc127a7021281418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d5e51d26ae6855f33e15a07cb3416419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a31a1d82cd9d9e657ff8ec9b47a38420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d11c24cc40dcf87d7a44f69b22ed1a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bf2b7186bd79df2d500777f88e3c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf251a11b1d57577a013846fbc564a9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a10b27c240de071e66791092add4ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4a2d49b67ba8ff2fa790b59fe0d1a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19354e0d3af7c6c6a5e82435aa31e8ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ac8b017f8db0869eb0dc58ef62f57427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22b90691995269e03bc2b49eed3611428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4115fc894744d5cac93c1cc816254429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbcd61993f00d62708d255590e0eb1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b035b8cc6dd4dcdc1de1c0b66d1169431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231144f4e2cb4c63103016d3950f2996432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ca68ad1b0fa9efc3a4bfa505576fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc421b1dd6d459248eeebdf096e6edfd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d153e88f610421176cf65a17131724435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0196af0175c75231ff6056c6f8d54436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4933423b088367cac99406df7c997c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87b83bbf47904d3de60442393ef584438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d89710c3be71fc251bc0ada8a61f7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bb943f5ab081cf5a3eb4b84faed61440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d02638cb845c7ccf5dc190f88b817441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783aa3a0bc06d6d2eda0f9f3a596f78442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22729cf0d02dc359054f0eaa19d8c310443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66613f883182d7e2d77ba6b2fbb757a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3159926a16241b62035d89f4bd3a150445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbe6c2c4b1cfa8b0f43cda103549fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46ece2b0870d05848456653603ae09447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22120af20ccdf81812522a1a790a0393448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082746f26052b92fdd22b24d1f66929f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d440409f2877a9f169af7d9adbe5a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19ed4a92abd99ae8ff1c7bbe0b145a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ffba5047eced7aa709b2385087ea6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cad4d5f19113e0e922182b6055a14c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cef6bd6d056ba7db6dfe9a4a4d0f6c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4e7ae76d2a80c20f1cebc0771dfc8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745663998725a59da7a7c05bb907cb1f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f272a09a68ddd88232d679b6e1c7ea0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14152be18338d991c196349a3edbf70a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d04228ba26dc02f4678b97084da8b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076c978b7f2cb68bd6799775cd6c687460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30708b2296beb8f5c44f5fe70943cf44461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d24f94935c795399cb36092d4d295462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387a222806ad2eab4525d47b452bfde463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9041362e7bfbfb87c8f01def1f5c4b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e692ed4ef481d4b6d4b127b5f323d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076c9ce18c32e0218294c2ca548954e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb52aaf026d19e1bc49af6443898ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ed87177eb57d47776b723f4ea04ef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e01139e928d9b848a617798b65e5cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8203ec6f156244ec49190b25ecf40470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ca1127a9c21c02c0deb6189f0df42471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32afb4b6815c6eab3636022b6dd994472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36511a9cbb871334655a7346688b5e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39561b3e46046167726762646308059e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4e3cf59b6ca8191c96bdd66d0e181475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32ce727c48cf6b5ee2c62bad81d309476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa81b8ad0d7e9f92e5bbfa756b579f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bcb880f626aa75fdeb69dcf146b8c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25054a51ade0febee8b4be2fa9487d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdded46b592b9c57b986e7f08633962d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e926bf6f54da6f185f639659cf93fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846d20f6b7b6f2aa09bd05cffe064a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa6b942557dd85abc2fdc11c334695483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639f3b6d865f9033ba36fbe9a4b76b7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fee86104b5cd5569a4503f7c8a8d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8ef57f75f0e4b453bdb086756a4fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234235e7edaa9d0344e3551412fac2e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674a06d396ba3417c1316679d3d516d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ec0b56e4338a0a52f6e91f01cb6ab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2550d8a048344bf6feb5cdbfc61fec0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3e726313012733dea1fdf132c2b74491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ac8167ff9cce04554daa4c0bd307a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7cc664236ae76145a8d8a73b61547493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabd4092ea734babd4f3368b38fd3c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58038bd085ffd490be772592f6a288bd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93617bd0b6117235ed675ab1e168b784496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c54258082f64c012e8907c36a17c79497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e45dee0f3c0fcecc8700afa32cee6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee3903500682f0bce9c10737774ad5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f1a1cf4379bd2d46ce36602938a4b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f111efd0c760803454fd3c8822fdfe2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c61a68bbc13963fcfe874ac707dae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d164c50c86505299e94c6767aced82503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53216311ef35a7dc94fa2e49e3b611d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a77449cf23b50fe763e938f748eff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd03011def41aca28bcaa66849f7719506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e5398b8a1cf96ae411e6246c0a110507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e150e9cef8b73b6fd557d21f1d5e0fd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109b842f6160bed03be1df40d77e6fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847b1ba1541c90ef73740ac6fc86f5c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddeee09684ae92fcbbb9ce66a3376c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4555ec5604d2557f23f0e293b1e29512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9b6f8b550c3e77b4ccab8c73582ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3c7c0d53e85206e31638fa76c21af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a200576161569090083198a8382287515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3515f3be15d7220c3181cbe50a10db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35b46e478ae3ca191c6fa8a278aee7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54458bf663aa97fb68b75c6b9c5fd8ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30826933cd94e546e7d6f74c8567aee9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6eed4d5ed81a6ebcdea5cca4376bac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16e62640e4b98f84f37b42b668b5f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539413acc64f417a9a8f49571c2dee4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f9bbac0a36d40cc1b77462305e27c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c2d02e68f21b596439eb4543be43e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5210684a0415675f78c8cc5026667f2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6978e9fc76e177959e33865ccfb77e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f64b53190bb0f2ae505c5cdae1d6ed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19200d2a49fcd6c6f11485c13ac63c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b5d17bd05f6ac9f1499f79a24f698529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f85a0215659d0e2e145a272cde93ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38939222a0e846c61623c526967c4550531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1963711e67e28aec7fabe4ef1bf2cbb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad195b98efe114058cff8d30b58ea11f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86642923267e056dc43266ee87f4d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cc698652dc2eafc0876d22f8ce5f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af997445d3f6d62ffa50582cafcf2e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72ac7aefbb231c305bc597788621e6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553c2f4a6446fdd9592373e962ef595538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e32fad37c2798b6a522ba2d8c081a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee04d720cd3cbb28dd5ed612df622d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd024224fd3b4fe72b3a5bbd791c97541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a227adea49a66e519911daf529d93542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507874db54da5955df426c0380e28fe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b418260bf20e963752684d3189e7042544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867f81b4c4f0d6c8bfa323af22ef4f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63788861f8ae5222d5ecc9e049047e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef989744d2a648ee4ce3fd37071aad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825d79bd776f620b177732a4c20b00a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e440e50df0322101af62d42a24a0b29549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa71c2f60ff813f7004359af423de8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2df05b492187b3ae08c51a0c99615551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088af5f6944023d42ddf4818ff7652b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac70b960c855a4ec98c2b733018ebf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca313f8314b038f8b9a45108444fb2f4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51733e5d7fcdbf909ac55315043c5c40555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa355433b979959e81294b8acfa3dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1161ded3d06310220ac7ef708c396557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb464f45f5e3ecbe5e90cd308297da558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb900f335bd24b5846af920e399ffc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5230e8310e63cdbaad9507e4d27ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061730f40766d24c43ba6fde15b2bfb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890ebb9561991e9325b15c636f4bb90562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a30b24e64f416240c5745f75de282563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a8485158fa5e6e563beedd6eb9c60564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe23d8190f8ed4ae3dda847963c79d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe9afa08c47022d6b5d4bef0c59eba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f234104025df26359fff202895b372567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214dec25abcc4ff1301449c7166e4a4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bf2e08c1f189cd073806b2d4867ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913eba8093fa6bf5a9cf7c21ec7b2146570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864ebf5b7fd9d061a6c5241e9cb37fc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eafa55dd3c2aefcd384e532a6e3b09572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60b742eec33e14c2b0c9082599886e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948a1bdc37944c3455c1fdeaeca070b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608e7da3b5cca9a98c41dcc6f1b8529575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e380920c92ab4c92c74815d4fb26fdf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd37fb59b0f7949c135def61fd33253577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f902d0b0cf084fcae985f095d408a7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7191d5988bdc0e813c9dcbf58eb4c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e0c9967e12d6179775b586ad0fe4f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480f16a10443c65a71f93762b1b16cc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d43232a8436ee18bba26a70e9101b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677ae46f29039e498317105a1df87c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f665684b3a64df32ecf35388d24670584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3e79b85f1d14ce21a8f6b74a5bb16585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5495007dd6b7accd8ce3a551d5125e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390511e142be13ce77cdf10b4f02a396587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06f870b3537d291f0450f97e51e116588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791349d3ddf534160071de97b0d73d0e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09926155ee2cc9720a6cd0749f27ee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad666329e854c0f668032758ab7e993e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ce9cb9b2b8e1e75116f63672f5458592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e295354caaed6d78537f976ff0e5d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1842ac87b816464f575c5d19b02adb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928ee0b6eb175e0fbcb991ef34f18bb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395068f1eed538d78d1b78e837e58fd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde70b2a66785ce082e98ef98ecec0b0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c403e5140f0360b6904ff3af2e04bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b0ff3689d45e7cc9475864f52c586599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df593f960102ba21a7bd5676c440f45600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4e83e83f00fb1e7716f186f283dd0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5786ae1cbcd3f5180f5db3197cbdaf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d5087f4edd10c23e8c1fafc38ae99603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5c41040900450f37345c1c6d18233604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33914ed9cb7e3045289e2104c78f9304605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a846fb57c6196a91ec1c59a7d98c3de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c554194e2cdac3a9ba54cb33d0d77607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e3fcab1484f8e09131f476c8a9702608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dc6cbb8d363bc405c97f46eccbbb9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bee3d52d041f0c31830aadf57a9e52610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0b7b3b44378f3067e2a590110eb45611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902a6664cf1de7e02c1b48fe9fffb94612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3956e9b00e9fe23004bea4ca9ecf5e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f4bc966c78652405344d3dacd8880614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb538304a31056ec4b2759e848d853615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c849f60a300c3cea2587137d5e794616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14fd6d488f4452345010bee14064a5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dac2bd1feabc13a013901b8a06fef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11732ccdcb77190dce9a9eed50eddeb3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6c41133d3ac5839a5219b6671dc5b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41515e9b0b37d0c2758a95e758e04f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e6d376d5f2f9ca994609b3c90f032622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ea2e71e25d61b9bb3b9599d9db96f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008dbb8ed2385c9a498de0702318222624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b717ea373835f3f3416be93f2b61256625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a7aac5a13519e557c71a75ac664f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683aba0ec570da2e58772f576952a7e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc3ea35098a6cd8e8f91df353b1f8f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efc6c80fe1a1c14a430ad4285a38a1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191e281c6fc652806605fbb9929f118630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de2231ac5c30d7b65e815aa48fd366631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1154703b26f8e4fc5de1171215ae01632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e20d55ae82c5ee9b908deb41ac2e9b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d089d82073642a91be52b2f6a073c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8b0bcb4d0f1dc83da5f1af3dd6f91635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cea04f22d78a4ec7c754ff5a02d80636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd632aa3b0c475479167637f5de26bac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d008f676963ea03db71017e7b56a885638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ea467d44598a1bfd4e28dc3c49099639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66566700a5f7e9724808a59ef4d21dff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42af9f04c9d996e5f5b2d17723d2114641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c537f46b653439a99d3100ea0ab915642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bfc5ffb079e6417996b52b8a8a225643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c17fd7c08ebdc72486c59d925bf7e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76409086c2fd5d705ab766be80f1031c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adc7f8cf9bf50f6ab7872892bc799d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efceefe7a9c7b5ebbe98cf5d88dfb7b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347fd02f5a2799b39c290b11b4325e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2712161326ddaa59b78ae1a8dee7025649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99aeb438b466b308428bf5c27623ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccac0bdcdefe9c32958ff3c1775c7c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3bbeb9129dff96a3db6e96aa7c7f4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b67403a4f5301aebafc1b8d77dca45653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811ac60c1f3f29a18526cf00f12b3f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41380a4f3b946160516519c99c51deec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ae4351f32c5fafaa2dfd56f86d1eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d491ff516ca7ac16e4c74dbd6dbc2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cf821246aef97ca282884ffa54c18658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b4bbb5c8396463d7539a64be28586659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42c73015b44e8faeae21ce9e75d1a8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82a640d56109956cbb37a3134ef215661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954b5016e61eb7f1e97de5a78e9a940662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e0bf5669fd05e649e5e7e336bb3a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb335cee4dc5a2d0f7b593627b272a86664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf7c5ae6fff7aac59d949239af15a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5d6bd5a62e4b19d334ff8416aa06c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a111e54ba9aea877f267a338ebbfe1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd50e098d95df7f6bfb3d427da6e26668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfa3242bdd5a38506a921466c0dd21669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4d498f000eb041a08555dbfbccc73670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a55ee4207925dbc657a730d412999671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14769213a2088187ad686ff0ddb789b8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6eb1a1672e3d0a0fe99b2ac1f245c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ad97c4e382dac22a6524202b6ba25674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56314cdce26b5869e7c160ffee894ce5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd337ba74d5d4340ca2112dd565682676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73269a3207f08b04c32249f59d5c719677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee100ad3d08692da47120a351a2c0a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16384d09da80e951df846244cd623e6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd972e4407244a07e73bbfb5346013680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b507d7cce53b094068575dcb8a71c7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37d9dee6c454d6eb42a71727437ac1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45411afa8baabd8364a8537ca23565b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33b0b319a35c4a8cbb02a6c40d1329684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2694dae3f2a42c0c2c26b61d3a3a5a9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15f46da82ef122a9d1735237569078686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db091aeda110c5a9fc1325c696f782687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78dca1c19b8ac144c3f6a79312026d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4911a2b4458f42cdcbbfc9ddca3a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9ee4137faa96e0f5c674e7ea6d63a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd56ac1790c189a30785d452aba41ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8423752e0b74f47155005f864da1c9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b780560c3a91b845989a7f52906fa76693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3ff35a6721a4930986bbed6fe3b53694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa31a7c694ad28ee3f13ff8e37a3d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bef276b7d57806142dd74428e8bb6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac5787f5cc52a9eeb4b1ee91227731697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d1f4357a49fa51cdfff521b4bb9f1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f101850a38381ef8bee7759a9ad8e48699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef52fbc69a9e1151c331ff15ba07057700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c91a70d3d4d1dc33505dc4275e255701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9d3d2410bf489d1983151fc4c35d5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f091595384dc10a8cd8319ce7000ac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccb2fe2630a1364e00424b3df6924d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77f1a5a903cf6840425d3af110151e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e2d7e81dd7798d45c20da207a45f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d83630d612f326cc940a0a652f3b87707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42f29b02608c001abc330de68bfbb6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e967ca29da62892d9e9c1f1572b90a5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e8702a5acc209577099ed22cc44f0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d01cc163928e2d6c2139b5da575ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415972ef4951740891f36fb7ffc4b337712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c53c0bdce5edaea540f449741b0ba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061a2984fa7fdbc3c0b6d972120f296714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd990664ccc0f496a2a2682f66a14fc7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed383b7e72615d13b2a718a24f857c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31dcd9c26c3cffe0a066d2a2907642717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f9087cef23290fbb5d69065945785718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba589d8123716671934448f14dd91e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e205626bc5fa4b1d581fdb0585c01ce720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30eb87bc57f0d1985d806fd32fb9f6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f649305136568e962cddf5ecc9fa5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf611f72f989cc77872085406ca092f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf829b4ed8249d622d3a45257172d9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a002f935becf2a058d220bba10f3d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc06468159897c7d3ec0ce81bee0edf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33e0f3e69ac0f065035fa9f19d183c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94aeba11cae2c1976e573f750ee1b8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd79e9df6a30f09aa54346ab571976729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198506adf35c810feb67236412dee59730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c12bbed3444cc34da5deec8969d5c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713d5c178624e6ecbaa72604dc5b0d5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda55132c389c32ad21467318fba691a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba20cc0b85f35533f902a36c7086d6c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f209244c6d3a58414466b22d92793b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a53a74830f87ec09beb3080738c30736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c59157a8932b581a56e90729f458de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620fe1fb41f42b8f5e98a1e3bf81a1d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274b834195691a7c8446d3c02bff3b0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73fce031ce98a201b667d397cb18ce740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6a212280a0a3586dac701812df56b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c235a0a9e28187b67614f251e04d4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e8c6bcf60fa5b867cf924a700bede743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d14197a2680d2228ea634272bc18b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501e4f81ca17dc33438f73237838ed5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79152f6e18a9bf50a3bbe487c63923b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23d4cec56fa2440700e558f812088f747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25588,51 +25342,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26018,1610 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>46.75</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>23.13</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>986</v>
-      </c>
-[...8 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>994</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I351" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I352" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1041</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...649 lines deleted...]
-        <v>1182</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>