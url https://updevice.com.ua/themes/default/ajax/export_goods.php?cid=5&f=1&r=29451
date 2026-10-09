--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1690,62 +1555,50 @@
   <si>
     <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
   <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1822,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -2086,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2257,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2329,104 +2134,86 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
   </si>
   <si>
     <t>000012832</t>
   </si>
   <si>
     <t>Нічник Moonlight 3D Printing |RGB, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-moonlight-3d-printing-rgb-remote-/</t>
   </si>
   <si>
-    <t>000013057</t>
-[...7 lines deleted...]
-  <si>
     <t>000007360</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007361</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007936</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y3 |Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y3-track-heartrate-ip68-/</t>
@@ -2458,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2923,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -3061,59 +2770,50 @@
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3133,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3332,59 +3023,50 @@
     <t>Фен HOCO High-speed hair dryer HP18 |110000 rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
@@ -3688,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e83f1ccc3eab0ecbffd230d4dc02d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4a465309ba7f332be05c30229d5f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43677e5a978c8e450ba6ec5b8841f0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe641d0f62f3784c05f1a7e67ac0dd84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fbf4ac119cbf2a77b35b4712faa545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc74bbe00aaa9caeeefa3a3403cc5526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4651bc612dc8521ef167aab26d55a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52091053471014999f9fd55537e901958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef345770d25609df2b969ac8b07f31de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09a88f2d3b19af87970b56b6d345eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668081e48f8653e2578d637046b9a5df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7025200c4cdabec28cb3b7f8ec94b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec459002964ccc030963eea813d20a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65527b624404c707ae27d33b447cd46314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127db5f2c733cfe71b4a72b7704814915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfae7d5b1f493e97d65614079a864416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0d6715b98e02e11a6a201a392ee8117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0123a7b3023b141d0728e4facab59b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c43cd15236640f0ce3c16db1b964c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba1d4263de879b8f99444fda5ce27c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f660c9ef71e04f8839076522fb92ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44721e088a5c2a3c0a1acb0c5cc2188b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504002495cc0e66d3228e48b8ad09c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d055f75fc0e1bec4cd40b6952391624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc312fc802771a87619938a93928e6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4593e2d7ce9d51cca6895ace625bad726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f8da9a4b35c626a81b4ac823567f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43b47c0824e0a3183a77ecbce665aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6865c49d00bb79271f95764bc8b4e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b88595c4d6228adc575bb801a84fcf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ed3a998ee5d8ff59fe5db39a6458d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d0fb48b487ca874ead3075f95283c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c9034f935e019addbb1d8fd990da033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6f5dfbd2ffb5eea7af9228c30a23734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be66bf709874edf9fba890b03a834a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e633a828728c83aeb52d6ad090cd436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5e9214ec075dc78a9129728458c1c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979c2fea4520c471ef84dfb1547ad8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c882049287f7cc46b270c8a9e331939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df75e5515ac70bb1befaeee582cf0640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdbbcd2a0216899a75a39ac7abcbd241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300c7691b4b74d2ebf7f88ba3755b7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfcb1bfd99404d16550feb0cbb094243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612c7b51945c2930e545bcf515a35c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e24c0e864d68b71083f5daadff76245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7e75622ca3797810bc3babe7d2d6146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51cd4a814a2c04fabcbc6f5e1891d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef83675e1798f089f96452e531984a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290ae6297b3f9b4cd425227b07810fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819adab1a205d0601c5f16bf164770750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ada2d87ea5b173c49621760170920d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2489a541ad5ddf70121e2ff78f40d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc771a74f26f8fe25111999110307f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aed23ed8f77e6a71cba7630d23a86654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d2c69d06bb763215660b7737af90855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7c6ed59ab3b89ba9ed3927191a32d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296792304ed67dce7951157f566b16257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3786886a838a336c29b2414a265544b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235269a702cf6a18b33e70141c20432e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fd89f1f88f0244548bffacb6b58a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8582040ff34a531ac3d5116a9e38b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450a0d689ea56bb49c7550a81dcaef362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a9cc163de438673655f404363150a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df6a86315784fc2b41f8c454efdca564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd392c5eb34120c68ea788c9fe0636165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076c579306f047da981b17258dbfaa766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a22e0f4082d750552a03978461ce267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e046d677e83dd9ca05dcc7db6828d9f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523fa6ce674f4c146623589da743a1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a6360e84db315a90437784145502170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b00f57d7f6e4a8b13a4c03b20537b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262fa0877b72bf1dc1c1f96d8b459ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e417ef93a9ce00d8653c930355e6f3c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a33049154cfc5ccf97148d5654cb6474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13dc8a1e97fd8fa39e8848d990545775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089ed881a1bcd90eb13e64ee75c807a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d29f3c29c8c9fc4c2e2ffeecc69b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515fb154740381df702a5234b2cd67478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feff5bf77b6b7b38a1a6e5e90e0fb9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cc5c09e4b1c86a3e19309fa55590e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e473a29d4eec180f2cffb7d45abc881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cde93c0775e405cbcf71d18b0197f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e05666683ff5f2f9dbe10c19f89c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31df5fb81dda884ac67e24c3c4aca484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee10607386315f743e1ed2f9c8ec3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444edabea533c47ec3e2baa8c7767f4586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a1445f9b0bc56a9e561df2250e00187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77275a69697f1fe5d17f0d2c6c0635d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587be77390ac95372c7480ee0c67d1b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ad379225de00ea318fff2333a230d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14441d2aa60e6cc892c071f2f0f8ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689ef79db0a2eee3a79c3346c82bb5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b814460ab915e500a783a6cb8d42793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1ee6ca9aedaaf445479277f22114b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25949d6d7a2df20540b87649a68b8495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e148a06de717a22035fb1ad2ea1d0dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bff80e6bf9a7892c2652782d1a4de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77f544361b75e9eea1b9a1377d7c7598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c783262915cf2066a1e92aa72b08b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540a274e9ee46fcf1ad5f0c06dc5c63100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f571eeb72686df2573981a0989aec0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12493f99b3f255fe20723d7c344fc900102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0567703f0742d3af426184288f74305103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f462ad535662ed205b22a5ddbd5e20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8f3467468ba8c95371a9de8e7a5eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a79d3813d89791440b7dcc8a743621106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c550aafa586263c19fb4423d39a2d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc215d56ce03d62a2272274bc49b43f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c641f2df4151cfcff8755a9057f5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83644b0560fa2d0051b69f8f1efc08110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcb737bf8d013fdfa08fa0d330bcf1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c982b4ce87f1e43eef376b2b33a3b99112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f508119562f088fad60bf5e5ed380d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9ebab2544952649faff6b2105bb08114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7fd59943c60bd2932f2f56fc44a8b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b161b9feb1d83f3d4231c6afca24ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfefea462724cd25aa2a17395f3e8da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170f01dc3df163d2f5df4f5e054fdff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf51830bed6f59c63e0a84407b96af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a062dbef19c880e851b8677e80785fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc793f43c8030765cc643b79c41fd4e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3592cc62c0563b120248c8641a962e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a644b935643957895751dff5d270e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de5e9d5162b585d9b7e6c1adb53fd3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67822ce99ed59c175cef2755d0a48d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09512465d7f4f38f7818bdd24a3390126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f22a551b77b54e9deba4fb8d5930bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d62fdfc1694d6197ab59fb16026ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae07a97bf9ad55915fb24d772e530a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c4f965203dece97a78a4a6633d2f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772e0371ac9224a5ffcd04db0cac78e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8576f9c9b5fe81f708743e3d8c1afb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299753162b7718ed20dba5a74d1a7f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a8416fc1822046700e95520bfdc92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039de33cbd00c6f4b3c30a650a03393135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491811713cd92f96a42751650204b91d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53477ee8f8c3bbc00a983a8b4a88428137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75e64d9df6fdc2391f5a3739a62ed4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41608859834c1761abcf092797491cde139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7318999fb78161ef2952be1a5f3c2a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1a53fe150b1c4fc82187514079599141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65865548884f3fef3fd1636e7cd7616e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185d339f476800824f7a7ae62062da3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff166b947cc67d4ee14a399250e91a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab8ff3f45a073a7504a99fdaf55321145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f7aad50d88bfd1cee5b449e585282146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdaaf18bfbdf7cc5e82d71b35f6b5c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a829702ce09e31d9568fdfc44f2611148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b9b154db49010cb74d62e35dabbe9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513aff793e07ad932e25a9e4a81aa60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d63b526150fe4c552cede0a449ee7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3def7cc109c735aaa58dea6549db0f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf72bf2afe02f23ef32023ec282178153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185386d3dfbc34ac32b3a049ebd8732154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623611800af1a73362a8584b22c6c984155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fe9e0be1c75c565ae792904c514e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7936790437373dfb2a3aa4c6f3247ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec7330357e2210a880b1ded6b520df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f0641aae1f54839b18c7a9a172a1d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79c94f1f6a884fdd2f5750609054e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4b305dec8745b6483866c75824ea6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224cfd8de1ff15ff6b4fc83516a89d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8fe113eba6c28bb9b382b98eb02b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b40bf3bde123866f27f8dbb4842f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fe12b8db83c2c710f4769f65bb007165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479324f5b5173b85942ce8bd86d7e90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6695eb9196a6222989e7d4d5c6fd82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1195de8f0149d9433e4f7a4bd53cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ef24acb58a026b887d388f6326d39169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a61918cbc65ee561c2c25b180fef0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0771f3d9d6319b842370bff6a0650171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e06baf0bc230d5eb231dc73a07837172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f1cca679d02100f2f247ab4520810173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ced8f995ef46fd60b4483655b10f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3b12be5667ecda2671d51924d423c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a37479476fb9cda9f9d01774e0b48b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ddfdb9a61d416cda550b640e43943177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167cb3b759e4b062397f1ddb011fed9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e615b0da827c255b5da3413c3bb17c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4b944e5744b690041daba1b136d9b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882e85b4102d7bbf096f1415796da8a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940b1131dae29facb3aaebf314e7970182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fed44d2ac0c67904f0660e22deaef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e428f1e7bdb794db037e070d163bc13184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f4eb471cc968b7e92877ffbbde55a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6ce6e04ff40de889f109960b1dbfe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fa50702572e2be9033ed697f7b46e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8d51fb59d8e9703a54215e1908ad3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7b230792fc89965c191377dffe619189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b999b45e296a97aa2ef638c874da1a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71a5c606a9215ec40f45dec2cf66e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a79dc471668610266290121733bf5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf3a48d73d23dac1044aef05f4163b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f82e44761b66ff56b5bc80c54aea97194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba90538d963a00e21f375a26754c84195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82aead9246db5219f2b95d9bef9f02196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5e8b9e797649b11d24615aa8dc23e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7882fcc43a9c9f44c62ad02313c92198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf7a4282f279c2ad5714aaca3c9fe9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760579c3939baf1660ee5b84507647fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6dd1fbb573398a977c62f57cbc1fca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f7650b776761088d2c4f253980e35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff5f0723e95b0644145cb0d9146bec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796261151f619c85153205dc9a5cfcbe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b5751dfe42a499e6a06a675f1cb72205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c9b25717fc12935cd1b60ea5f7b59206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b688683b0b3817425e6e6ffa331bb8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693eef279b67e3ff3298a2187db89439208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cfd449fd3844dd15767d82a014c2e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8b45a38a0f61e67cf94be98b2ea63210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7187587cbe5eb793580a796cdb6a465211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bad2cf13f1cb4cef20d6d03850f4a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7566b7568cd1217ecc073b28641d33213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c807d504da68e57033993490d12d412214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d525c934c491912bebc33a2c82426215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ffbafc89999d93bcf013a93ad3df7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf84fedd7f419c9a6a220b9052ee81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55fb3beea5b906919ad3e61ca55d7d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad174da10927601033243456234e1db7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84065d358e366e688768aab70046564220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9a4f67d522c50f1b9c5d9b95d299c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a81dfac2d7320f019729cb0c288ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ee9d5bc953d84c804f1ee7131e689223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7e6ff00080cf206a94b3268e22da6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34f8f1720e3889f295ab3bbf5b8707225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014aa0076d7d94fd360ca29d4476f3c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2477f3c45774ce6bb5927d46fe419ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f018bef158d23dabce613fd25cb64228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc666e17e25440beac1611c818c18c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768cb9fbf2430c4a9ba770036352f0d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ada5b1de59a2d9492884ada6d43d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37018a234d0d0dc2ab6c9248bcbdca12232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe33923f09293f0d24ff7c6657f0b40233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3922a2dea01de6e733512dc2945375234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca628a7e994f3ab1b753e435cf0e4ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af809e76d85a084b64cb6ed40b36fe3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096fb3e64813747d6f0e3bcc331eb33237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289d626149c087dd0d4e7f8e0e51404238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1c64b2ede1e8944a4d28d1a0919d1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4994e055011d5d206ea58f871db798f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dd5e80652ee90b32367fcb83897b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae43735c18cda23b933f6e38c53e442242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ffdcec8f2b4881ba88b128ee144ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ceb481bc70722547ba22ce6e4951e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef1660c9bdd36708bbf3fc5d51d872245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904417382f8d4c8bcbf486c00178158246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be98a6be6feeeb5bf3255025a75f20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120c4982033b37dc2dbc5a4aa62148f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90fd1938c002ac9e6c5d00cdddf15a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812c49b340a3af761dda2010cb0449f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66479fe0417ff4f46d5d014fef35d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46617fd360631aaf8b989af654ca069d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a4935860176bdd7e3faed9551ebda253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af33341b365a560298c302b6f7fbbdd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186ebb2c60dee77c05482cbb0b39cc5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cf7a596e324d72008bf1e7e42ce73256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b0a3ee5237503a6ac49dc8cb8fdc7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110c974879b7cbac5145e7e30c9d613258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6a02dc6be2ecd75c87ed31c94efa0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ecaac414c9783e262da1a460affcd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fc2ddbda109d50f5aa50c476210e0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c767b2fb4163958264a6cc87c9270f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a2a4d0a867e197ffe9df0bf9aa326263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade19a18dc334dbeac201cfcabef2d6a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcb0fdfb41febf1ade6d220bd266a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36854424e6e41ff2dd9be8f909cb395b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7daa65f3ce63adc788ae4b6ed2352d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d69e6dc05136b9ee3abef5f9bba63268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6322e22013d4dff365f0dbe6f68a07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a71723bb05459cd9c1a53e539a15ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afec7acba96ba748670d64b1746a15d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f100f244f9fb3bb67b7200658fc45272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6f6432abc9d7a1a81d9464ef448e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f62e00e0d51342e9933b7912b441f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0acdfc5238f0a6b4a84c93fa96729275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3691af5be68d8d90a6f3bad8334ec0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f54e9a3248704152ed28040da9683277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392341baaa399a35ca848d64c4823c13278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38307d528b2afa40ba975e6aa01816279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0544bb887a777e0083427f462b8e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759250497824d3e66468555c2d4725fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3797f42e6bf763299b89425161b86282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c437f30a3b769130a7370c26956ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daab5e286a17d898cf09274ec9a79b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f509e8a0b15396ba2df4a589fd901285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e8b229cc19913b0182dbd15ddb8ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676f2a579a943dc09b2155a5c1adcaa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7c08730674e5acfc9e3c29e99a686288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efaa4d872dc79a43d43e2de37b408bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec6d504468e2575a67406f2cd8117f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2192607da8a809058e27f532d3e72291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac185ea6e3001d1adb683717c64acf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cfe0a32bc44bed0233b2834e3ef7a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c0de422623305fd91c250e1ebee07294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac298eead2161337b130a19be70afd73295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab570216d11094686930244993aef6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c7a933a8a37289963255c98808a57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1a4a15413975817ff8704f8f65ae2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042b9307aa7598906fb865f42e331d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf919e06b57f636196f57ba868217f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c11b4aeaa2dbdbab33019a763270e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56a68c7636bbe3c3f19e1a1470ebee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1071baec478ea257d41e8f922d0533b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59d414e6ff5dfdd87ab74c99441d52304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8ae5bd35f60bce0615fa5d0121d40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02e0563fde904337126455c4dfd93f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db708894ae54bded5635d32724165e17307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ca7a75d7488710fb6b65813cf33d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294409b037401aea0070ce820a6c83d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8b2cf22712e1d09c44a2aae895b6a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92e5532a03c6e45bff49e86c255f33311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed2be3d86eed2cc04604ede67d483e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc24f8e4cf0614cd874055326796fea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad446173839140b05c901a3e67489a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac8e5b40a8c5b61e00a8ca2722d56c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf20217b0b700c21762258080a48733316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198e791b8ab90956aa235889efbec4a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c49d4ece2348f28d7c376471c529ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d5bebea93607bf1258f55ee1ab41a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1360e8f8c6ac84ff1a2a005e40fb32320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227513d30bba2f2833623df6da78c91321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455e8304db131e1218019fc49f7c5d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e928d1e34fcf9fe73badccca678caf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac577f8f659caa680abfa85c61e651b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ee99504b3940b0bf9d342df240f06325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c8de910d98579d453bd4d393d7c6c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e294c1c8916026836091c6a5a3060327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402870a36d1081b67a66e3f372b5e28328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9228a97a94eda15d4d1ec0fd6709d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dabe8afcbb54b42fa12cdac6dc18b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b73cfd1b25b24ce3c79f205ab0c53a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2f5f4a37ffaccb2d99800dbf859bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcc58422bf90deca8be3e4c0eb44b9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c99542f923ab23ecaba8c92d5e4084334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96c320b9e2e7fc7a4a78ece971d0a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98555923bef4a0959d6cd3e465acd80336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ac0f3279beab93f0867161e51aa90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e830079673205d7d9ef60b1ab5b7c08338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b31de29b94aa2b8f23ebaed6fbf462339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24b38de51829221c98369acd961bc3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202af10c166662b5f8bd8a7a17baf22341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587673bec6ec3f2689639b1c1872e8a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47c989fa6153f62b4e4c140bddf6bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369dfb1133e134a53fa0184261464cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754ea35cdd47f3181af43731d60b504345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae33fa0ccbc60d38816b0b5147cbde346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2565f605c9056b614b86979ee74a43347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4bb0cdf5a657392b6090e0b1b270b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf629f7e493310ce7b191cdcd94c2c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4072d03590bce5c48d7df021dc23f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796d66c3cbaf3b6073f11a0c17725db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cd4d4a0fafb9cc77d2d19dfd00fbc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bf2f70380275fc948d957e4ca0c48353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c61dfbb2ab273e6fa6ea85878b970354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e933dbd2b88b43ade79cf90419ccbd5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb8bb1dca6975651db42cea2ce3106356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5052f04dc047152ba7270da7f9975357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9c7b84629005dd506d22987c95e6b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376eaa491b435b0d2777977a739b2113359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c79d92e7d14a049eca318f97ad136b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad393e8324b5b1f739316db1df913b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6212641ecb3a185512b4c9674ac9cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ec012a2062a19dae4abae019a6805363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ed43652b12bdb1812832d04297853364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23bf36059c5af1092ff5a93afc99b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf430ffb15168abcbb1aff7fb7a163cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26dcc668dfb9aca1646aede091931e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31454e552b75f67b026eb82a3b90f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17423a9aad6eed390ca88e84a7a5bc4b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3d3216056ab101833e218417d100c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2ee94082e627433b95cfab44f38ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab96c6c8672c2cdd008ece5d85feae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2e7e03dca322d7520a36c788dacf6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263404410479852f5ac12b094ec7007374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a2c3de74df3d3b607199ed7feb6fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01c9e36be14da2760cc5563cf4aa16376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2dba416b4381f48ead5d312625f2c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e74f9900d9658dd34fdf3cfad57bcf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185267f4dfafa0c268eb8905ed34f8fe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37e986fd9bd6fda007a7283db89159380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b498126638163a9fe2944060dd86a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b4a0862af067c4209f7a5df8871f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b360fa63203ced4b1c47315589fa7a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d60803b3daa45b70dfa1655ae3f1a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaca2f131540f429782dd3ab642e1e8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca122fc691131461bb1772ee4091c67386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491a2d1adaab4ff4877d8337265fa9f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00689cda87932a9e92eccf768085a4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad9f9a2dbac572839a93c187dd0fcd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5826e3d7c8de1ff4718c629e2efd9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37674830de80da13dd42aff48bb5fcb5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6036622ac4258e4b2477dc168f7dde392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3ba79e2aabcde256d2da14e72af7a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094b3a24d43f47103a186e0c454459b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f200e87191ceb1b56162731d497e4b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160895eca8821389d716dc7809fced2a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126270c8e81a91cdbf610fb73803c9f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed615330675b84f9a1369b231b958f72398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13ea00b3c0d488cf17f6b27e306e85399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b10a0dee825121acb4a360c8c7fb58400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73268881caaf68c4a464f71b3a8644401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27e75e482ccced59b0ec26d96c6489402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf42d062cdc4fd4f71817853e1440e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88580065f54181cdf033c78d3b7cfac1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fba440a357b626e2335c21ad755e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f75327db5d4a1b4640d4cf3cfee15406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730296ed2b27b524ca7c6915bbf5e093407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43632c2ee48e40ed1e34cffa76985102408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf2ceeaffc388d2d983ff74974c66c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846f0ee692d07a234b661d463fa3f8a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5eef1790f59e09e43de3a8cead732411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955c799b69056ef3f3d5c67679cc805412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710dfca53fb2ee369e54780dc8a4e2c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd3d5f201c7149bd834eb9fa9af285414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e6ab1f37462fb8efe6c55a7295658415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4152b017e44de8d30b27d3ffee204416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f558c70dc0c24b52a63f633badd17ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465e2463c0f03829c14744b7a6e048e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81888217ddff17f94f561288177a005e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2ce69969084315c225bca28c61ba2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa284f9e74fb79c5b5c60b5c48f480421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfeac3a4b9c92fc64978d0876ff8ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90eeb6d78f46693ceab22df3c02d7f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69ec4a712110d178d24759aca20dd0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80134d3f39229f96c7b41f2831809c23425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ec3830f53a585ce5148877a314c9a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ce87e016cd712eb561b1c0e7b95d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f7333677285828d9bdd36398eee1e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233326b2023d1ab14e085c463bb26cfe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d77059c13620c6b882f32d8044f2e4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c34b77ce98fa1574e12eb0645ee2c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5db80cd014b716534efe583d13488432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822012ee927e7781d8f82780115195b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52cef49d56bb7cc4e9c49df5d7da6d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d033fa5a8bacd107485e2cc1cdff593435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145eec7a2b2a8a408f4ca33fa277e4bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe690143acfd0e6d955035072577830437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599d1fad6cbacb5e97169ee7e8761eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0ca0e4fe68c463458ee58493a4ead439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8621d4a277cc2b57ca0ec2de17ab1f4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b28c89c7f3f24b29a30e448d30286f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561419709186e507e5d5e58cbfb8e8c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0838da5799062ed7eb1ebe632f75b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5954d86693544461fbc38354fab2798444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491a4a74e238d2ea8a8c1deab4962fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2cc97c0a9a6b0f15697677483d907446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfbb65f70158b843ebfef09683b1cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55582896966d4275c6bdee8cd617de3c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410e04deb61156faf0091c9e7d88a37449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b7a9e60b86d36087fbfa99aee13d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc91112e0350132beb5d4a34014ba8d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c775999c0240cbaf7f5e99d170b2ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619616d64fe26c6635481ee03e7ba29453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c0bdff3bfc41af58b5e4ef5c1b962454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607b420f9f4cd0425eac0fa2906ef59455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ab54cfc5e0e2dd848e1d2aadcca53456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891a728551ad8a94854d4a29cb3d4c4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b8309e324c704a7f4e103d6a8df91458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4057bd8622da8189bcb1dc054c559459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029caf6e037152dc6f03d22cfae5743460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c436a041eae10cc75e1668dbfdda091461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701a0a0e1364c8b3a84226e193ab1d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83279986d48aa8dda9eca28aa7af81b6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4af9e01ea08246d9b2de29cdc5541464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a66a1dc1e98bde6ffae7600b5ad20f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fd3cbd1eded79d359ffc895f6c6b2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1e00b447568781e48f06fd67d6baf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beccda396e44cd4ad32a7ea72b66211468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce81ff6dba3e3df98f197ca9c68c83d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5a5ca9adf9ebf5030b1a921fc4688470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f083beaacb1473a45eb5357bbec0d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8336c2054c32981f9c0aaa361cdd6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f038ee1d019c9fe859a9117387720473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee35ba45d56579de94a994698ed053474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a2269bb4d2d9a60c348e85742ca70475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88541474ce04a954f48e4cf73c0b7741476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602efb08e25c551bd4571a2a1c33ca6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114e602e73e3977d98d8c18e368e86f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023970e83700773b30244cfd8fa70e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62645333767f2c8e01f017b4486db8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217253a0ba4a91eb884cbf9e7b79a54481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f303f832502a2647b568e6400e7d1f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe0f9987f4f5189acf3d638078c847483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52b2fd17be462289e587071941df97484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb545f85155da6072e88a16e8f18e447485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e095dba3c415c6ff18c5145f4ab850486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0ef681e6ca907bebaf54d1670f3b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e844d1fe126ad76f121a9caf39974b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d7a73c42991fa9b62ee4675d17b68489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f20a1d0fb79dff19205a1b67db7538490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5e84c2a4a928e02c0d8736d99af1f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b3bf537bc83d5fb24dda3aeca9d18492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc88e58098a99cc79e0f42fc474bcc3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebb8c8d8a0ed5a7370c33cc54feb00494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bef8cb714c6d50ea2bff87bfa760f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3792073a2b9be9cc7ed9536a140a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043703215dc8cba6ec61321e7a0277b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbaea0f236da909307674e44c98a6f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274d9c99bf9d5b38fad126c22dc36bd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a40c216839454cef9fbd84df3aad8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251e1084bb88ed95317980e3899a1ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b070284ded31b34dedac221878613d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c8db80cb28ac884a627c89f93de99503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6a77709c6164a54a737d9d7bf53fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037be1a83a4138a69559e7a87faf745505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990418e03913bafa8cd0c4de18e2ae3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aff6271b5c6733b64e6b236be953cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6967b8b5c2d600e7971491306e2669508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6c98d291a74a7bfee645ba83c3f9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19eaefd298a52ce54fe8980c57421df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1926f75afe3aba0494399e32ff6e99511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b5fbd05a8e28fc064ca0537a75e6b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e858b51af58baae777f340d5d1f41ff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffd03eaca4b71b0edde3f3bacbd450514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbbbfa712c1d380cb3c9395839082c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddeead5083ee526b08c339c2b1f61e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65577507e6c588807652da73d01944a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67444a70dd08a0b1694bfbf6340e5c4e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718226e32d5a88451ddcc04d16d54ee5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167875e1ea58f7d794c0933f5ba1fe17520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ae00cc747fb35651da43ec8ada7c7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b636012aba2f61e73568ee60c9828522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72aec09c60b27fb6d25c4ce43c9055d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b3a89dae5870e0cf6861a33aceb46524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece64cb6a964e0bd312d50af741515a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc53175689523a9fecd4dc8a2ed4fb0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c2ae63617f597919bd262dc737437527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641c1ee32a59f87e776194792f7478d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55faa94d09e3b71f66bab590f2c021529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453dd613994d9ae0ebe6332c71be1c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9210366aefafbf20b6eb1f6f8b9cacb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc72e05542554815dc5e87e0a6e00f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb83a4c92b5bc0a2116c60d6087285533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73eae06c8f04fdca7d493dfc832ba8e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbfb5f4072411a167dd3ff45e3515a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510448ca3e45fa56b08b4ca661313005536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b23d83a86758eac337eca066ee2fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a12d236a249fb811a1015e9da2ce91538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4805259979604a7553cb9bcacd58a5a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a2209a8b1a27a18ff72b3fc8082ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbe7d094a7749d93ea0174d5b5ff64541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9d1d4a533b4d3d4c6c30b2cb10c65542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2c51c1db18c1041d5401917150e52543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed7229159af4696f6f9ff5bfe7682d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148fbeca92c45b598bd256abe0c6ea3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1240ce21e0e2ec4e739a0adcc55d8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d957c92ce24541ce85a89df1a676aa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21654f0a8935ea69ff255369d9b3e2ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883d536a8b3ed85b1bcb373ea49b5fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fb757554dc24fa546e47459e8cc8f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584c36833c895f3afdfcaf676c98e6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3193b6502cbc6467347aa1731d45729552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2321a7b11513d0b2d4ff3943f6114ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e0e8839060cdf1d62d16f1999368c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0983ec65859371b564cd19c9dabcd23555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e4f949169a4572655db57047f4e13556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db008555047689b0dd50732b3b112184557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e459e1573b456643d9ff2896e039c95558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4930e963f42ab85fb1ce6cdb560d305559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d025a94c704a5d6ea4365af861f8e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b866ad90655a8e7e3c30b5c9ca82bc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79474a0f1ff0c469c16b9170c0af495562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf1c5d3a2aee4a5ee7eff3ba493047563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda98904e8724971b179e4b51490209564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc49cc21928bcf8b29267c5e1f628f2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ed7e4532313974d1c8049c1b5b8a1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77037f6dd5c57fe922aa644df96b0c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e2cb1243a06f159d2d7882891f207568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52aa418a24a9a7e2dbaa8cd983770ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fe73e198f08c753fdf33fefbc5624570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf0cab6d853016b185a9c81c5b1724571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba139f1e1ffa8475eeafc8f27b214cb7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7d7890de68b42497185aec259cd71573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446c5362c954a990139ea772610d3b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c285721076a69a97296c594431a487575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b52515841dde82832e8f3d8c21976576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74322fe7428704d709a289c5ecd336f6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662a5e17b5680756d25bc4b9360cdc1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca28ff9bbff18fbb15c6db7f9ffc79579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41c153c033d194c6710b25d7e30f87580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4ce92cd695796d1b0a97e16d4311c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6897f6afd18823c4b7a6e7a8a90341c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc67b441487f596ffcbd5442dea1185583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6594dc0b59476e760844708a81945584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5fc7f60f361f7576fd277ce2565f7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab63949be4a520b9bfcc08e6d96a408586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec3b0010234b423c1a929632d00fcd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965aebce63463d72c4e6406a1c50b38588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b1cb365bd6ccf382a8709a8c7454e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27ec0a041fc77eff29d2c3fc8a4704590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aded3e274a7e77049d36e865157f92591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8985bdf687719d14798e1da176b75592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd29f84298fa5086ac61d77eb336df593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0fb88d96c4db096290d21a7717e34594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5d7eead070d55a41dd465eae9d67c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fac2c7e95dbff453c15322cd8e256596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047769f20324a4ec5e61b7a1cd614b58597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b478627df5e300fa588c3774112e5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e5f9bdb0a54060c2e2751218801e7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f5f774c6313b3c4e80e39f9d052bb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3780949eb53df771de3cc898672bb7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169c7aa6d6adb4f0deb30cdb796a65f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f039db7f18570815757394c88eb5d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2912cd668dc4b919f1bc20a45a4d8c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04299cd4511d885dd805d857a5c18be605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3d4d3aca19c79f3c6916e17c2e67f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17557d18a9acfa351e26a5b40b0beb9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9637f054226bf14236c8da8743749608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f73fa9019ad7ca4428c30e6495e0e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52871fa06216fa9c60d5329bafc09a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba5909dbcd29f5dbb62c70bf45bbf4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3c48609e2cfefbf5cbc1fa4a0219f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b23c225e9d3f1e2be9698430ce0a07613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd02430dd95fa21fcca302d3736b14614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4596df415a41783ef33a8aa2e2ead3c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6cb16d4c45fab48fad194d1f26e53616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32e620eaba2ed35a9bd9db13b97dfb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce0469267bf7d5fa0009db2cb70f54618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129683dc49f979e07ef500f09615c6d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85dd9a6826e876f0fb778e63e4274d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a6b5171ba6e7e3807303af8aae13a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6839c6521e994403ebb7b5316a847622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245ca6afe4f357cbe4629ce880e79cc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d832f3e3ceca258912f90dafee9260624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574626d254b7ac90ecbf34bde560ed4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a53abe655068f474c655e5f94e426626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17898b40513fbe1e64c3d371371c67c4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ac6667060e4b99df6951006f43605628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63bf211facf95b1246d9c145146fae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7454cd3fa9de15050e912b74dca47630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5483271b157f3a1b043f079ef95e515631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49548f0ee8ececa1fa3059f523ab1b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869b7d875eb837481479d2b5b074783633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec32d7c326d986f80148eed8e096b07634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69026237f7c66998d59622ec4b75397b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede4cdc5aca8efa56314827e47abfe5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3aaeac6071ec23937e553b5fcb45dc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae098c6fe6ef982fc5447281308e4137638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036e76f5dc45e3c3ae863e77c7cc092639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e997d55e187ccb201bff5df85ce38f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae1f7f13b3733a849bc0b008ada196641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f13021e6ef5967ba5fbf9c5ed4704e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cbbc86bcd3b830a5c5c3dcff94679643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd71a369b4068974b5bba8d83890dd0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ae3839208d12fb46fa15c766db4dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfaa007d6f980cfe54e8baa94dcc361646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619cee8dcce43019c3ca4838154656f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a8977c0ae1ff3d56a1024a77cc597648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a761e2f71fa74e0cc98677424facb38649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e47f9f2110210d29aa50cf269ef8bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011b9943b2022f9b7627146f9179177651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f017fecf54969bc27a8d6541b4be41652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793f067b4c7469abd050003c2531f2d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572e96129851140e2fb623678e46662654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b25c25290355a7736b5e2f7f93cddd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e625a57a590f8c4b79d4fe719afea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb498c0d5ca7d1ed22105e549925554657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e58a44f1cf8cab9c9fcb882977bc2b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca77216a027227f020f1b632171249659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012f646847b9262c79fd90f4fa5e8ab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ab4d45de13e99c4a932c90226707b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18a175db1077c6fa906edb2c9d0095662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fdf3ef6e8dad166695f1da641aa9b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da789f81b4b33f86b3798fb9f1b9de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f722b86dfdb5a3b2faeeadefb672a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fa7437e882bec8aa72ffcfaae5edb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82099774a8c21eb20f218bdda067d9ed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee9fa91f12ea4d614c5cd64fb4366b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda64be16690988167ff4f63f1717f7d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbe585d4daec44131bd10746fa6cb3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0df397e710fd5e5295c38c3299bbbf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c915486172cdc8f0ab3df7350005b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3632e291b1110d0f84c9f404b04dd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae2ff1e5c2d0372d7677cee3071d11674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88562a1507d1567e651e8426fd88ebeb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b557b257c9e7aba16b754a684b1185676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a5ea443d1f01ac73e1d0522d5649e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e40b3d142418e19e896c564184282678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e15a1edae8f7aa18b3d7dd4782227f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae714aca8fed960464f97c2aa18c92680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1b32aa9c256af30b54c551c2d1bda681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5d387677f6e5279a12f0f76fda3e5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0745efd2cf4794211458711dfdae64e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c5ef733c3fbe8f13d00e9675f89e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98815bf7d23d1433f98204a4da6789c0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93b9c700b95069067c16c9c4023c07686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe5a3bd1185b176f6a95aa30eecf83687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b198ea57ab30f9928b4588b82217d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5721560041dfc7718dcf7cec0e611689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14746a6ec1e79543d6220680f062e3d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b7593c8ef7390a480433801b56c18691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8d3217376bfef1b7beddb273e2fe2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9853750ed4563916efb433927f50833693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e38339539a119202e26732847e8aa0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342c80ef0cc49b9a440a9867621f48a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e5f4b81473ed5881009a623ce6e48696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee6a4933fa7a0d2d23f5db98ec138f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365adfab9f3b7866f267fa937c18d79698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea07a7e7dd8b11fa54b161c5b45977699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf03110c083462e74fb0c3c184a67e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ab080867520fad78a000702912d96701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686506cc56562eba5386c2b5c8013c8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb45195603e16a5c7a071cf88aeffe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34666c7ae2561c13f1db980a62117168704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f92a23280ce8590deb18d83cb2016705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4aade247e07e98f0324e7b5fa1153706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacc80a5025c460535627d8346cad1a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa161ec4b83e3b3c1484a70178ef6d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4f68843148e0f33a7a2c58d51bcc2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4118aee2b9323f90add57ad657ee4d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022143b9191198af7d786059099a6431711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac64a12846da720818a8c81f625c19a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb34a72c8e4194ae8a856451117176713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3933ed016f95e4aa99aa31fbd053a0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310e46bf3d9420a0fcb76860deadd88715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991aa855a4bbfec1b75ab40ea6d4bca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6caade72ee54d3fee7b4e320eeb3d43717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d077130eee4c2a1a90f99bd439bbf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188dc5d8d890a82749777b956ca541c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae2f10ac31b089bd9e846f5c289862720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff028507efa8807a4bb7658e5a97249c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6af854d40e1d8184fa3813285ff28722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95106a9f88a422756a6fb79f85c0595c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d61327a0214b494838693a2c32807724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62deefb179a539ab8b7889ac94264dc4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c9172458f9a868da6f1236f57c285726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367f1127a5779e1f1cda67e6b1fa120727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfabbc7afdcdee05ce44d37c4e7be5c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44307206861e18bd369ff52a859613729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3274a5910eb48b3c34ef305f6f591730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0ce14c44031c3b98e31e1b18c16fe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfa1ec418541e70d6432879782c1de732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578593a904573a9340d1c63a0bb675a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af8b3ac366bb0d48f587d7707f3d6c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab010b2b0224cc58c66abf45548e8a63735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b364bcd03b6fe7c6eca9dac4fb1724736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4010b06f8da5969376f3bb3ba5d7929737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479e4604b282c69e799043e6978061e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9412a9c95f5a3bb0769dba6e58250f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5faa96b196fa2ab64cb99d05ac4356e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a566b5bdf959061d0e3604def2f86a8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfa98a5e804dca4c351aa2aaf88a17742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983221d4b9e364a373722cec51ed157e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba673e7936c914a68ad3615dd49474744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b796869ccf39ae9aaf9a06905dfca1d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af696aa27739b1266118e75d6d12759b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc1b65b695301e124211276e8b6d8c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b56ccdf9b99618aec7608a711d9dd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bd5002dca4481610498b4f42180a8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e843ec5a1b55eee860286fd85f179d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f874d579ef59786033ebf0010fa87751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034300daa6de9ea86804398d5d8d4284752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf840e71dbd41f6b4e3ac2fd1bc9770753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220e1bed2c13d369c9f73a1ae69ee53754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccc2a9e553bc76aef33940ecc8bf85755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ef6156a2771fda8494ff3e5fa544a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49315096d10095bc65ff70af3a0d5a9a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f402b5fabecee7728761427b5c7d8fc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ded72b3630a6718aea06f29a648bb2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f05f94cfb2a49d9f8cd8d36147baa0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8e073f1e57bff8de3c416d02800c3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bfca6d619dcd8244e35cf98414082762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdf340c39863ae6187cb038db87fcd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b7c1889712d086f5ee8c4ba4bad43764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a0eb6c35eea3438e2417b41bdf7df765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94bdf38de8f35081ff0d1f3936b534766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58face1c29720b86312aa014bc1efdc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4714430e2ab1994e9577e4cab5f7658768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4541ffdeae7770bfdb7915a68176ea769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a39fc8d736b5ac8dd0cae4518a1c16770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddd74b2b460eefbb4a3d5721af1b21771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332345e5318836062891202cf6f368c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee1835636fd8f5d7b8a6e3a51bbe8e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8418478acf287d11ed97685bff897f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c16a6d5d73c0e5e29acc551ac8c1c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1a7756097238db4464ecaebd0c3e7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e396f7b82641d700d60810096a055777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd93aec437b1e0ff7065edf105cce6d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747160d38b41feb5ce8db25ce22a225b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df10462ab5a7725cd94a3f0ce211268780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176010fd12808aea4ce75bb3a525318781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0bb2cf30bd0fb8e725a29edf9aa81782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5277436ccc58269f8b4b7d253e5e3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c8d78661385b05ac5c7fd16a050a9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72247383645fdb303099b27406e64a69785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8820b79046b13993ba5ad3936e1d1f3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dd32cf61425d9fe5e78e46d3c31dc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d163cc438fb2f784c58bf76eeca83788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68eefa218a315eb91dbdc52a32103c1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c024c1fd35bf2af6aa52881ec7d2b2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99816167045e8a2ab3ceee53088b226b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d1c979ff108b1d4049b5f583fb30d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4955681f16b6eb8638bcd540743df2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a211a4d81e9e9709599502938596b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c366484d9ed4170c49d81eaac205a94795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690edab1f6631a93d0c9cac36a85bce4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb500f5e36475e8b0088128d7ffd30797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d359b98aa1b42d66336025a485330798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e2bdaf45f51ea6f2cb972c6cc45a8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90147a57595cac62860d3bcf039cdbbd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224a094ac82c72ba7fe9bc869eb963f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493455a456bfe11377439dc553ab1e06802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeef3a123b37085fcd725142eed22ef803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c33eb0bce3b4400ae44e32d84e7007804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867137fd3d5a5b6564bc5999447dc19805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a3dce2f8914bfb3f1197e898b75d0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553bf3cd5936abf6c729947a66afd6d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902a8396e16ac2118e0ac65851a8406808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ae4a272979b6cb65c55989d81b238809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d94914f88e4ff5f85a8278030785e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e219fc4a0f7dd9a9737aa14ec362d3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef10fd5edb14a2ea4f9d6905c95df4d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e18380ae28d08cbe2cec3d60c550a0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e2203e0e2fe743b199724f27447fe814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2ec421f3c11b864e19f5612cd39e3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89909198267f4938306fdb6798f67e5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd1a9009238fdfca46b04b3478c837817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce1012807091aadfa1ab0f0e78264a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180ad96e82098a880e697713e21c15a819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a62b5f80202fd897dbc21d1f08c4c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a025086ab35a0c275ea205e16592a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1eaef069284987d31f4972634d0383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f2680ed56ed288267d7be797fb3a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d79b06ce92d36ac5fcf12431ceb815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675fe4876f5af1e4f09b2ae253a781b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee93fa57bfed6d173364a5ab2850427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbb4c59a20d4fa075b8eed17568b7b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b07f65247754ccf009e0064fdcb269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950bee03c10f778fae8c749c822a3e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330df84f3c143d9f63f84ec880f44bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b51cb206627ab01723126e70950a9012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f68b0cd2fdef6056ac33dc24d58f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023bec8834d89543d30bafb60dd5d9114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed1afd6acb757f727d1700eb9294ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f8d1fa285c764a321441fbb32fc1916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545d016e263fd30dd46abdf5c8377e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec743b5f063035b4332cda95253ff718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f28656f1cccbd10202b3bfb3503e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe896ccb9d4faaf0a75a9d18ea3e3220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf28a7d61a7ecf89cd08868d454ed7b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fd35eca403ffc427b324aea8a4e0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6de9655b02952c73ad5013e05ddcb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70143e1cbfbb8bb5b8a274702b24282a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085ad23464a7d340dec5351b258273025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6bf9a72a993bf7158aa907e2b518c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156bcc1f19f53423f194e55953f880a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c332374eec9155a750bb38132e4acc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e703fe8a6e918c54b643a6850500a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fcf583c779a968b109a7709c6d8d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a13b02809bf2a2d6e686d6f7d69cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e577a66b94d1f952e9f1d4707326932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22f69cecf6446ad41cde2b3045fc1433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84ac281420c19d66ebd9588259f1af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466d9596616adf1e76cc9f63f587e6135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d875880ad22836029bab7da98cd12d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc042e86692892b2f655e5fdd7d8c9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394350c3994a0ed85f7eb7f739808a1738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e743920dcdf5629b2cc19af93438639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b08aceac3ccff39ae3a7cb317fbacf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9669b8f362388c50f01652b21ff6d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1409acbb5a4743bd5b4e3e144172f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba8a393f1adbd35e66b5205e31be2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0252ac5448fd1d670e5c411b02f8044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385af0a6ff0f255b6c43a3bd8078793845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a48d6a8970afaebc945b99cc7871546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a77fc945cca81aed5b4c65ea924ece47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56d1e375b9ddce7a011ada1a84bf1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff0e373a0a49d1c971f908827f415d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428223c6245bece976508f4828e44b4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693670e7d08a67ed2b3a91d74aed9e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ff49ce2a7f29b0fadc133564f0c4352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921c8eb5cd79530f89223b0cee3807253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ba67f39e8fa8c435e896802f04a3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a772c8d2b9a3c2c8cdfa993e4bddb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12d26c7bfe49879cbb827452658e0a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa5aac7988403845da5a9aa8c2b18257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc913273e1c28efc9c68824ef577b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a98f08b8360a24ee24d61f7509a4a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b97502de6a12736d6ce87e84ab00960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df964813438ba9657d146c417492db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9bf83830ecce03f2cf01b40e05bc862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc30df18796ae248acd7b3638b15a9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cbf01c850978520a99ae740b5994764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235864c2c2af62eac06d529a447e3b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575678143c4883b46c411d799249150266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e036f0833a8e7e30b009206cb497967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012f90a0a6c643908d999a6ae2621c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28dc768d6ac39b9474d4791c31f0b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0e03c7a5cbf94869ad80c68911e4e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46949a19b300f23920fc9da2eb91fa3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58270ae4e43d375e73a580ac9211384472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852d948e5ed3e07cf8f97c846ef32e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4feef96d0f40d8878a066cb4ed43f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae7cafbaa2d8e2a12263a0d99d1a7e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3e5ab3036abc3cdf07b4690a0ea2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7c54e62f24d57442bbc641f086bce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06b68da835134e858f1b824288692978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cce01593d6f9a8a17f8656f78e4c0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312158a3782df053d8eacb3671bc0a5580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bf75c217762a5d4c8384be4b2d37781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedf087af138eb644d910c10631ea3682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96779dd4b529719bcebc3b108e7e2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eca42f47560a04f0fcacfeee1b9b9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3698b2281e3998527059e3459b7f2ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e57f8eba03edb834a15261999d83286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6681f6b9d55f0158c3a24b4e0745fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdae3be20c0b5c6eac645dd95d5d2d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd5f85fcd97382b4465d42d8258b0489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1d0f2326bdfe100cd126e13cd42db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bdd0f93b0f54bae27af33c27d029f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04a6850eae0fa2dbfb00b694f1162292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07c3931b9cb6d6715827f65cf11df493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4211957847668b7a75c804ec0f49694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe60026d673d9f74e5769111bc522495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9962642e56eb74100599549b79d00396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349aa857f3e55b97d51374664836d9d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3733464ed3bf47a1ffbc5701b74396898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7115e636e898659550653da1ab2b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546904f825eed5789bf6df1b92578932100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c177e8e1dd53ad758b8a4a907038f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877e8806d472510a697595513e2c073102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb05ffabf32b9a48a2a1974398193a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f486ac255543a5586b116483c4943104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bd8b20c2cc1e4e350ad89cbf2f7e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e689e6e4ab7f9be65eb93a02d972a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0f926d29fe8257e035f9f023353ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54853b8be559f84a822f59642f7ca4d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ebc7a945ec82a5de07b20f6e92d80109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21363a314b24aa2689854c60b11727ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4e606a857ef357eb3ea11c032183f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc637db087c9b78b75494e9d6697bcb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d959be58506876cc7c32503f073464113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9d1c8f98a258188bfff8a136d1e4c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46285d3689f083caa52748874335337d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb134385b3fee9da9d2fa0604c7081c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2c7db249f03413a5e3d5557dc050d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46837495cce7550fada9d5fb56e20a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d526c0fadd66f436e9f848abe1188119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46647409be87886ccb96036ecfd663b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f45a41e0965cac95ca190262adadac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957624786878e4b9a0d04f14beb1254122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91132fd9801bc2926ee0106844fd21e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf544dac0a1b3364950563e5e86f1366124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39cc059331ef5c4ba1dce16b799a0e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee4307479d39503b399b332d394007126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfe77d85009876fce15e07c618f647127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d9d27cd1f2175ced15412870f2f38128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835b0b113e0696861d7ee30fd9efb8a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a521d5f7d6533c9a5f766a3761a4a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afab3e7914fe70e1898d23064dfcde131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e45d8dcfe125b120f1f5d236785522132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159547fc8098d7b58f835c5555807ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273db610d8eac2ea93768fad756a1a0d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3675b88b851510b59a107290b967b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce538d1655f6e65365519025c7cef8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9ef392ddfbea2234d4d2a81c240a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845e8f951ac10cf9a25feb2b9144dc4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bea9c92ae0247bdd20264d844e5fff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e6250379d65c6b9a8fad5da9171a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c57f9345fe9612106ed6c09fa27d4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f024afd6fa5e2dd2b5a7a556e040ddc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ba570221170e0add849519673089e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882da9b535f9650d8a31bbb57d1c93d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea58ba38c83db6a22917fcb521f489b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d289329f0dc408f2592fd6113b106146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb0fba02052e596826000c6c130881147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b3c5f4c96f82ed92d91749161bc9c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2723122e4f18c9f462e956163da67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a3a2e7ff0ded71b6bf59f819b99fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac57c8c37aa946b78c636745b3f068151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8860d061ad61893adbf0b62a02953152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bdf927bea88a65172fc25ea38e43e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e8f2c4280efb5747905bc8a09d59e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a1a9917a14bddb305cfe8c79f4591155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103738485ac547d78296492d90ddc7d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edde88c962f3eb3dc38c2f272458f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052a805563e4f834cb16626725d4cc2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad761c1ddbc7cc462185385fd61a7242159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e5f16daa20f2b7903533f58dbc4a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b82d528dcfe35f6a3896f0391dd02f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c965a3c80d18af5708c426d1f642bc7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00d06b572043de2eac82082973f807163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5e50ce11e2a14c41af2fa6287798b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd194ac732499adcf3f3522bec5f438165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fb8530d69a657e1ffe21ccd525cb4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4094372283cd9acbd4dc644278905167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d923539d71d397e86a7a4fa2ebd6d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628df0b42146a28c3ce679389ccd546169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54577658c7f66ad0378074969b6ac669170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694d0d7f4ad04ccaf9c1c92eafc8ffc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6884aa1d8df6ed085ae750bdccf2a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7e5eca364430bec8db9ec26479222173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ae99b037a829e98a1dc6913fc42fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead7e9cfd32d91ef9d1a8fb474a5df5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f59477dd0d4d9f348cf2b22a1ea45176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667d253480be43709ead6316d1134f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c8bf4b50f9ffc429ba69d8767e389178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9f6604666c1399e057344c5606b25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f904453903af531c7b746785d62909c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0933ae8cdb34437e59977e8a06ffda181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41d505e4738ea84a93263cb2088add182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a42e0cf8ba75e51195e68da4dcb98183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d974ae05a658db4572f152120d4e960184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64112881570f05f16f93069194ba5199185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef5d658c7828e6d93baa5bc81110d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9b0fd8330d64ca7d6f08d21be0e5e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09acc7537d39c79a2f27efc92f60aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5656b1f853b69b13990dbd4f29b9e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1294b975b01624b4f6fa88691e20601190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914568b4894c103f9822cb2ba40d5f20191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0af2770735da81f19962edecfb2ad8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb21bac24f75bfb67228dae1c55ba6f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2373d13a463c4dae9d61495952c4e8b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48c4d129a0ee0e8ff9bfd51821219f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16586cbb33d70370bf4239ac4b3d04196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a50f0c77504a6714fbeac9fbbf1b92197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38461f2eaf882d04ee587bb0b6499a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6d96f875d85958707d3e9eba54df2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068061fa01b83f32f369abb862eb4e93200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bcdd2b6a2cfdba94c7e7b0d74ed71201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec7d244ac6f9e0a44117246aa49997202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd1ee98061614672ecbae21ba24302203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845fb4c088f394a7eee5cab956b8a50204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c81aa3bf1201d501a68ff4280a8e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bf6774720babb5fc686176d89ef0f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de1153e6df31f3e8dc8d885aa4dbba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f116f062bd6b3c1e40c0ca4f35484bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794eaf9f45636e91d14bba7b27708af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8a592407cb0d5363c928d3f4054f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87272a384eb9c01b0e23dd4b25184c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315035c6d650607d879a7390b8e02f52212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c28ee76091d746934b4811bb22dd6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cff8d07ac178668dd0c3772810f37214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1da3153cc94c34b07f0f728832b724215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82013a1417d543adfeb9fa4b64f4e60c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4d3549fe0ccb6f6f9e48c9afad163217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d5c37ca7bbf8f81e1b541d2f34493218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f075ee50f8c3e0ab45d17d801358d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bf6c9de056126d4a69fb0c5fddd7f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff935511037210de2d479ca7b597afa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905e8dd20e5f060525b85b778fb9748222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a8bbea92fdac385e5930cfc47f888223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5de554624060955f7233998e94d9ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f106f2df21323005924cd515574e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c42bf79551a186b820e814737be87226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b0941d7f833b54c41d98d12f6895e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee62ae21060f79c0b1cb8ae73b075c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847caabf34c3f48ef9e3434b3a65c5d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a9f463cdad84857bae07fe3008a02230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c48af800573c0992faf018c30aef5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988c7828787b931abf45c9aa8eea948232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165a97ad2551ae293aad46ab1795cf5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539122f69d68b0e0c4bedf25aca5fa4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60357d2a0cda970313cd22d26ef4b496235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224d9fe9df8033904a8815d6cc9f71f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f473ccb0f22d87b30d686f7a32966237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45eb18d6e44636295434b2b7da077d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efed6543976800888ada75f07964b91239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4fca781e634f127d087f1687df128240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a33cf636fd3d4a9373eb7c047fd23241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bc4d802bbced2806d4ba7214d1142242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed914380107f3c0aeae1eeb58a6367243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a164905ca96f7e4ab5b182a9a50cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef268da3b3342df381e3344b3446bea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9275aeb57d82f89ff8f969ff95c23246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50849520547d52c151038fdab8a78042247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f55f8d503771c54d71e512db470d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4aeef0ffec655d39189c7cf5afc885249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aaaae9b3164f4829001288b534b335250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16fe78f466c13b633303f276606b3f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060021f465d9db7718e50c0ea4ffcdd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19597d9e00e1e776ef00cca405e9b42b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894e215394c22c0c93958fb3ee188bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39a474f7c47353e02a58d0f20c2527255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d4f4c44179de9e40e6d04888f8bcf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192e8c003c320b43a3324efe59fb008257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc8d8ca03a1ff85d472727d617c37f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c308aef9a9d625b9d14d0bd484ba67259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f7867958c052c2168fb5d968991d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccf63d987d2d85cd3e91371b97e426261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41698ec9016d72c66e03bcc97552f33262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1d8074dbd9501fafd5907d82f2b24263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a29947ca8ce84f4e1e21687adb349264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc86d3c1ec5be6bd62efc80cc1cbe8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e13e3067016daaf713c3b533e1e824266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da5706810c56838e9eff1f1a2d73e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b176b8fa50604a74dbacd84d4c2791268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb33afa2216dacfaa72e07f16ac457269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0a3c7863cee2a67a7fcc37a5ac70c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a62f44dd1bdd2f2cc931a8d8691a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ce1848c925129813dd279a38139d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b9a195b66d551c5cd85f41f779d2d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138a0bc5be39d8f234840bbd0c8956a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31c2616fc59a75c1e0da6b3da52f59275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140198ca34a664aa54217cb375217a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d096ab41a646f5e5410678adf6c0adb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7515eee34c97678aafc3389269e5bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab2ff9e6c3df9f6c4fc3cd5b9f1431279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7baf16d073a36e7c5846904c66f8554280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b8eb679fe2ecd076cb22819170ff3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fe58c6a0465d6683361491232cb50282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf58dee75b303f49e17145e417da05283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cce8b56404ea520b336be22705733d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1e744717a8d675dcb372033e7a49a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927b5b9b5e22ba15c917097dce952c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da792cfe6080694bbe8501c6ceaec392287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd914ee8543e5c3f6b73735c7ed7b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385972ee7a031c358bf9d0e77689f130289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f803fc2fbc853593a49d512c178aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647dce34fac319bba07fb7edf06d2cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5da1fcbf44be819584c4da024c34b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bb28e64a00a4601cc92192721ddc7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ffae1a1f1412a5e6f8f3f60276906294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232a2d035208a2bffe80556c759ef0d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacbcf3755c6042acf820bebdc16cff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee4d1e319d2d886889a663271d4a3a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c88669c19a1ce70639259a3219172298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3da85e4789c6c8601b14ba9fd512aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab87b487686dff310c9746d99bdf7b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd54a0c0e1955d8dc5eab91b1af8d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be818a9b104b029f253fcf6d34b4b2e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3601068e4de3534b95e3cb37199c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89610c301c70f64bdb865b1e3d84ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e783cb7dfb042303cfdfaecd4868ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763080e3b24a5ab8d9e13224e2e7007306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ad2e1c770451077846979d99ff4c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d594b448eac9d2835685de4900379f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c103bba6a4660a98f56853c05195e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232996ceb8bec07cfffae4e24ed3cb0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93cf0f70dcb56f66c9ca55eae1ebc8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cf06f5db1217cb6b12eb4ff5d64e0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56413e26c9188e5ce7bd2d35b34beeda313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b90abd3a4e3328b0426afa236262af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cdd2fa5dca36084b6bfdfc8e7e3da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b72f1a8bd523cda6e923b45c76648316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da3a39e3acc6feb8efe3c9c18ea4d5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882d4514e0561817c75d8c877d5dfe1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef474b5ecb797f1bcd4801d037dd0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1cbfbdff7d5f4048c6baff7b034cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9a2db2de7de28d7f7de313275b133321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae5a198e961250e7c2f00282d9174f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eadfb26afcab72e165f0d2a4641686323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37859b7b0de3c39a81433b0f56544a86324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1170d65cb5de433e6747c67741e68c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b51e603e5fb16047eacb262d508cf2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95efd2dc761fc1184b9781ed637a34f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bd7ff520eb17ce5897e7b5c67351e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb71f018bc25107e3b9568a3332aa2e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16b6d84e5cf4d33942c9e07359a344330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d859171e80abc1fc72d37b62b04263331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a2d00ae61119bb4ba20b2d9c9e5ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd5fb5e374243f853dd8f144f127f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a285e0bcb139eb029a165fa219e8c3d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fbe78b91c16ac25b8a8151b749b7e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03decf2a8deee7f8fbceca5f9ded3d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6071a11d75c9ed02343c26ebd9a3b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ec47fcb924c36f239b61069e4c841338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c910cf5cc5d8b22104c0607b12e56b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d1b0ff6cab8673d17960fbc7ac0a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00b6c7237f302d7b9567c0a8c4ee3a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770e3c59cd4d241dd39e54e045163f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d08a433f5eba91d3c3282babeea68f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f5f6c785ba2d0f026664419cde3fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054ff9e1c2eebab87f788837b012dbf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63dbcf26a80f29e3a6e4c218657333346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0eb3b5f889954affe1b23b3375cfa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc006433b7fd2f0ebe00bec85d365b90348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054475f578615e7fbb9262fe1db73bbb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de8f33150e665ff570f97eb83aa7ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc3304202ec77a98221ff5bbdfc21a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd597eb2161b5bae98d9ab4881279b79352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91aa90290b55b05c87b97dff981886353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f066c646b4d09314518a67cc00b53a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6da2676a1ba155c0ccbfe1e68378d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294bdf340e6fa797e30f18d1100c98c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a724b20f73352384dca0e2ee974a713357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d80ab8a74183dd702d3f05ef8c3f0b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572809e4b8dec5f7b7f5e9026be9cd8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfa04660f0459231207971c2eca8ce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e492bf2c175d0861458443864f5053361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569302b2f016dcc620c3f440632a29e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c251e67159915730a3ff0e68dbb8b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc832cbdca5d2783b36dc2092bdad03364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70accb26f2700b256a2df16fc51cec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f420b3d72cf3376f6cc9febb4ca79366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd86162421373deca766cfe8d3394b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb6ce31969a9d79f5c270bbb69f18b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078b6dd2f0c85d69e7138560f619b79369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835b39bb4205c4af1688cffd5f192e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b719c46d2f7434b8fcf3c4c965a391371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35c7a8064a41a5a9a78930a97c301a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ba35674a5ae0ea718070cb7c435ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152d0999a17450aeacb6947a4d00bd5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe49d5e619d7219321e8d45fd95fe89375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f60b56e32d84e765e7b79f78ab334376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87343482cd652b9069e0fcdc9dff5474377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3548c11b022808012b624adc06914378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4793d1d88866daee37c0c6b29cc8ed0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f67baa849e002e200c0726d7325c19380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5899e238ec27d8609267ab6c6d28ae9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8ae020b0d9a5ce8d2bc613e925b68382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbb1d232c595e813719d4c2da9b266383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48886d298dd353d23e06ff0c15d2bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13799831bce79a5acac337e1d12a096c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99976a46397c865f11c262bb0bcff870386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d678d821a545f5475527a2c90625c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f9b67d4c56ab3eb474fac59cb6460388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2ae15d2983428f7c2eed26173c5a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7436894547ffaedb68f6ae1a3e7b30e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799daa58254cbf6d503722e13f56930391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0d84715c148e80fecf8e80d23b2ab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734191bec752404663e72f72aae3f9d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9a150448b144a9744aef8ebc81a8d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b8454fc321103580a76eac119d2cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8de2056f89313f26ae4cdd362c14d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be270dd14dc3b2b56ee23755cc5a22b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad6059300aeb32a3774558e04810c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121c67c8fe6e305a38dbe8222dfd584399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6dab58b7ed6ca2847009bd1c55802400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2ea2ee459904c23167378d245421b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c2f4709be294c13accb6a192dddd3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc32ee5b8501c2822f6ee04c33316a7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b277b90cd4a71f3d740696b5c71de404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3289759e9b2659c22ac487a116e71405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd07ee0ca7dff123d28dfc88ba6ebfb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9cdab6e0bf62dd4c47b5d5c8638d0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c7428f3710d9f00043b124d4a0ca0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fe5aaff385efb0b02a6212f01faab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeced12433d290053c99fc687384963410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6fca3cbe60ef871413e2d09efc2e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcfa82f3c54fc8c515dd62f0905939412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f9d252807c8bc38fc792841bc3466413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004faab1e06c05bd081470b494ffbc2a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e416ae035d7002c77d9a63594d930415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1e60a452d5aa9ee38017d7d9f32a3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ff32f2550688f092fb4937d17f5f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf8ccb55a72578a2e929df94f10940418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff41d97cfeceac89230cc0ca108c33419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f5f628e3f493f8a353e423a16a959420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad46bd0fab8215367c4107551d1e2bf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dd6534826e95f87555775443bb505422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a269ade93183557c4e16e232778dba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18dc8cc86d89a5711d3469317cdcda424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f124f0dcc2708a9be1f50ddefe3e395425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea938279b5482b75cb72c4fb41532d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61cbc70a5f5cde65af6423b030b4fd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9b5b15a6f20f5532b9f10bbd35154428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe66353bb082c7f5f771878a53373f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b354fbf5ee88a2069927d5d0269688430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520368cd86d7359123ac5e354631bb15431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352a6b25a02d60dbee21f7180102dd9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc43e812b084aab85a4ee91675bb7eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc72f792bdca9b605dff82ebff4b2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14b8401e8478a3ccc19a45cd576cbb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affa6a8a14996e0b31329d768de592a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6a76be267abf84af7dd035766fb68437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368907ecbede6cb21a42a1b38b27e27438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aee8851f22d6611fbba6015ef38295439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62275fb6f7528c1ecd572ebe4a3f36e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee61652b73b3d63e1a46491554fe34b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993addfa32f0189a89c57778fcd8b440442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565eebc6fbbcd3ee8e8b7897c7548f07443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33152eef80d854a86e3d0ed0b20e1e6f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d862f45006fb78c6c2dfafe89d341d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f39711a6c29b8fdb1f4413431f78f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b7a0794fee926891c8dc72f307729447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da9b2ee378cb0ac6c96b87a556fd7d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed95187135e238be5a5cbfd0524ef48449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fdfe350d37a57f844747562586721450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f8ba78d156534001d8bc53c4f9a6f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1a9dc39d9626d59fb4aaed31e9a09452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38e16419ba9198bd3bfd27f6f18113453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7803dbe48b6a9b8227ad736203bf13454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987ea04a89a65548f4c24a8ce163173455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9b4f36be5ebac16394537dd0eb4c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21355f45d335fdd3622998a233539229457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f70dc7c3ad6f9ac6ac1c995b989b14458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d73712d82d0dc256d62b4015cf126459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb575d3a51e09367ffa7eb634ac3f9c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7d1d001fa26101f80667f61edfb8c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc6f063083822fc9e8b9ea850ae028462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee413923de0b65c31dc676e5fe5fed7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6ccf9df723144c4adf2076af09f12464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2bc8e8c334420b92fe323fc8a4dc3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28348818a79feffab26f0a7b7cb594466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712889b833692f727b400a2cbcc70451467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df811f08935e08431d236475c2872ce9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15944a6809035ced2efedd275c29c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f7889f60a844424d7e699413c0f53470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6729dc358b5a02338198ddba2c959471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44514eb771c47983dc2ab6f5c0b84f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a3c88d22dcb40c847f3b952974cf6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ac93b9bd8b0ec8fb5c261fee2a653474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509edc78ad6561c14625c00070291b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e01e23b09af6481ed9698510c0b81f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73592c56b03ecad7dc1fcd9ae9de04ee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d953ced26e4b9b33522a579183555478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dccdc988627cddf9cd73572e37c5fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8525d0daa04f1b17f649f3e00ad67480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bfcaca2c01b2592fdba9a1ced279d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6419cdee6e385fdcb31f0593a0d717482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3830ff6f8816442f1534482eacda920483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49238549e5affaa2869b887d6c5f5e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fd3bd00861c9b7e8fdedd0c0f1e3d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e535b165c73c921700bb5b2794f7487486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a4116768d4502406c06d591649f9c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345baa460137ba96bb6767064d500da488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec9ac360bebc865cae1be0f2a1c3fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969aff56435128771d31e6d3d1d119a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83492cc750f84a78e1ec30025b434a8f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03090cde21b58d2750739654e47cef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9def5bc78dca0f1f1b727022fee607493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67eee7a6cdbd05f7706288ec06a892494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad9984827dbe492a393790727a2881495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83353785b6b917aa8606391f6ac6b5f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96521143edf15b38b5d7f6a6a957f71497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8384d9883729b87782cdf637c12d0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a6654405f33abfbceb7b9a4b7785a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f44aab3cefaec7382669f8dc1b8615500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f6635a228b4eb2ab64451dc7335de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610db19a492673fb54190ab616df8711502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b307226db286477f7f19cde77efce1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0b5fb9e22c0f8a1efec00a8ab7873504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09467f29b66faa377cefd968f0e65945505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18f14e6342387f3d0b611ba82fbc1a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb26ae663942417b8544f7ce369a6a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d03cff140ddcd3c6cb15d3db62bb2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1433b08133ec64613dbea035b54d14509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce0df8772b199c6edf09f5f9112f95510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5132d56ab95353e7d3524637f3b3856511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1e47724ba42b00f8a03ff28c47658512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e886ff3aed01f7274f6a8110efbfeaf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3082777efa1701812358d92b2867623514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd9bd582a3dcbe8af94466d1471b21515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040339fcfca2c633466e00f71e234a10516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12ef8273b4ad738f7495af5e622c69517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9298dc4a1d4f1ee68a51d5b661db8f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1a90e49079583f30a2d15b04f0a13519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436469ee91b8a862afbe68dc6e0c180520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad52a9d0f57a9ea8f428a1e2e8765d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc203d7e147e1301a6795702ea94b85522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204d032ba3b2f19d3d4ab407c3eff6f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee58b0ea230e7994e7119b7b05fd0f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25abd242bade83fd5f113aa4eae306525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc05cb1ea107631643d9e455c23d3b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9aa748914baed9c3fd28f478a3b240527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebc213dc7fca35a8348d643b4f7058528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73018cc63674dda9fecc2880656d6e33529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8ee782c0474b5cd79690dca3b65b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc5c7d78b28543498881a7aea76b5a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e53b46c0708f1a524d7d5eb439554d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0abe8f4b8f2e4f240b6fd5592095e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f1a0b0dd457b09e3e493fdb88a393534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fdb5f5b317f0b5214acd14b38d1c9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da88a7924b22ba5047b515e5e3c4e08536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b566a254111a1ad171ea23fc7114a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4f2767236c09fd98ae39068199fca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dd9c5b0c5ed6e09432711b2515790539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b16db2220b1baed5233684d9b2c56540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9059cfdd6d5a29ee84198591c78163d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdba26e8e15dbd2df4bca19ea65e12542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee50044dd7200b017d18e97465dfab0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3b7d9f50d2274e8da89ce0ad86916544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523ecf361727322ec4218e667e393af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b2a0529922a1ed792a6876c764ae8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d663404dffdd2edcb31f2dcc0fbed09547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220358edd8884cac0dc4238fa58674a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efd440f935792fe60e5f7006f388a4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412f9abb0989a04015ce784e2da59e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02199fb4605a3caa13d0d99e250bb023551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f566b416b767243777072a60cbf646552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243751743838af8e96a2f677adbd1360553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86512832daba93c42954cba7d6d5211554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849e99c202ebb889ed2a988a58652c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0dab954353457f27437bab12a04ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecc43684f88e3f0cb9d7a6bb5266e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c9cc32954f1598adc2063fe893bdf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711537daedf2139731e3a76094a98c60559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133f52f9a0e8560e3762a9a09cbbdb8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419ce70c96e2c937e46544e38732655561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a06d9ec74f358ad4b48ad91a3bcf9e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee10ce48156cb673bc965f1e88c792563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ae3647d8cc84b9ed6aefbf890dda8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812a71501d6a3a1bbcacf41e8a14b23565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71975f44a448eee5e6f7ca623be8ae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50d56db08146233547c849af3904e5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96276ae68dc8f6e725e2cd9cfb36dc8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0924cf1c652219d7a21e7b005c206569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892c0f9f9d8d250f0eaaa1fc33c892f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ba96e301a069ce862942cee8ccb99571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc613f734ef7aedfdf7989cecfba04d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924b5938f2dd6c4a703a9395ff802ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116182d069e055207e745e8a71fcb155574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf17b647f7029c390d10d23d980ad0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38b2557eb89267a36252323c3f4c97576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1206c4c78ae0798c4327029e84c58577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc982bbf0b5954771d1ca1313f281f88578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff36c20583bec4b02310e4d8422fd52579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf13b75c3ebc333b85c4b87e112dcfa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2d78522bf9419e4ed773d83292103581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf4b582ffad8df8bef25d9afb81668582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c546d952a6633f434dca1e8c004f6b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b561440e4efb83bf59a49ea52469fc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c29dec9a8dbb590a982c727cb280585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399515085eb3cbb4395c9858edf0a15586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897f5ab16cace5e87383a295b56d126587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a76295e3c3ad08565fd28b23a757d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee31552a5d558f1776c26cb9479fbd7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037445e78e85cf91dbcbb13832b07ccf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0d98c77e293775c28b9d79c861813591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdffbc3e62791d3b2de5142cb36213592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480548c6c1d478595b5c4bd46b2bad3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cc51cbe50297f0f29d804f89a0a14594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bed6bf2a5d8e878ee1c96a80bb504595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6b314a279676f4061b5448a5f5449596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbfade158179dbb8e35596555f2af0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69270431ff708ce68d89a2856da54397598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a0eda1c71fe7e188758a303cd990f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e725d81720a8dd45e2b57b695250c27600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c853427f89ddde59cf499a52a918b2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbb522bbecb114c8165c5831a06fea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100a84153230686d4319aebc038a696603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de3223537613edc97527c116e34b09604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc042ff1544ea33526fca859d3cefb3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c9de4f9effd18defdabbd32136f70606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b8b2dae364f40c4552f48bf7ae0ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4bdfefe7d0c0701cc318e2da18afc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a0dcbf5913d1452b1ed35c98ffe4f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bf72e062767416c8852a1fb4a886a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee54320ebab9d13111178b3b6e17b7b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2addd0e0d5952e60750e6725a45447612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2ff9e767e523f16441cc34df08cab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a779b4942b1c7ef3e6dcdd767cf66614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0aa053db941829975c586762c2528615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56eaca1b4acddfd1827c5ec719fb9a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6093af322067c6bdda39360b892bf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccece0de00e3163a02124047773b31618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152f597878e9a3ea643cb8080180105619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0758fe963e6d1f8337d800319321f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df136a46e8a1d48b305c87a9c4dd1d5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5793464394d1f406888736aaebc1b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f73aaf8c243c40a98c0bdb1a162aa5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84e2d433f10d202fde71ede322a3c1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911c35083c7e79c447c40305f0268ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a62733a0806793c0e915cbd16d5f04626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee984d7651de3207de5524988e0b6c84627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f9fba37369c7f3c886dfa75ae1d99628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b73c5c932ae059b62362d7071ac4a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b060d5b3178e17da88b6c82d7e00d46630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153565259d6d77a831d406d7a26487e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ff1a5713936768cc81081d56c4440632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ed1ccc26bb62b6821bcbec3199c20633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb4c26262424bd9492408bfba6fb9f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12deef6a9ce5035d80a29ec91bce493a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b69d3d7df65063e0c65fa7c44b546636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca85c4299d65294363c44ee6a37249637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931106be3dd49491087e2fa2b709b9d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53471d33ea0865b264b5677230b471639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93f3d443d0f4a00cf15f801b659061640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2e86d151d60d63affa2c38d777495641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a442017fe26c4b41cbb5230c693a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db996b188d1063bf060f312f64fb0fe2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c70065bc819e2599f95634411e3307644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a426a35ed9b552dd5a7121c7b4848645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2994e92e016dab4bd8a5f2d72e78f2e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af574f0f1a68b4d80dd0a702e0e0c56647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa23ed5b3494069bcca5b850c3389c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652ce17dc97da9ebd505ebe79cb5c16649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ab2d4134efeacdfd2814b9d46582e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a2170f8a74f69611b691d37ca1309651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c364d5d49a03d0b841cfff8543da59652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6599c680c9769c654eb9c9baaba2b2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8de41b78eef3502ebb862001cb69a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7549455c51138a819666a3e954290af655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493c06a3a6bdd9654cc551f9df49156656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735566506e31ef4f3b76b89fcb6a0e3c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bfe6589645d8cef151f94af4709bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d577d32e00b0b1938e0d1185cf0a47659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f081c6afb41145bcfa49cc153cafb35660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb31f074eb9b6a394e7bd4641dc2659661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41864db5ab4b14b757972b93432c00662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18132dfe03ce6f21654b478ae90b73bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b57c47305867060c6dcdf71dbf14ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b59affa2e0d0d48612c5e0dcb64a47665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d173fab9d51c001bc5d84b7c69e2c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c451eaca9ab0b8d0f7cd2d64134436f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b09c3f0024b10716b0881c8c1f9d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffdea2e3e9e8264970af74788cc439669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436fcf25b33184e5acff8eb17d47a9c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9929f154fc7b59f821559cfe9996f9a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65985c074e4f9b42e0e98c2e3b46d20672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b40fe528a5a47741a7ab1cb5b09e6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664f2281910a98df6fa12b696c2d8fd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f8ffe17a88b02148072ce6f0323d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda99081ddb960d4e35d12ae7be7fba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645e4201d336bcc20129097ea70d84f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f40651b4d1fc8565fbc5be767de152678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d1437393d8e8ef64884d3bb716a26679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e2141374e46ec719cbcb97f1cf0ff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1df2cb6db4fe386e9d92e632cf6506681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bca7de1bbf4e13cda8677c1eab4d7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d3617a471cc9d5dcf37e7013a22d1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f96e040fcbb03e13216501b17d7bc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e0d352ff35e8dd795fb41d9724c17685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54589dbcaed8cedc40e348f0c3150bb7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fc13dd02e661244b97e3f0056b58e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce099e35c006df810405dc3a79488685688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f33369ed5f9f85e020ac5686a45d2a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb1e81e89184901d9caf233100b8fa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a5130c50410b677f6f28b905c9387691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a9a27e6de4517250d0e2f67d8aca8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc00a620090afea55206d22a03c9364693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e26ee8712975f2225d8de24daaf929694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b173b7ea9a124c230a97111d6eeb978695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812bbef907a9246459b284b1385399f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65162364464860f977c22aec737623e4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768565a9e014384d2e15f7b501273d5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e5cedbecb872219b136ea9b95c682699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b7a9b91b037ce457d3b088aad6116700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220f18308a7dca003495a10e8425c7f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbd6edc4d04f52e408e27206dd8b0c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455ab443e28ea0a79f9c33b3ed9becb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94faa17a9226d6ad3820abe1a220b9ee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb72c1cb1c9fb1f8b6e3d9958146fc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d22703c519d2770937bbb9aa5e6f65706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdae7ca4af06d9b043c53d51a5f4928707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7cc3acafa24955936e30e857a6be9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efabb01634e63e73950fdf39c8a0837709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38675356022789719be1023d1b0159e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4d04879cf65d7823d7c1e4bcd23e4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21a48dedbc0f0dd4ed27c9c025c060712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35991a69e9c88290fecb8f4ff7c9c1db713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943783c0987bc0d4a4db5baece861a34714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e89e99ba7ff920035e739344ed5fc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2893e02bbf2433e8cc3864462b3f0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01ceba316e3273daf7e075a11d31a0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344ee2b469deab79f34629422a1a1c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5f8114c388a7824529c0b3042608f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce48b6cf2ca5cdccdcd74eb7388856f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f77af432c77e16b0bd1002e40b1b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf82e2a090bfde6e11723848b1ac721722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb296a027c405b1de826ea6ffbe219723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ce26fe29520dd7b1147a121b59819724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0eaaaf3a57121729f9c94a95a4862e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b211ca902df0a4cb17aeccbe084cf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43441d770e3740844b55b51a984a18d1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7663a22a4f429312a03795a7b2106728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51571ccacad9e1f6e37d9bb7de864fa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc284d5bb5706f761afd70ea5e7553730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfafb411eeb89fe6133e33928ea640b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8abb62d2adaa707bffb4f684f0c53d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbecfad0050d8d2dbbfa6fdf1a31a5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cefeb95c3c4753508b68300a5c419734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b498c536e56a650548499c1d62b435d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64faade7a4e3098fd89e544ac3e8ceb5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552b04a411204d29fa7ac1d07f92033737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c360c617d96d561fac2cccc7ef4f2c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe02b3ea6bf6d86e763f04b7dc9539739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a639d5781c5f2965e50a404a0cc839b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff04698f34fa3fe1ac9392b435c3227741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13f54bbc85985fa34e1ec8c949ec0b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127870f366046aa2f598efb81de5b3b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66aea7a7c825323ccab258c2e30bfb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8617dd7e66c9713fdc3ba1d0d815e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6568b2352d7782f3be4236505a6d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed703801810107bf6b2bbe0d4400e28747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5830,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5890,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6430,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6490,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9250,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9460,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25960,51 +25642,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26090,2210 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...2158 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28560,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28636,10261 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18384</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>6.98</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18385</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>6.75</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13331</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.57</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13576</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>3.39</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13580</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>560</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>6.25</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13581</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>11.06</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13581</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>11.06</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>25017</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.42</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>25018</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>6.01</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>12662</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>574</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>7.02</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13751</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>5.39</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13798</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.63</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13799</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.98</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13893</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>3.33</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13917</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>9.140000000000001</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13918</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>28</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>13.82</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13918</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>13.82</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13921</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13921</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>4.1</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13947</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>27</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>21.8</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13952</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>604</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>38.29</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13960</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>0.75</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13976</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.81</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13981</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>2.81</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22036</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>317</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.449999999999999</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>620</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>22037</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>5.57</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>17345</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>5.4</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17447</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>574</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>29.22</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22081</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.25</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>17501</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>6.84</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22102</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>3.64</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22103</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>4.74</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22107</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>347</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>7.15</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22108</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>7.71</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22112</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>3.86</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22113</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>6.31</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22116</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>223</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>12.82</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>22125</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>5</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22127</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
       <c r="I219" s="0">
-        <v>5.02</v>
+        <v>1.5</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22128</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>2.76</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>10.21</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>29893</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F222" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G222" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I222" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J222" s="0" t="s">
         <v>668</v>
-      </c>
-[...10 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22139</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>14.23</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22140</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>12.74</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22141</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22147</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>6.45</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22148</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I227" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22163</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I228" s="0">
-        <v>4.75</v>
+        <v>7.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22164</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I229" s="0">
-        <v>1.74</v>
+        <v>17.23</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12330</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I230" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J230" s="0" t="s">
         <v>693</v>
-      </c>
-[...13 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12689</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12739</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12741</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>21.32</v>
+        <v>9.27</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>12822</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I234" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>705</v>
-      </c>
-[...13 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="E235" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>12966</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17071</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>712</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>713</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I237" s="0">
-        <v>10.22</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18070</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>715</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...5 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>18079</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G239" s="0"/>
+      <c r="G239" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I239" s="0">
-        <v>1.5</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>18080</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G240" s="0"/>
+      <c r="G240" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I240" s="0">
-        <v>5.5</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>18081</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>20.65</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17173</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>6.13</v>
+        <v>15.08</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17243</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E243" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>15.76</v>
+        <v>12.96</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17265</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
+        <v>733</v>
+      </c>
+      <c r="E244" s="0" t="s">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>735</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17266</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>737</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G245" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I245" s="0">
+        <v>25.22</v>
+      </c>
+      <c r="J245" s="0" t="s">
         <v>738</v>
-      </c>
-[...13 lines deleted...]
-        <v>740</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17270</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>11.31</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17273</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>25.85</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17275</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>17.23</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17277</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>736</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>14.3</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17278</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17357</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.73</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17359</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>6.23</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17415</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.21</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17599</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.210000000000001</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>17626</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>19.79</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>18336</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>4.9</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>18338</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.47</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>18391</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.89</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>12947</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.88</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>12948</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>26.28</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17029</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>20.65</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17030</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>15.08</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17031</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>12.96</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18034</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>19.11</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>18125</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>808</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>25.22</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>809</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>18199</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>810</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>811</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>20.14</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>812</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>18199</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>813</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.14</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>812</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>18213</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>815</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>16.09</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>816</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17306</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>817</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>818</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>17.82</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>819</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17306</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>820</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>17.82</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17348</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>11.83</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17413</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.37</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17493</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>14.64</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>829</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17502</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>830</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>831</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>832</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17560</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>833</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>834</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>835</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>19.58</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>838</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>839</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17529</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>838</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>13.01</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>839</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17514</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>16.84</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17515</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>847</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>845</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>14.16</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>19390</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>0.71</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>852</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>853</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>854</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>855</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>856</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17593</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>857</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>855</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>15.62</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>856</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17622</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>37.1</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17642</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>20.99</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17643</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17644</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>22.21</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>19442</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>0.5600000000000001</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>19443</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>0.78</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>19444</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>877</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>0.7</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18291</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.99</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>881</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>883</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>884</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18292</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>885</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>17.49</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18293</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>886</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>887</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>17.74</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>890</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>891</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18319</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.31</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>18325</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>34.94</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>18370</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.01</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>18212</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>10.8</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17143</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>17.46</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17144</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>15.48</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17147</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>24.16</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17154</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>46.75</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17155</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>915</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>21.97</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17158</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>918</v>
-[...3 lines deleted...]
-      </c>
+        <v>916</v>
+      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.99</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>921</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17234</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>921</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>922</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G311" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I311" s="0">
+        <v>1.9</v>
+      </c>
+      <c r="J311" s="0" t="s">
         <v>923</v>
-      </c>
-[...13 lines deleted...]
-        <v>922</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17235</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>29.51</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17237</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.02</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17238</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>18.66</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17287</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>935</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>23.65</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>936</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17289</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>15.76</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17293</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>13.93</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17294</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17296</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>14.64</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17297</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>19.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17356</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>961</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>20.73</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17522</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>19.72</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17588</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>7.61</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17589</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>14.45</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17657</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="F329" s="0"/>
+      <c r="F329" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>18.02</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17658</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>12.59</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18274</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>980</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>1.62</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18316</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
         <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18320</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>19.06</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18367</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.96</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18368</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>35.59</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18379</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>404</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>23.09</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18382</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>20.95</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18383</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.32</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17097</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G339" s="0"/>
+      <c r="G339" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I339" s="0">
-        <v>42.59</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18353</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>40.26</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>12248</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
-[...1 lines deleted...]
-      <c r="F341" s="0"/>
+        <v>1007</v>
+      </c>
+      <c r="F341" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>31.41</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>12251</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
-[...1 lines deleted...]
-      <c r="F342" s="0"/>
+        <v>1010</v>
+      </c>
+      <c r="F342" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.91</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17536</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>671</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>20.27</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17537</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>346</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>63.02</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18269</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>1.9</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17164</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>21.33</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17318</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>24.22</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17319</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>13.8</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17320</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.96</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17321</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I350" s="0">
-        <v>23.09</v>
+        <v>7.47</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17323</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>25.95</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17324</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1043</v>
+        <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>30.97</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>1046</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17325</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1047</v>
+        <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1048</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>13.1</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17326</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1050</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1051</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>19.43</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1052</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17328</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1054</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>29.84</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17328</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>1046</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>29.84</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17330</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>53.5</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17349</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.73</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17350</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.28</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17354</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>49.55</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17360</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>25.8</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17361</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>22.25</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17364</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>8.210000000000001</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17365</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>15.15</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17366</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>60.76</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17367</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>10.81</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17392</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>23</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.13</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17496</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.81</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17527</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1094</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>47.22</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1095</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17617</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1096</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>339</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>16.61</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1098</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17617</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1099</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1097</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>16.61</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1098</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17618</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>404</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>10.72</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18256</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>64.55</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17298</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>101.21</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>717</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...899 lines deleted...]
-        <v>1203</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>