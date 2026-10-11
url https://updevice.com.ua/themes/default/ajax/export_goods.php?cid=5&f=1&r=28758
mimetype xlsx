--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52567265c994aa035e519a54530c5201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b8ca20ddf033f0d524b104ab5b77b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb19220a1744df88e24db97a6c8e3b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96220c3b3285ec9edc7e9b9a7252fa464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10d0c3e067ae34407172397b21aadc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d6c18b22d8dce9f389e2e830c1c026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a6afe3d84fe56a6eaba00c574c5a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cf05a792a53bb01b5e5cc31c9d5da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddf07e578cbf0f52db232e37acf9d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bd05c700a17776c04c9f80cb0c8e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb79361a5e82ee62392999e93a49fc611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99214d4792dd07fea65ea9d67ed2f53912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d4a0a60bf90835c0d00378eca44a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddaec5a610c2d88e29e46ae6fbfcde14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ddcba62ab0c3d177e18d986a3900915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cb67dc5012a4f2cba3bac56da78de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1127372b599599e18415877582963117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acef9de7b52074e6721ccbeb442e2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b55229b34ad18cf410a87f471f95519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312ce5bbdbdfd700badbdfd14797c2420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b55ec5f1f8de8c73e595a7a84c20121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd1cb4daaccf4ccb0e9d6397da64cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88615b7e3834552c378b435a0670cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7639967de20795b4216daa2052fb8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152944d08a74096fcf36cdd5bf867f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384006421e0268c14ab3c91993e6e2d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b2b2c88cc4aded75508e14a9d06bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde3226c9121d6a6e96a2e627d2119628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3091ba5da1e8c6aa7f5dfca1508a4029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87413f1885cfbed6425c035cdc1c600330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa52d955f64018e8fb8e60df8d0ab7031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efb5482843e1238dc760e2a49e4a6132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486d39b42db87ee61bb353bb92d6d9233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f971dd063374044bd7cafbfc6645434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad7df1a616b97dbad18d98bf78290735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35e57a90f1fbc2b1c468d629eeca9136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68d09413bee35d70dc06c8e72375f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd15fc95328ec2bc19bab1afd2016c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c935020119089c98eb41c4966c3b3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e11cc98d7402e31c328f534b2e3f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedaea96885fc9820194b3cb8b21b28041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b034b012cb94029067a5a852b8403d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb880715812b47f623f4edb7e2b7aa1143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660504ce6ebf39a173a7c7daa70572944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51dd3dd0f843a9ccea63456e9b377645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225dd79ae35b8ee79cffc5dff8063d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896417cde1b46ed2c92e174033df206947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2096420903f76050dfd1140ae98b3d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5ad5b90c84d081a73814c9950f5c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d25de977cc50f70fe9cfac5bc71ee650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9356b280235d18f62c09c093cffee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f325366eadb6527cc5727d595933dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e0551f66ea0fbad5b103759b4eaac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8dba755315136847846d0357581f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561166e67d622e6bdbaebf310ece62b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4eb4101a4154ce8b9869a73d9405a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5053a9c0edc3d1934f3c2e547bfdba457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed24c9bfb9ad828a5711123a32dff0958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3164d3968d335867e6c99de892ec5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787ab5d1ea842804073348cc606e44f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d302bd4402d5caa436839cc9b1ca7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c81d1e85a4606dd8b8f0a0ad3c88e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda8db2a608e670726c5dc4cfff988b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76784f10542dcba5e88db2208b16b04964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c6cf4606a40b17417ae564defc02765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19685f325cb1c664614cd86b98b9a3cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168c438b0074aa98be738531d7326b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6d80f91b47dbded0d536c01ef36f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875161d19d6afb0d1e7c42982c00ff569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6710e07b66c567019836745cad9c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8019f2fcf1ddf25bc9652913bbe4eef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40acf76c2e7be0d94b7a36b479beab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313f27ab63f76c644222416ffd98eb473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40b55084e8be7cba77cbcf6dbd6a1574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a60c91fdf6f654d2ccd350c72de0c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad2235cdae961fabc52a227622ea0776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83d1ebe8ad5cf3a72b9da4eb71ceba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce415778c8d4446eba36a84ece6aff3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750e66c9cfd34f10f29996f88e9757479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3730fbabd5fcdae7b4970e006fb5a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232c124532479114f2ff9f5558bb99e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d07558c9fdb5a57e925ff4618597d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101afaebf978a99cd957ed8bd69dab683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbcc2e77e1f5945dabed2566499fee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415687a4841fa88b477a7328b71ec4885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048634574a303f70ee2303a80f4ce0a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4bc55ca85677f01ce0db059c2384187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449730930d8877550580795e009b349588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad258e1804f6e2192c5e005bc7e38e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2566fb4222bb60f4dfa53417d23253c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288e5f3dcefc21afa995a806dab4eda91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10b61ca075a6a3a34b308973cbe8aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c094bb81975b5959f56c9db7b729de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfb56e2c81c941fcbd219d6880d2f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c845cacee4907adcb752c42dde9b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc652f6dc956da1406cc935d8ef96196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd51b879d4fc824c55a1396e70b082e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ef3edb0ca77b2749e3477674f892198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cc95ce739adef472f3dca3d7ca87a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2748b27b7ab7a0a74e2b8dd1fb62c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae9b423bf5c55cdd7a1af9edc27326101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857eebb455407482bbf467d216ca9e5a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df650fb99722b1cda5c0b2eaa4b32cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023ab8081d2beb464d6cc391ce9cb43104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d150b5e437301a43fa3b8c3d6b07c58105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb57bad170b1a74e6430bb75586dd60106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc210fe37507de7767c5e46872b36e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef59f8f84c7bba9159e39ac65cf7dd0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a27a5240c5caa520984e789f5bf488109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e913fe6b1eaa6928a750866032c26ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e761124e7ff1e5e315b361c6a10beec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b367c81ebe39d3932d0ffc5d88b91e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336472bd29fedab0319488e2f982e4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a07f4ed2caeef45fbc86211e6931b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc140cf7fa9fad777f3609c379f4d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50d30db64ea92f5febb1e4a093c0f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffb85c3673f093aa3f192a8491008a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ccae5b1b6662f8613709131cc64c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea91fb84f2d0565f556eb84103d87a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002a831c8d59907ca97893fbc7bdb0b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198c94bd175a94ba9c5b9877ddfb714121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b00ca3c210726435e337b27ddf371122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483deaa53b1525309a17a400e4fd558d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22aeb1fb6c7c494be34c2f48cce7a15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e68a135ffde2e597da7f5e91afbf9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9f28b252369cf6040b42774e88140126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f59b483f4a8df2885c58a11256063c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f0437debc0930202eb83a9517d084128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a2400df8848cb3a918fbba9b42e48129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7daff2edcb5b5d9af2962e56c44a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa0c441640243044526b294d64688f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dbcf8fb3436a6b577e8d0122ee262132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62744d94c148728f8f046b72946881133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa056db43a5becb8c6274ab7c63a32134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f4c4206e37525cdc7f407271f7c9e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40002ba8e8d9b75930765a7a175f0e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b7f127a95be8e8dc20b2a57d3a61c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2355ed92659d7e0a670a12cab2d28138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1c866b58974b3ba8b9c6f2145e9f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f96cae9a753012f36d0ffc01c15e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4eaef7b0c28076e47973e4db249e27141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c4447b76d419af499e4a239cd0c17142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8998656feabd4cd586d4b947e5a09143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4bb4feed4eaf56780c013441ace6d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b74332bbf0fa58d5ad74a2f12ceb2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80ccfb83fd6418cc686d01a1c4e97f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3aad7e10f97a22918c31df1100337147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1168aba5564d163e2c242ccf9859b58148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce2ad7437d44388d13915cf930928d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7b92c826da33de904b537430c06b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3ded16ccd411dd679e460aff64432151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daea6186915ca5f1b093e5526e9e2d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644dfde774d4b19c6bbb0c1883ae3f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff7b4be4b77d3fac19fe0a7838eaac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dcb0af4bd3668cf8391ffa741de09155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ed142ee460904141b47ed26388695156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9182b0cf3da0f36592d7db9ed19137a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d80c695e8e22c6f123768b6d6c4e2b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d6639474625bfae719c12c6d9be23159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f054b92512f4ccca81b7edb56f5162160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be95e442b34023d94fecd71fb9386a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85da1d607e8151f3934654dc0d4cb3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a0777d4a54c4508654e8c5d362c9c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22ebd4bbf8b95a53993560dec06e2c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4691375261872c3e00ceaa623f5a96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76994c58bec8846c41622f6d1e00c2f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7364e8be45af26c5ded924c8e6e7aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9362e35a9b9f80511384b721ab57422168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd78731669a0cd5158a57b46329270169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb7e790dc7ec1bb36ffb8cd538b3b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdede84fb274a70ece887bc531fbb0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f750c4938ee0617e003943752cc0aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d3a4c90e73fcd497414a06d81bbf2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2c23321b824a7010ac447813867c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa93eb3bae8e90298b6b89aea9e2450175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54e161f340567ef0287f5c1c739b5f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330a46939563a5c7b129b79e30d90e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b1e6c7beff46fb9d0978a9ad9226c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68873efb98284b0440d030a876cb647b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c0ff48d07e2b4ae593534c1f758ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a79cd388eadfb000e12367bb8d8d7b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4578449fbae5cd95c244ee3286cfda182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f1c22314109ea302c3eab0a59c1b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea2d0504c31ecfba3afd3cfaad1189184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a23ec245ed34446ae11552b2fe8b4c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6486094f0b61af00cbd5b49bcecc3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07b6bcb270e74e1b1e594054d829e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf502fd6451173b1eb0c1dd29c8413188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbb2b55526e39471edbaad890c18e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a786830dd7015b446d4b41bc6d598190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b129cb5753a59387da403be86c2198191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa1432ad2c3a3af42a2dc92a1fe982192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3581f9d274c45d5eababa106b4bb79193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f02d3a451a5b479db59ce20cb985d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e966b80a461cc77842b13d5e4283d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dad924a17ead0a08758d0339ac4965196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d8075d9eeb6fa7e8220622c0d6f69197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982358c4c948e33864665e5c96ab01d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9937722ea8202d71eeb4577e2c8608a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b07d4b704ecfb806cc101ee0cc9d2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87541dce2b7433d6095ea5f43eff2d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaff1f9ef8f44344046784b55d84aac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1df62211d7d23fe35408d6c0775eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10083f8f2050032aef6d1198d74fb1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd87f116183968dca7535c656b2e2e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83f5875d211b6d043ba2a72fe49d2a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fa80a611f39a0c445c95165b84354207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976e93c06577442c8c879303f27284b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d05be45fd04178aec4ea4fbd98e7d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a258d1a7466898584078bcb3a4f79a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbd856ffbe09515e4debd33a1cd9f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3260107303f3dcb0a62f834a07374212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a561e286037fb49bc53eb51b4f6b5ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf704478daf1aac30c82e554a4648e17214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9000399a9ca6c31b048786fd8fd728215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2ddac520293c269db603f6ad150be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014918f57e07b6b90341229cdb372164217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653c70defa18b1c453fff3c06ba6885218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2360a0cd4733c33698ff60e360612219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4c6843f3fbda7afeece5c22bc3440220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5343a24554563d0da85f30490c79ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0993340f95a010c112140bdeeec77222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731ed92679e19a8d29e7760632c3c98223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf4bc51832524b34dd0808334eadfc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6c0760289de4b5ba07cd930160b26225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ae6e1e1dc1113fd47f4e16be1a8f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb55ea3a3d922e90d0673f5814b18fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39040adfe92a7d915a88e2c1f6c935228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ccf2e38cd557d65b1854d6579c863229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1db69fa4f4f6e5aaf88f330c8529e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6d6c8a961e4f1c78c2d304b388273231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387d59965a45e8a431efebd2480ff70232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc6af4f2f06c4338bf36eb72c5031b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1bd25619be4359d32d2c793457e5f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a10b67f396c46b235b1471e86934c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb0d74001566ffc38295b6acba4a69236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b50a440c25e50505a3d45cae2bfda237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc0973bfc963402da049bd4e87a466238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c04cf40ffa2b72ad1bf25b2be85b1c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866669852b96c25f2496d4382a4a482240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb989de2ca6fcc00c97af88b1cdd1e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199cd8d7512c014f4ded75efeb06543242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc809997ada1c7d4879dd2d55fe2e269243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f46ac61bf4423d1f4c4463a8048b30244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d228d312fe5b2f22d7dd3420e3c5394245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389b2b4c5ad2f3ec14a89f1c8f5f685246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776213726923a9966c6374f9883154f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc4a7b34c8db9a7ff2f90a25fc8ac3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b52f8368d7a75d45ff1a953c81b71f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013324a2df330927d6098a833ffc18a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03769866fb0123030157c9596ba086fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5dc25b776c8685354ddfb99141006252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872493b7e96453eb86dd286d3f81363253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90573d6c1e6a0131eb709a09f9ecfb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d596d9e34a2da45d60b2ab68852f237255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0678f4f8baaa47479c5b216deef54256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd279a60048ad7e9ecafa97e39fff9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acf909174aea4e526f0f3e0fb7f058258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944999880a0c188ba614a3e3d8b61ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e829e325f7c4184e80e5746d4a884e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cf93d41061b661ad9909cb34d2e67261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842e4507270aff14cb6329f533e9e45262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ad21e35026d7300b6c39721adece3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da3b246445094ee3629e21b2455a5b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c31787b0feb97aacad6c82fbf7a8c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82828c5db978e9b38e37d0d8bbcc5fc3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6b9638d82455f8e02a07882d537fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bc6820a53dfb248ed2b314e407acf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f592c20816d9fb8037e0845066fe97269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4760102dff84530a4b1fa4ec64c008270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef9feea63bb45827b694575df08c9e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060117e3c4b36f06303d56b861fdfff2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45318ba44129a275250ecb9a5d9a9d68273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987e3c6d8850c1f6ee07c3dfe5df576274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780b2d94c92806f6664c438cbdd5a74275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d72d31af719c41e9c28ad4621d515276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d105afb0adc814e7d64961fec97a6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50680efe74023cfc368289da2c1266278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c661ab664587ab9ff23f80d803167a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f90893a450b60ecf50c1d936a576f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055589aace46a04e0f5cdb8b79617534281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafedd6f9ad9cac9d36bc89a7e42899282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c05a5b7d0678dfb26048ea3b8e2a62283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b813cbd323011e66da94c1e49951282284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac88091e51486e281dccd686d6ed234285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb64b23320883c93b99b1fecebdc0d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fc07349b40ca0704b3ee0c4d87373287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fbb781ca22c910defe1243340ab8e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01b764750e66e6f904287b3377430c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8c5422dddf994ea8edfd8a5aa64b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c005798f053289de82672e960a58358291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da15a8d00e7660da825499eba5d747292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c51af57b660e971b34756cb41759a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df9822c3fef8828b1d8ecd069ce227294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50dfa504a4151d701a29cc580f92ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34253cf9b50f618841bd6cddd8534e85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdc4856b0f4894738af01acc99d37c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30d9db08833dea1cac2e9f745d31d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fc8fd589c2effaa681c9ec9078432299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe098942e559a1d67c0a63bc5cb6f7b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0714c025c8f6dd1fe7492dec4ff06301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551601f85c68a6bdf7cdd4bcd2c8fbc0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c60a73695ee920ef4b022a8a20ed33303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20b4f68c560d032e09ddf895551bd0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23818ad0e38f5a5c9e5dfe135023c57b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e166f3e076f6dbf2235c4fe6ebf914306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2304167275704e9e38bb18ce750797c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da75ceffcc8b890137e51f42590f2b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be51d1dc9d9ba58036cd3cbc6e62e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf4d99a7b952336c0e4b7285a7dc97310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d25c379f4da796093cc1f5455f0db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24843e5445aee84a287cf230ec907709312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8d5dd7c709e4384721546183506d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55997e407c0f73d71fffee11725eed31314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d97571fc90cbdc5b61a61010f9821315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b675929240794c8c35c0ca041889f17316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14512877079fd0da934fc5608387a272317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e3b2f01cfcf8bc93f3c92e27bd7fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1be305943b4d39ffe9ad27bfbcbeb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbc383f3f7cfeba35250efe3488c42320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596c28930045442ff89c70fea6edbe0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80278ba2bfe2d19aa2890e64c5bf2ccf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714901922a85cacb0874c2f08e32d166323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed507614f4656ef512af082cd19ecb88324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04715d44279f989bb8d0702989a05e14325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b200404d9a6ff156ac4c1c1275523c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d45fd1e255ade9a69839deb9e5e49327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87b684941fc3df8d5a5c37765954dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167e888014c35778e8f1a02b020dcbb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315666bf2ab89b982e80a5c57375325330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3530dd89700eda27e43b578a13de5f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3950c5807d7e3c41f170a8f8820bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe26332cf24a0e223dfac4e629f8d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5129de819dc29b5d7aa16f79dfa930b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a43a45d1af3550abd59b8a975bb37335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b960ddcbb58be4a9cc40a358949f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594725c92e5685ddfe526cd1c39fb50337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754845f839e5c6b1890dd18c7128e2e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa177cfb4db457ec1ac21997ac32ecc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f3cde1666646251ea45e7563a0a87340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eca2017dff5ccf252f3c6b99fc2768341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77932133243588d33f90247f48556fb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0545ca30d6a573181a52918cec1d418343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33299420d56e4dc37dae758b5eb01695344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41119c542e8dea1d23b9bb227beeccbe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cfbfa5c4631f0f8002dae2bd53ef5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988fa29d055c304177e28ab7f013e0c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cadff9be7e2bfbf2c165f6c8eff5ad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244115cc1038f89fc2a8e32454df3682349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8809022fdb8933762fa1beb31f3626350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fb9a843be523854cf74cb92144159351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d864cecc11abf2dd4f53d7b2322a849352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243c71188af74782e3406e0ca4218be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c26f43c34778b23e482e9d4693a490354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc890fa0753995a3bdf1a8b45c066b28355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5551cc48dc3f05c45e00a56e362e85c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309e1a9e5198486a00e45b36d572c71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b66474c638d79d3a990ce442a1a73358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17e9661698935ddc1a22d5aad2b102359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bffeba89282d0020b3105f86dfad5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96df2fccf664f877767261afeaeab69361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99257b0527f54adb6fb7472838b596362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba65b82168321dd8977094f5766cc3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2eac89be4fd438993456b55a2355c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6316df2d3338a6963089fbbf0e3ade365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb2f6f5ae82126c0af34cce3297f72366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e3d725fb7b69a5d6ab54586b5891f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ef745daec5a89b626d1d47c4f54be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9e078978cbf96bbfc151c88955952369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267688a4cb1fa592b9cc776e92ea81ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf77deb13c803f98aba00707313f7f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12f9bd04a7327111a53cb9fc476a0c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e395b5675faba618a1649b2589112373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2e5d6439408228a5f2f7f23d0ac58374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0f92daf193bafe74d6e1f1c8c1ec7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde10afecc3e38257a5c451637662d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46168d7b9b50ab95d4876f759b398771377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb646008f2f1ac9f3ff9d2cf12632c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ef8d98f26a93ffdd7e7e920dc659b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70be30053d711e4a6a0a4fcf6025df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277c1afd8d64f02e9c4c5b3d99001f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232cd4e2b19a589c265f357385c2d89382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fa8e4e2b758c3574cc71463e7cc6b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e6b840697bce3e416411ff2886fa5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a59d632fe853fc70103c4ca96e482a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4de03a6e57e8a10ab94daa9efe6f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306669627bfb0f102cb80955503f433b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a3b02792347cf6e46efe1a4380e90388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56a98e87c5640c17ecb44c919e1232389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f82930cecea8d738d1f0d698b91fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5c621c23dd2b9c587a5c989635ba3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dfa79bae1785bbb3f343eff0f5a86392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953ec044a52d13d300befb46a436f87393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c4d4bb32e9b4276d612e1811bac08394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626132c07609e22f0d9ba06843be64e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc587af3d0a1b492ea3c5d79ac69612a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1004f5164ea56a2c8baab583a8e18397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989454268ed80298805a8454c3b2309f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403a7b25c6dbd5fc55fb0b1aefa2ee0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28a17a85b20d40f46735aee009fb6d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb4e481f894076e0e78bfde9b98170401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c9b2ac02e581276a0e378fb6c899a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5491a2ef488ec591af07b40c2e6e8c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbdabc92d0fb389aa1a68782dbc22f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c36285591fcefedfa0dc2bc75ef341405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49f2f55a7c062a5bd64764976e80cf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea2d6db091c408033208d3ab27de74407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04105ee3548e05af2f79b5d7994b2c91408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec517b674d69c3c75c898abe2b117f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d2d4dcbeb44fcb97803d6b2f5cae5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beada18b2919e03cbe1d5f909702a5f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0859684966375ca0cae16df00a1d6c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfe24370be8a11c75aa6914c8710b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99d8b605c0a04e13de68823c5038f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775326618ca9efa3516ccf103dbcb32f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a164aa42150ae2e71afb932f76dab1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0d8568d7787f67fa2a703b85046f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31535c41f9485f1a4323a1383f0e3bb9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392a2fbbf35f8181e7fc2e04f935797419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008dd705eea844be8726ffc70054fa2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971de516941f8ba156add4d9370559d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6db35b0ca5c0eabbb864f3dcf799c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c2459cbda7998f17098beb786ecff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc575e23ab191c0f514e384c5f9a54d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787e88ab10abd5246917c019776326a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0698d4a137d365ce4672d6aeb2d497426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bcc581736ae53fd68e97731abf291427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff05d5d74143d5682f8315f2368270428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70ac2dd369925311e27bcb493575ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a8724aef3a0a885bed219428baa00430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8600becab8987d483a63b3ff984a3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a628c11a13c6f9a1d98075abd33e013432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13beac3fd3576fe110f5c8cc6b66f754433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2830b8a3eb66f4b122b0f03cbfdc8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368d20228d95346fbe102f8bb907c1c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99fccc155f2584bf09de2570322545436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5a4515b557b6bc29b3ff6e722326f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d2f32c864b734075906061f1632db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1dc71deef1ba871d315045e062bba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacd96f2e833e6b9032ae03667cb990440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3b6b81e9ed13bffe5862c15670e92441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de448688caf21587aa0a6be106a3036a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f2fa464f22ab5c31aae48e2994f81443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a377d891a9b4f515ef862e6ae039e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4aa752f174a65c22f0bafc47c1dd6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923f7323f0e9769598e53f80dc398cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9352dd11af44a0b02beab657a740c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307571a2b66f4652a3b8d94e12f7c356448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91071fb2530eacd48a69cc564f78b347449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d7edb57aa1803178c1ad564b61b37450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e53beac8e0d4090d34ce43858e2a8d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816f06f0981b152a78245ce1eebf558452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068f7b60b4a2319de48835adee7e67f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d31b96f3257401d2d72f4198f2e44454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0889a2399df2e8e0326e340c5860568455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e8d8c83d590aa3b53e0d7debe4404456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a7ec63ec9c998a2e8106ca912b42f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efe4b47ed68bb1ce8b590e5a4c302e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9fcce0f7d3a148acd0c52c35d00ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bbe2974cf76ad80af4da81049893f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa956a0d729c129fb0e78b86e2f93fef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad50117d2ea0fda80a04bb651a65e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93ff6971e3b0d0225168a1208350d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a50c407328683faad2f973456c5780464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e37a72e22e1559f90c3f01e7780e49465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03c347a354e1dc7b85021f6a2bb9ea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3821d2d8876057d5ff4501bc08ef4f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af965b4e6f06326250c71c2f837839468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729a4130fca19843b1d93ceaea34936469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7ea3dc4f7aeff4683aebbff511ca4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e643c208e36ebd1c3b9a205bc529e63471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d649a9d706fe188f7a0af5c8d6136b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15907499dc372fdd054bbb65617a9daa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd72e36951832f9e3065c031f4edc9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041ea6842fc0ebbc87a5c3da3499128475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf38a44e4a731b84c3e4aa0197fece476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c9b181b592f7d0acd75374e807847477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589de629cceb9f403fcb63b16bc8b21478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bf667d8a589fa207e0489c3f26e19479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20380c2727e8d0566b586c1f47c75277480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f23d80ada86ac5710344ad1196eaff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6363ccee11d97f73bfef910f4ed209482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80d769e68b4a66cbadd424ab2587fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793e69c5ae57721b274a82e0af7afaa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22589fd583f30a968428b444f1262d68485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e84f896811343a218e6e3513d17a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf030cf8d91a052685826640fe34d07487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5a5ba7db63424dd0ce627470669fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ceb57edc549bf1dab03831f13a1d16489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2485e227a24b825fef8c80c22e1f8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cd201afa6e4235774765e04618004491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e7da7e087cd2ef6f1d8c1d5087492492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87418930cf606157b799d7b1ce7bcc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aec13551427bd57e541f466d8ba3e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac47af1366dc4b48f991aee07717e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3c1d8e0d2536a7cd53cc97d46de1d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036eded899df7138d9b40193dfd7bb3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad2d79997784defca2b982b85cfacc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b51953d0c0f09cfd046d8e397f70a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c631ae08fde2ffcee2038c8ac2336500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90387f1bd0ddac485dd5c2da9fad626501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f394e15464d506f2740a8575f4dd677502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728510f649864ca4638fa825902aa732503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e00d31587572e98deb5e38085c144504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2afd8efa7f3f2289dd01f6193c246f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60aeb52bacab69f8bb16f30fc1cc626506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbe050e402097552da654136f01a24507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c3c61efbdb0d682d8cd2799ba21fc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539fa25c05f3766eb3fa57e1664d06f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba5064b18fe69f88912fb763742e37510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daba1ca149d21a8d3ba3ecafb8e6558511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c258bb91d5f3851e93f8ad13f568e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777f1e27a8603891c67e80e50562861513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394317caa5004d82ecb31245162fb5a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f40f7778b0366cb9f7b603b071a020515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696ae7b1118a2e6799b9a1c3c4511da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434e4d97c7be9b279556cea39c7ffbb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9d80b8431fe88c3697280a889a15a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf866c87ff941f7f7cd6cf6754278e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f7db5798b474423390288727180f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10848b341f0bb00c41c35ed337264cad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c307abf6f34ee9576dde6e47524be5e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873d339d6a823563b9a7bc88a3732ba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daefed0ebcc2a139e95a323e0378dc4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7a85a7cafa216f3d20ed78e6c3514525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce3a9a9f5331cb0aaaf83e3a9b6f1e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b88ad783d54508a1b91fd1c98da111527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446237d26a8c93ffaeb28174a6b9d777528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f1e1d516fdbd5d792e9494a756043529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109bfc409fafd063fce7baa2db54a33530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2561552a473aa288a0c5495745899531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cffb7c270fdf81dc1ee7a925e272b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ac7e1846c4f24a670cec07ac064c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b117c4e627c89a9ff4655dea1de1d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c23ea8f086e86bd91f4d619d760f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f708022579d07e215c26d52ce3b5d3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80432226cfb8d8b96bc0f95d1947106b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96a03f300c3b219f0c63db78c1770d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc8e089ceea6aa07ec8332e2675999539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6a18f82b69c6999f54f1f9de6d91b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af9a44b2da5d1c92467656a8823314541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa012511fea0f716d1e5e076e2349c43542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bb123f919f3bdf0eaa93601b35359543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641149b525afee7c6fdd4660267d869e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8893dff0b741d5036e4365b4b86a3b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4907dca1b9ba3ff9d2800d3e5cf60546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b082734998f810892d492e20839d354547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c76f439305a1b8ef3e24a31083c7a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e6ed426b9e67014f4fd6b5ece2b39549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ce74c67e7da503ae0d8134cdce348550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b95f795ebcee7d7cc6498da60b983c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2620ac11516cd5e3043e395e789a90552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac4970d1ca1f17fdd552f18936634a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ce6e33474d0c857b6522df036ef97554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8ee4f1282359d7cd0d57446f274eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88ccde34ba42f6c88c6ea0124f4938556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd2b7a814c34381ffe9aea88e82fac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dd7cc6ec02da402010fc7aba34df5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fa25d37023f3dead329d35e1e788c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12173b416f3d07e82ebd0581f53fa8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e15934078c8aaefa6793425ccaa742561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df9ba16e4b67fc14cfb6bd1364fee3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311c8ab8b06e023ff34763973c36e86563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11d919b9eb4ab7ce457d4ac270cd79564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d2376e4975489933fea0df9812310565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385664d30760347c3ba32ee026f62bb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b5b82d11a7bd910aabe72424842f4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a588c9f0337fa00a8693b7e8fec67568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7fc48a1cb05294a58ccf0f8cb7247569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1562eadc4896713562a10eb71582d2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957c8f6a8324e9047ace39f826c5226571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a56cbe131cd84af693d380ab7269e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c740d8865bacd46ee3db5e7bd4015a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76f4377b475f03a64c2fe50109678f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc4d1867d194a0cd969bf70b28d523575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eed2052d27a475fcb20a5060f750e3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56ff34963fcf4c55a87a1a764d1ab5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012b240b8136228c4c712d91c8b7550578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76448099e94b2e7a8a9f253080ff0562579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f9e3035ba776df826be847018a605580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f3d5192cfbac7f7c9e4c93532a4d0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34931f9faf805ba1e9ad72d44d9e15c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5bfe06929f610a88b32b5bf0d9401583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842446399d07a33e09b970cc213a44fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aaf02c8cf653bd3d2620fa43140155585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f21fcc123bddaffc4185c9fd5ea79d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7f186d1672b22647f1c7e20068f70587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4ab07a34d3e1c22aa2788e8c56378588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f53643433e84da060b51562432e580589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfe5109b5a4c815e775214ead898bd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf6828a6d80f3e253715f3083a935c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6c35405cd7a0c2d61e444d19022ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69cfbb5c26a0513093dfa6c5698b14593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08cb68e3f41458df26b2448b087c66594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d7e7c5960cfa2173df2e403581702595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269865bae3d033d11ed65f7ff396b0d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3f3168ef2b51ddeca0c3eec1361ae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b473722b04fb89f872ff24e337d0b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32175a6b5c963708b0d048783c8a818599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c950377cc9f5aa6d78b4e775f125a69600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89b47091ac2e0cb7967c200e3975d7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7375efb4b695bbc3e5af09f62b707602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9a5ad1134523dec2882636a1096a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f734eef424d67939b8b7681f1faf0c5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d54d7e3c1eee404ce9b94ec22240ab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cd143b0303ee6698759f918dca5c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9e3458a15264e0bbc72135a19afe8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344ca5b65bf3104327e146f5f371e46608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21c535f352dda6fe7d687abfc0c59e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac5ffe8c969d8ff63a366735667bff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f69eb12b7138a8e5920c4149b6aae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f58967fabc89a2f958965d7c110df612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675365de67167ccddb6036a986208d85613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358c18f9b1095d3a1ef0c21449aa4c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8c5ee8422843d2673e0b300f8b05e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174be44e5f082a5566ea2fd88aca532616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46523cba18f5e019348a1a005492b636617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81076553cf9ce7c40231af346f38a531618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0e2de63b82d1a29a9145865aaa9e4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a49b81e1e3e43301b1701fbfd62f1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eac78dc6a249f7141eb1aa31f01b51621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322a1788ebf3e459beb7c1ea620e035622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78411e9b4ea4923976a5d9326dc2d678623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40daaea82c4c77f881593b1bd94ea9ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee99031c9e7b9a47ae01b29c50f1da1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa514a15a1f4a58cfe98c6e184b9783e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a305ccfa974ec0b51f7a765706f46627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62978a6bdc3ac6a51c986c268e41eff6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda65f73cbfe5671cddb68dc002dd13629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b994683bac35bd147cb9ad5a366d52630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0cf727a477cc65cf6dec5c21d1db9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be2f2818f82a4b1aef2412ccaa7ca7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47778449b5bac1923f098b013a8d582633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc017dc4c85d4c55889dacffa67f150f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858db6d0ecb9ac4fab6e90a021c1b03635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec317a711289ac388a15792ecc055ccd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9f47cf317ba3a09a378062c2f1d20637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc263618ac77005f5c80ea052056747638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99717225391c9e58527acd146988522d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13a276714117729b3e17b12e21ea32640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069fa03484cde277aff73b8ffcad27a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06805de6d26201a3b52c62ead9caa9d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7396378d6cc7a9221aeb8e83547cbc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aff63a5b4db0d4d6c69f7d1408cfbb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4efcd27a5bda37c7d03a9cce806ed4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ece24471dc7259d65a7fdaafeb98c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375193cd29b5f1874d1f57b5d431055647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8fc4bf5e14a8d570cf468ae2cd2c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adb72a9ce86fce3df8f64b2e821bf5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e3ab5e9bf6b098bdfe9fc5a32e8b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6006a44e788c70baf73ed35ab1392651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810909c2c0ade0ed9a3b0976558de4d2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ceb34fc56ec453e4fa6c7e8db6fde7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc16112cc179671e9d37185a064474b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6ba3923f2db22eae1bef35d468068655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f54b5636d53dc00ef4154040d45c0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286d44b0ccc17ff8069c857a0bf976d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a05a997912171f2f8056e81f0edf9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87478c0838bcb52cc986ea926830ef1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12790cb99fdfd6fe46d506e9731e958d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd481d7afe9685c988a97c3978e07cf3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c790ca9ddb4942ac5819bb5a1930a1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b5bf69a3fd203e50c4172636a049b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322428b6545c1be0de880edf1fe71ece664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742172c05314078a8adb2bc975d6239665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b277d7e3690df6b39d725a20774abd7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7a7ca7274a5c18c25d8cec50c2dd0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701ae2d3dfe9ecce4f1c26b7967bcdc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448e484a35fce5588d7f5953293cbd8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afce16c96dcfc959ea49b828f22be0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a857a8aa90d38c5f9db7085cc5c850671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9051477444b25175d79b78436d92b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd332c1a1d8ab6a1cdd73402d534704673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556c4ce9820efb92d106d0ae4d3420a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9b946baf6b468c6bd25f47ab0de03675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43096e7440fc87555acd81249a8953676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfc1a5ce87f25986571d2b50233e58677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a70ccfdde959b5a7db134617d83f80678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690772948e9e6a5ee126e007a4850d9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110444637c7aa07d1988ff6b2a9d139680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1dbe7b23082772714e5c929e55352681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682afb2760c1024693e26379ba6661e3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c3cce1a1c883ef7566d3aa6b1057e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f67ccdfab3e6b04e108e0c5fc18be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe146a4fb7cca84f3dcf0596c5b6fcf4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6edd7ff413eaddc8395c7e19d923b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e319475d73892e8f5219031a428a314687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6071c04bb012caf1440c428055270688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9b8178a4cfb66f0b671762a8d9a3d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec401e4b079a246374e97b5f54ceae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a35978b16ae922e1d21ee7863746e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760c7ebf8fb7aeb437893971be296b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07350f5c194cb624fe0a41ff4c26c8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed796ed1e2db09e40aa18b529017ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ad21bacb8d31165996a2c652ec65f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabaafd388d6ec75af50ee1326b103c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8ecf851c9480770e51e70e05564af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28ce0032d1837cc09557a8b9e3c136698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198424638f3b4c571b7dd3206e52cbee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413414ad674b01d82f34ad4326b0d48700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c953e92f07474dbc11bb39b24cbaac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bb8aa361b30352e0bacd54796868f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811e1b4a160d8792658b6f38c35ef3a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0e7875cd381493a40a7ec3670e626704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697a68eb177f402c8b57a9e4862cae3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dcb5c11c043951c83dffead02802d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6477c70cf8997ce833e15230d8a64707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d878829c24a3d1eb72c9e20ccd6d0a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f13f3f38cd0a9294c103a029ddfd4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979f5bc22665a3972f64000a8f0e841710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117a166332b65282f2fcc413b502137711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0b68980a50799580514add0a5f15e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad7da1d83ad72418d6a67820c4adbe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ff0bc240396348f7c03995de686eb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1745c867675442cdc96f25857daae65715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42053d323532e65f94e25d81cc2243716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6bd29a6c5680190583ee47d7316a6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511a760be7219491a970b7a29d89ba3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9cd090ee29d78f2d89c504437334d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046c25494ff472dc43a128fbb01b454720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa71c0c7bb076d022cb1acf0c28d3a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c604eb2f3ad766aa152a5d06341f9f3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c4e4a3771b5ece5b1acc7865520c6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560b7f0ec669651cc93ab77a291f717724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9e52d08e78f602d6ab37ff6cac7b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab079dfc7e8df2509235099ae8f33d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0faa08289c31cc2fdcaf04d039af1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644140dfb777b5e840a255a6fc62c82a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf472d22f8e384d3901ecea9f48457729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cef53c361c21aeacb12552d1c56fd2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736abeff1846c69fdbb152eea8d230da731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e04a81ebb03aee79fb6de885118383732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf09bea8399daa9c9b0a1e12be11aec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4fd73939363737a0d67a1e9d8d409734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f4c0e301b250b670880d25fddb4a1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94fb0308a1c9dd34f82c4685ac31b8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5325735ee066114b55c2d4f57e7d6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c4eb6cf0c9138a58f4321829209f8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1f144c6e6e671221c871ed114befd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725ad150f0e2eea2ae9f1a25de7f640740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968262eee40c4c9dc148157664e3e3b7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130c97d6a38fae5b3a2931e98a2d207742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f637f431f546b539941a322bba156743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657887f3b96e8ca23b6467f2efb064f5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5a0600093a9f1fd66eae9e6ddec8f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e0fbb9045730b6fd543e7716cddc3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e47165bdc8e1398c3e361e04d3a34747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc9eb7bbf997e2893aac13888f7afc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ce3a2d1147a9f6dd74c2afd843b31749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbaf86c0d32b6bffd43936d51fe2be5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b121a5310c5d995b7c0aa833b5f95751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015c2468e5a3e279ae694cae09acd09752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd240490efd4255afa098d66add75f23753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dafa5b64cd5ac939a742b2383bc9c3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8182dbc8cfdc25dafaa1469fd720305755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e824e05d74af9d4ed0c055c430216c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fddc967940be8b898b0d16abc8c1d4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfed10cf99a4ecf7293adf2650a2a3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a155b83cca11d53dcca8da1308cf91759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789dd06678afe34b8b73ca2ea876867760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3095b0a1b100051c71fa993057dc7e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d243899bc81fadad6854304ec0712a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce1b3cfa3842a69a0445470d29f856763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624d7f9472378be420cffefc138cf7a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c856285dadb792136bb7be0024f241765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb8dc9ecf424d97a5df72f2ce8f3b5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d4cc8192442102fcb3b78c47f9290767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d067f657204504e2b075feb5105daa768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b17c4ca797b342418444f556a5e797769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed396cd6638e9f81f7202dc518ca73770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd22596fa54872a9c985595a7694e5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badb71328da6ededfaf2368a7890ec4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea9bdcea98c087750e8bc0883d6c16773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfb20dc5414524493cb7186ddec789774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d051751a410fc7c517099f942a18218775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce914de937a708fdddd493334899c65e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da45d398376d52993f9b333e715360777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e7ba665142cb71378dcbd21d5412f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f4bfce434eac260562f78304117c1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e905213f9c281c42229bbeac27bcf99780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b6904714023e2d4a1184388a61d06781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c97ae82bfcb425ac256a2400c18e0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0691f7628b8fe97d755d98079d415783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f025aa229cb585f12d27ff70b27b162784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c9b4bd18ebffe6987160eb374df32785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a08d02994f267504ce8ad21fa8d3b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec613d404b059064869e38c9c13d36787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805453b04689d820a754b5e2b885e41a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163914813edaf9bf6e1cb13a1bf866e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8f94e2338030426be2a909653af14790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175df163180b19071fec6171591fa7ef791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcfbd4c016b0714a66e1c890d2132c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b3e6dcfa8a2d49ea3719d00f718e5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4ae852d5532714b5e6b879f32327e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8d450e10c9023eb426ba3c455332f795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefb34ba6e8180d4c99f1f771e6f5c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26a8e2f3d07bb2574dcb0e5b40f76d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81ae543361c2f0789db3ecb40fc71f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432da1b6af78e9a4c64f191a5c1216e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2720291be820c8d025d11ebd3a545d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd76ed4ce4e1e372ed0c680d92957026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb242aa0f858b5743a28ca55d6e24f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef1f123e9209effc625ea3bf0c0d3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680679ccda8c0c9642ba245c85bd3839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2681e7c2407f05c63186208018809c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a5ec8d6233e6d7fbf28b8578630f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c8f25858b6d65125dbaf38d8d271712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e906314415b34e70ac0c4592ab5171213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b725b766cb5bac7d549ba268a944614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437d62a06f6e3ffc00e84738f99126c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fb58b9e058bc8387dfeca0584062416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02198cea819f7e5f9edcd8b69706c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cf5f61018138e2485845780adb0ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da411e74e8721ec538135e0a8edbf5319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af5d5ed50e2f175dd3b4a7934e673d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6289df2730166122a0b757dd40e2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2ea9a5b57037a2278cec67fdfc87622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c332172b73ba79e7ec54d8081ed132e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683597969cbee313ef89e4f8bc6d37a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fbc7e28732d37028e64b31756c85125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcb894c8fbd2947ad222f813e2dfa526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5323019584458138163103cfb8505e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939b52e2adb8dfd8f335dd177b2138528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420e0e38abdc5cc4bb95bb7d2a0e66729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfce8b3f47edcbb0849d8c4a9dfdda30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de18faf46e2217e7a768f60727a8f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffaeacf80f9c58920deb8537bdb0dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd90f5226cc9de5b264377ff7a84cc333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75467071b707ba845d126238bc1a0d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1a6e3e5bc9d420373e65443b3255135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f51d45d6aa8b4b126953429202bb336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9278a50943272da9e9713ad42a4a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c49b2adc7433a96fce0a2b7fbe67b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb082b93c99fa0c203e43dbe062f535239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becf05c789f4f83d218e55d436c5eff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea9bff2bbcbaa4deec76b3313ada9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052da66393cf8e9de35c6432cb5f55842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f1681114a6be0ae6286541b945ebf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccabcaa9bf625fa7c89135849ed5e4e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a855f33f86baf0fc7787e0170b7857b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16b813ff0b9d03d0b17fcdcde3eadf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6471a7c44b41b3d3e0487f522001c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4265596aa2ec1aac6184438d17e4848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438acf942f7fc58e2b2e0894b8ccda2449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61640d1db5c787cf5618d9a15a50f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cff1d067155b34cf465177e3ff5a3851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a2501106ab48388d86b90bc93116e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d6de2a4b0258dcdcbdb6e13a4a4a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612017afba828fd4f3d0657ecdf746654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c82ff7e5333e124a36aea8ec44734155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365504aaec4b162d56ea58b4b24d1fe956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8e770333e944e76fd89af47d0416e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e16f677654bc70417efd0f9ff7fb058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b177252344ea387db0313781e5e9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec8f5428188590b57225411378bdae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52b6e69c5add8da536659507b5720061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0d6971ef64b3cca75ab43143fb70f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adcb2a339a8fccf1f989e339bf279763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820ec66d1dd6301c4734795eb6607ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6c8c599d03d84bfb393fd88336a0465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac493cf83183e45f2633a2b142f4ad4766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe92efe2ee030f4ddef783321d87bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855eb9c91018af3d8c55402cfe402ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efe0ca304533a0d0488b6204a3778169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54060ef18af5bc8fdb8fc4ec71ed90270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce585939454d0de070142ddd77e56071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333be59a993aaa5bb027479f3d4add072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1764e73b933fcb5f721830af92b7f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7572c3f8d797a22151fa568fb8318b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15188bea1f36aa7829023e16182560675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268120216b6bb417f568175fdf7c3db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c34a8a665c7ac721e365d6376eef7677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd49b95513731e145824ea5e711d53178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5cee6d2e983793c00156821abd6ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a80bad67bec6400ccebe91775dc0f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9cee8a79e08b793a4eae1d8ca224381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13f144f8bf9861fdb466f21686752b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04455ddb5c7473356c251f7f521b17a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b9af31adeba8a3848ebb56ffbf0d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887e1b078846ab2ef9aafdc49fd0f1585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21ef748e429092ce9d40c10dc6664e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4715953d19ec5626934ab6acdab8b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64d7bbbc63336054b4baef68f2cc4188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca461469f475f7807451b77177e4b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3e1c257b27901086a9aac71a2be2d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e251284b9fba9b7ecf5de4839a0a4bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b536b2582577fbf145724454f8e7c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff5b585cdc594f87176c0a48ae73bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff2bcb1d66b04e6338be323dbe934494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7f03a4d1ba92443e9f5a59db531c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51e52c4481f8f836845625bae33f0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09851151e03517d78ebdd6fdf76cb04a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cd682e53debf96f1bc4e14eef569c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e73aa56eabd5e0fb43d6a8bf0b0d3c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89267c44de44538b2d4c6e8a9709baba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb612ced6ca919e30dd49e526c7225101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded903089d6539c9b9a12e27100cf835102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b11fa2c44108f513efab08c282316103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1f2bdc3f42464ec47216dc7fc8bfb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c61576fb470f70cc592e82844eee8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e080113ff6930d57950a632db0481106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4119fd2ab2658dc8348cc13b27eb23107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd233eafa3d4fcd3988423486d4b519c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536cc5f08b42e1ef3bb6ef451e00c61109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85cd400439c8eb4de734fa1bdfe7d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9acfddaa192c7093e962fce3797d16111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e183f69d7c55d732aeb6d57c9bee6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e88a0bdbe5b58b4960b40bfa1a12a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3d8c0589fa1f83886f927e8021f1a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad8118f86f32dadec06d6a8fd9e6e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2931a8927f8e026181edca6cfa82ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a893999284c6d24d33c5fdf73afb40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91e4e0a9a66f131303e3d05b6f75fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9bf01d6ea044b96cf7ad29a8e2d24119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f1a3574a99b7ddf59ae387eb9ea5b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536ddb879cd0b15bc158f305569482a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e200cfc71b3af827453b1524b6a13122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359e92a5e444ab0be8eb90a28e69582123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113135bdfc5257c55435a9cda8fe12d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c010f2a0633a585063abe96df26d0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a1a574832936acb50ed3ff5f5875d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c3cc63c8afc2b46e43c7bbb3925d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba636335af94847002c4e44eb037fa9a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc41e15ac14937313263c244cb327f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62509733efc5df5955adceacc463b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099291db61d3809a2191b4fa9a065c3b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb520553b78d398d65e5d0cfb998b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc2f33cb9c106a6c92b6eb41733c77133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721c70d48eb0bbfb4cdd43f39423215134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc208a36a560d01de291bd9dbec42fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b65e7484d1c44839cc13415df1aae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da387ba27a4c78119c1e64cebb0e4e54137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d381e6d2da4d7536b8b8c138adad2b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b720f462e054e66d37b96c1ed16b74139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801097dee31fdd14ccf227b9171e26f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79ac743217cc0515d49b3628ed50a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871c266c847340dbe3f424b3100b35a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda771bea415eea7b1830a94c246449143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc51760e725b468736d0d459862d746144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de3132b63734c32e188345c8b482e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b8ea2a534fa0db4e76089aa245b8c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05765d91121fc1468debb33449bb515147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a13581e93b88a0988c8f56e1881d39148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd04278a289e391ac9eeb0c21296289149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1301ca029c92573747049fd2e5c79a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381978b76912f86ce720b60119714db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd5b262471fa86f0ecf586add8058b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d706e69bf063ad11f0b48a86747511153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cd205e9af6003e7352b1db4936dc0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d89f7363a7fe39b24a0bbb179e96f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fa1b656fa848e57285bb835eca6c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769aef1b61778d02dac3a42c55f74aa8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570bb45321dd91a352ebd20b074d288158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8032b055e815251f95dcd2980433bd5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2afa2d4beb77b9f04834bafbe1b50160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987344ebd6d8919ccebc373b7250a791161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120dcf48eb8fc3189526682e6345e24162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa137aee3cf7a517c3174e7346e3d7f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c60282d2b5b928563ca4050740777164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73873877dc81fbe47174297045c1db165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46adb3e104015e08cedf66f23cc911166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d063582b757719ece3be749dcfd151167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c4706e9575b8a85705149dc3feb70168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c58eac7395743a0cb6a5bc6ab0957169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aae9dfc4886a642b3be2ca96cf6707170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4354bcc21db62aeecb5db3aea4ba978171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e27f097d1267f12b385b12959baf6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745a44cf62014876c2539550739d7ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797259232fd5142b2e19d44287d9a8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5f8875d805fe5b0205734184fdf9e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6e0a2db2fbccdab01a0ad62597c50176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ccfbbf2601c3f6b767932bb18d1db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdee447ab97586b653c24946c3729d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3021f4041b34353fb6a8f03c22708179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c4f33def773ec5519118eade4e613180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aca1efa47be5002e40133e6fe075fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fca21dc06d1261077e93cf5b14646182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18a59969e678a4ae415b78071d4e6f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206c9fedcea9d0d499a793693fe32a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3dc461af8b16426c1fa12610c93478185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec906b854e7ed64ec7c585dfc116673186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe1cecaa4afd0e721b5f3015bfd164187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e3d7b84ef86181cf53f5e5294b4d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8559982e706e401f9df4e37a72e35189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623c24c0d13f835bbd921c54ece2e2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218b24f8fecc69f3e80325887ddb187191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e845421a27aa8255fc3b9136c8333e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f155cf1a29a6a6f6997884f327a22193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93270ddf5d5ea8a5fb16e97b8782d865194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6a13928ddf12965e10d0b5c5453f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dc2ddb698b892af2a9ed03343851e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0a975625ba03b9dde67b15fedbc7f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818a17aebd77b10c293b3fed217c135198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd852150af456b59f8d0bb8797c77c1a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1af81c516d6f23d9aac260e698f09200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441455dbd230bdfcd370152a0a2ff92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9249fdca3847e5da5b3f1727ce0fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f383ee629e4efeda69dc86c89973af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55f326e085f219ecf327b80d27f76d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923d83730a1cd6108de6fa94862ae10205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea66ef021676f6fd7f002b61ddfc637206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401215c4677426cdc68ed42afc136b5b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1348cb196116d4529aa791fd359304b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3704b56856c851396460a6db2ab8bbb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf71c8ba9a6a0599d14830aee88bf85210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23e2aa4a02cc4be1c297009500fa67211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fac3c4813f9019c860a45fca58e64212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090e48a16d9ce70cc4680160a2255d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15c0164afe7142373544c2cf52d571214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bcab61fdf87e2ab7e5bb46ec7f745215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859dc38cada9f97efe24e5caf17c9cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c9f8780f0e32d3a403b1440a43c69217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14419d7d5608d04e48f9ec66d03f49a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fbde49929e05fd9f9ef4d9387a239219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ce497ad6b46c17b1526542a077f95220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b088825d6cb500c96b8856f9b2b6d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43c6147e4162bd8968ff97b1d6fd66222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaadc277d11832c124045c15bbf5c5d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c7e2ddcc5111414498fb2717e6e49224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95d184a907d472a82a96b028b0399d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b163294614c2d3fca50e1ede2509e8c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1bd22378f54a0d7a47977dd7b0c5a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff0aa30a486eee17c98c317b4f2789228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbf2e3268e1c73e3d7e0f322feb299229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4f8714594c979c4ee9209fb1db0d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad89e2e098b5a30bf6307a5f69b9ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304f82240a6fd069bc28b8fe234c682232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0929bd696761910cae6dbea5caef22b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb358d66a50bf8cb0cadbbb3a3f0e93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ead16ff05b041fb03f15daf440867235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e67c44c9ae3a4be3ca3f86f2f141c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8ae795709656dc265c9ed677cb729237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56b8a823c4f0d0763ff0dea852db1d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54241c9e29ddedcd8b56b0a277bcffbd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1da4782f96053f4240292c3da9ae3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad433070e90917d7c7e0094002511e67241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c85d97ebf5e39ca954602104131fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b6d34e5acfaa109c4d1582af9f140243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ec991d7dafe16ef36c0d008bea7ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059e795d4ea0af08e4120fd6ba605b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6d1ff6dd8530d448e88ce85aaf1b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d385f61054f3bde84e78ba411e9b74247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089d36a5c9bdc9119a2516e83d1b85b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee895d746f57c9635c74277cdee29adb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef3e622ae5ab5a1a16dedb7360ee1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f17d08da30bd66aaad5fd50c67088e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aad47af43a7ca6e44fb6a090bd0c67252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e918b73cbee52ab3f438f3754bb4d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13abbee0ceeee13687499a90b629d6f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b037092a6c9b417b49916825c2d1e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d3dd1815499383b0c8ba31b3b1d9c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dca3b9dd20056335e97a7c85e080a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce1b9c5095dfbca6f684c18fe201a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f70587e1b9884700615bcbb15da01259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b43365555876b6b5e00a749fe9bc46260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b0847587e4b26c7e503ad8eff484f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81001516f94fd2eeedd4bedc609b3aaf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d1d5b1f504ad301a078dd4bcf2388263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a5bd2f95395b2c306a9ff788b96b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0a71d49a813343e5f6736d7053e9b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5dd6543c68beaf9b1823896f2b869266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2158b89a51490d215afc1b05842e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491209fb9291166cab6c1005c01a8d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc146892d4f62809ba39321d29232a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944f526e1b88074e4c9dd18e8007ec8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05049e9f88f095fa2fc3a0fa5f2a2b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6928350700f2f063a5bbfe19d5701272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e994155150ff0f4d6079aa11a6398273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec2c41beda39174221bcb376c9ca9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fee550502af3518c0eaccaf584d253275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cc00c6eae8e9f85736702a410b2f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4280c38ad36781f99b46401a8ab3a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bfe2974c5d243d8bc5e13cdf0724a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82fe315d0e6d44f2b68a74517c6ba7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327548c3f3aaeaf7b129d8a54e9d7162280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cc9c8c353f57e3b0edb561306909b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d04df38fd8ca1e838f50b26344b9b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc6d372408a02e1861e362676cdd02283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798412b8638677f8824eb1f6054234ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19beedff6171c331f60898789b69fb4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d209cb64e702c31fe3fc32b5bf9d0df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b19981cc2b63599114f895f7444ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4191cec42a20e77ce2544a13b1a1d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03263b44750807823b28152262e8c19289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0831a340c75c6e84b59143f6268df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbc37019516e9da132c1e007d50b42291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab78fd31c5204ab7064aab3b23d4cb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cc451466785b85260d23006813b7d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f38c864edea501f9f17337c25cd60b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5934f3dc1e49ac81aeb3ba497a3fc98295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2cefdc49a2576e9a9357e985e33de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86578b82081879b7b86042e264994a1b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268dca3e08b45d4666629031776ae3c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b0a0f9cb99473aa9d255276a60b79299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df5773659c6d226b45c6d7acb9206f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3f4e7d84ea1358238e51c968b0fa6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b38fe6a9948ac8285e305b68bf9bdd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee594727a681ef8aa9e80b21ec020d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf1bfdaf3ca1a0ec5d4a6b6077b5a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43489586dd3ed3375b2b754cfe84bc2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3106fe964e47d7c0e494ecd77256fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06444655d03a3d8b74d79e5c79654c8a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3500813e520efd20c549f5e7651e5a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8eeedbe99c5dc883d64bb3eb3b97e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84d7401fa09f960805d44c289320ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c5b3e1bc4104f9c58323189bfd66e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a7527ec637ba51d0acb6e53e27534312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac7c0bcb4e3891a42fc5b949442b92313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbee96357fc7998bddc1cd28236e945314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073eb0cb5c91f7a2d89f4c4c927608dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c771545d55e7c140ec15782453c710c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1422a3cc301058986218d391809da9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befc86250d2b6626b3d5616fbe0da57318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d84931474b87062c55f9cb0cc87703319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519b0e4f4dfe4cb7cf605f5daaa7811320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d022e29cefbfb3e600b06272da04b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfd452f957d6ee2562458a1e2ae6ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c7b9e8e126deba63f564ad21b44b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49386e360ed69ba9980ff74c371e6709324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f3edc00b5a67f226d5c5a5b2206b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b74001605fbee8ac6528ea23c4128326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24c61e6b1244762c53fe75106cdf84327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b52efd30b30b1841beb7132dba818e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41009b5f114248aaedcc461656a24d6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefddeb13334c061b30153e43eb3d14330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7dde0245d32a26fc5ab135bd76fa4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202b7c8b8a124273731ccac89c572cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c5506e50df33ef6bdbe6b9b8e1c42333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd9323e5c7c11deec8904ad8afe018334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2b0332541c6e407e1540e24c833ac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82696538334f878e63ca8b27fe19e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f205d3868437d4ee58a42988a8a31fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc76ab75ad6c9c2d3be8788d73d5345338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00212ddbcc5b1378eb2733502fa60aee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d7e2dc3610356caf5cc3f44b669e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7aa11ea31080916109eb79553739a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60f693de0e6edd7adf91f219118643342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70d6bc391623067761795732cd82f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b89a1fc6136585e8ca38bf975727d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb24632c12ad306894a12377831534a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4814c1794250420b0d35683ad2abfa8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3590e3a965ea974522b1d74a990e4f8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac06923a54567ebdaa7b255abe9ad26348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d41ebccf2feddfd32e479b40f3c1de349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b38ef1b3f87a256bd34bb3c3c24347350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400f67ee177fcf7c1ceea4b4e1006ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f17a0ddc747d61d707d3e898481f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb18227ea2c46e307e92589af2d036353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd67cc736ea40c755321fa52b26b07354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb812ce1a32d10d0b7fd61007d934e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09e9c6a3fe545157a6afd52a8b316a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876eb89ffdbc17c45bf2e75bd91a5b3a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec922f2ac0a64c653dd675c4f4fb01358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a589d2f9851ee6c952c0a171505ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe7b61b4feede2a69f09ca26eed9a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb40fcf41c3a60e1dd7e5310e046f3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd5d3521cb18cf592e1cac682b1f71362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076172ae80f4bc5f393337ba422e481363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d139465cf4f6dfb784290d0d999281364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06806fcee780728b1b2ecb7004ba173b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ee5a2174bff7f47323a0c5d5cd073366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef428c05eb14bcde49ebede968493284367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bc0884fde44d3ff36ef96172e64fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422e9c974ac4838fe54a68797315d9a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df5aecea82f25c06fceac5f72f13a5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385197d20affcdf60e135945350f57e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22013848b4a2e689a3212b38d893737372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60138866b9e44e0f8baf6b54b1b364c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1b1b7347ddb2bb866194f2d8509c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fc4446ef576931973dbf62f17faf7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea687c29d00edad5560db22973e0390376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3c16310d9fdf773631b00d79518f4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4219db26906c9f9673ccf193ad16e12378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d91e67083306561da8c7898304019e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba1c1525345967991d8085ea9b91b6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c13d866cf47eae494635a6561f6a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528b0485e339aded282d7f3fd3cbeee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb03b822526d68d00b1369938f7247383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286ba79b5e2b16aed798f9df4321f8d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3386939e43a473e9ded5254f701adc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca9e152c09869dc20f327780b2c992386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677211075ae3fa3ad20255a9b75aaa56387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499e64b818893494d9d14c9f16047c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc3fd20e5ba1d52497f0eacd7c1198389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da301ee8be8009185242def09060297390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efe2953291f52637c99a8170cb2516391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf25590b5e1c75021942a3703c635af392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bd60504392e1eff9c27f1159177a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45244bb37da2c727cf341355a87308394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1123d966018844e7c036c81f66817f2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5371e200e8c577b629f291607fbfcde396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc81eac41927e62588a7b95b5982d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64827a30184bc051e3af4739641abfda398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e60477c4f43b1e7e6e864856c39158399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17230c787c3db1524d485ea6140add1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e136e32e2e49812396ad4dcb431beb8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c4a52e4d93faa2e05e3c61f22db27402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ae77fd27db86f7764361ac26a4a12403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cbbebd70b1f538c1854bceabce7e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d527d79d03dadd5a52bc544d99f9a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ae03a11fd600921ae3e0117a4968c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4da10caf80c7ecc6393c20268c132407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b1a66a6daee3552fc4ddcf6856a58408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a6e1c14152436c8fa99f3c2f4c0aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0206de74a4eb340cbe758c20d98dc2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de10f2e4dfc8f9df86ffe64c8a44987411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5f113d7c1c37aede72cc3317d9ac3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0ca22aa70dd46efb82c1247986236413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001d52defcef25cbb2dfe55b3f9db10414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df4ca877887597426f1670a3c98187415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a68990931e3ec4dd336f3e6ada761416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1475387668da675f04160e0b87fca0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397a2eb5b91b89d4f155dd47868e229418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21831fb89eacbafc8451863e4a2aa03419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32db3b9bb30b73a5a499bce4e3b259420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95fae076bb03fac489043e4f6f6299421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8301893a629ea6c1923590eb0563c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da808dcb5af5c1e80ac647adb0298ce7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb126cb247e5f8e85ea04806692dd966424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551478391f406d363ae67ed554c7fcf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ea4df7829733984b3fbfa59b566be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292d2ef209cc3d4f85efb01b7fc89b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091aa44bacd69adff5809fe2720ebbdd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b2a297e84a4d5ff28cc473d63698c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5c252f24b7daf0f6f12cb3df2f509430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfc16d2d69c079c6135acf36918c28431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346d60d81a7d8f23581c7aeb31a7e2f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a615caa62c121ec833f64f8aded0f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3707b0d277e10e6d727c6fe44aba68434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3204b293d9e29623cc15b7c00afda435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbefd60d3bf2256020a5427a7531b1a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854a3b284893db571d65e7da7797d58437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192956a836332e5cf753b68af8c34328438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b8b7dd76dd555f8aed242f7fbd927439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766d1a127807109a762485963ae613e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e64cde87f0cb153d7589faf422a991441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922e1814970bf65e22cafc8a91c05ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7409e6ae7f01005a0553f127a74683443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac60ea2633a6237f4de70c6bce6e77e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60200ddd19a4ac1d929b9a9b8eadd62a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954dc860ae314c0f70cb606438a3538446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2249d81ce8841cf161c59284d6e75447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0557741afc5a9c7a65e9b48e724818f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483d8d6014d7ca4611fadd7f4904e5f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28446a52e45900a6731b642f8e5ac6f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd207aced26260dc7927c5ec180e1919451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef8f394dca3e30cd400447bfb7abd5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d185c0aa381ff15f5ac223cc9d25fd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf091fc77272917a3f471601c1792f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24294e2a25ec32e07c3daee074f2cb7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2de8108ec07260a411e81a88b2276c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b45377e74ea002981be47d91ab604457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501a44560b3f7bb01552e28e3828d34458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cec089426ea194fb35d19ca6285bb5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33e10411df5b1a823b371a5d2a432c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ef35df9b90e53348c07e522c400ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce44aca36734bebf3e9a2cce461c242462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b281ac907e896c40c80904c5c0b0464463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca235dcfdf3b4019db94ad9b60b4d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50960895dfd402fccea70f454d879e4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b4d77b2ea4b3edca9f44713763387466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb46808204f70436a56fa7cf467b66e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f202096bc379a60b9dad689173036468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb640d70c78dbd3ef674bbd6fac2b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7b44b148d47a8d459a679ba6c7de1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad10e207a687ed878693a7fec89a5f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0793a33eed3bfdea8c87094c4d151472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ca9441298850d742d0bf4d87ac6c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffcc2955c5ccecbd7f080369fbfb22474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddc4874b8eafc88b51aec581fc13ce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c2366bb53f0466e22c60114ea670c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55432ba0da892af178a849d7e34b72cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9f13c1e8ee238292761400404bf83478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01684f701a5e6d13e88cd11fb1bf70de479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448dde7f5846315f4e6d041303f56ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ab4c5105fdc1c3038e77ad94ed1d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbae714be2c3dbdb0dbec8f720f3c57482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2d558b7e9766de1e45edddfca6f46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c349bf459d80cf06d57a8f8797bf1b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d4f387fb66d40f08a395bea4d959c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e16e6d476583feb3d86fc4043bd735486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b833c2565e6173f01f6cc9d6f73ec2a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de719edc858b9fec69f6ef435bda2f4f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531800b8e077a8831721d677fcbb059489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda8d2b9a0b8e11c488af88d289fd6f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55361f8d4fe440dff769292cbfdc4d53491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec45cba4449808476fedf6c2adb085492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436da962f33939762919d96379c9a2d0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a9d1f40a48e14ef30f578efe5cc56494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65eaa5da88d5127bdd06a0e5ee9b567495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cf9be7f80fa952140686c7351d1e6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba190e23e32de833a12a01a0a80b9737497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7900e57bc32aa87f174910d3528a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e210adba9ea702ca6f7298fa785b7d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcd0501740e3aada9192204f036c5e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bf9307d6edc8f2a964c2a1b3326dc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8401c80b17a007af6db080a3330c7aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a9ae5639958912231662426eb234d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560036b4a78e6b22714fedcbaa72c90504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37e130361585ce580a5f823986b4c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac4bf7cc813fb0a0cfea242dcd40cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9464ee3e7040ae110868a6b613c51f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88916c8252066567663f7015ab4844b9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e595f24adc8773f4e5fb93ab992847d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb51bf16b29c062fba0ff00029cdaf0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6e085ce59ed2bede1fe66f2713909511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d780fd1b20b496386d8ace12771ee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4968e9d91e8f26ab54e743ef97bdb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a8ccd5db03b1a1971d217c7cb3308514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc85f314d4a572c9c86d1148d0fe3e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682b724b056f501e4b7248981eea181516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8d286acf0162bac5147433e6bbe5a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f1c4bc650172f4107490426074085518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220cc7a506f5e652bc6b2dae30a1224519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5b3228bcdbe6e69332795a88e81b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cf8a8bddab7a1a124c0a2f20d5148521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184afaa653073f8978dad9b7b5635d9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18000f506e5ed0cd35bd4c104d0a3f6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4599cb114d0d5cd14410d545b62e54524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9c3d6c19e6b18b021ec84b6840337525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40c9a10edb8d4736025e5fea66bfaa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88a0b4966871110a3b3cdc46738349527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccc21550ad4f1f6c8ccfc3b06db048528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaaa12a18e8e777c808679048bbe0f1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54826f656e2c2b050646a0454a71d4e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db78e44b3b0b0c5c96b63e57336e88531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecccf28ccf797132ccf95bc1939a10532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebe49730fb3b8d556a7d7b24b3989b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877648c50c5af488caea172463789426534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3b35ee165d3b72bdbf8f3d643fae5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0379118a2178dbbfc178255b80af3a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7d64b8ba028f5dec2e98be7a818e5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2a3f01c6ccad11bfaed9a656f6781538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f337a0a92d10686180cc0deaf622983539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8181c3ed2d4b40cf6655b693a2d37540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5f3ae733fc600f467d0164a1925a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c14fe85fa21b31feeee295916afe0c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1505027164293b3bf7f7f2824788a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5b97f6c93e9ba5eae5752bdfb1be4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f396eeee5525000177d6cd5f1786056545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17538ed17a98e05f451f59873d187922546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51cb1f14f2e3c68432c3c31c607457547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529060aacdba9e1dc6d9c28d0f5bb26548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e5bbdaefebed19a1802d28a933b52549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982fdd278bab3aa71e4ebb7f1cf1dad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffe1db996dbcedeb69aba7d9dffd4a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc221a6187cc1656ae0548ff8c5aec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b79f1385315af83a86622f8ed986f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c8a3a0e26f1f29a202cdb19bf64a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d467849c90f40e94e34e2768f46ffb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7a248eca0a15434703ee74b7f23fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d6f62dbcd97efa82850402fd9a871557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61038069910acbe70cce63a7b46ec72f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66dfaa6f3255039db0303668471a02559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07852af7f3978d1180560ee880dc2f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79744ee58ddf7a320b111e0e75e02f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff49dff21a6cf477ca560641fefabbb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50421132cbc5eb05e2f02554f13710e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec442c14e14a775df1d05fe8b8e044a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f8493f198edd313345468985aeaf8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ecc6eea2fe326fd6a7cefe14cc714566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aeb596ea60486a7a4fc8dafbecb712567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4708c56a538493602be2ce2745008ac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14fc0f03c1411d1c5c2d8160b87725569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eac71e9479fe37e82eaf421bf9249c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163e341c76a962896b4faf9bd2f8cad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae2008aca2ab0cb9089edbc9840a3d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598940ab2d1b1125a206ba91943a7c8c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5b4cc223c17d330247fedb92622f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594278841078a0054652ed19b653ae07575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1ddeebbfb79bdf47e1193c26c569c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153522a9505812b37ca8b8104f04b3de577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d8f0aaa667d9d3963af0a8d0e5344578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a5c8df6870d652a3e2eedfc45cbf7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704caa427c0444eb361ad34bc80af408580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6b272de0c14b03495ef088eefea47581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd20cd2e2f04eaeb6dfe80f3d2d7606582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad025139c7d48b9ff8f4c051d99cb705583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a484c5b66bbfe3ab332e61e051ed6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc01b65daa5b79e5d47abe2453d382585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadc1780971a11cce9bb14e826288f2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5c0d51e0551151c26779508af00f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95b803dc8505f93198ec6a810e6338588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20b613a5bc315d7c6428cadb23b7db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8809a7696fd007e14b0b8b08d74755590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb37cfb5045d41dc3684c0393a9477591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cca4e9f33565dbcdfb59d6fce22266592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0844b54d4c975ca8737cd3aab68f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edb6b3edbcc0034de71bd5ecd0eba7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7df57bf9c09f5199cc01dc17e18b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabfc91d0cd36c321e6d496b2f1ac9d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe45141aadf7456e2f5f763d3fa906c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6203a7d3d9a27b86b172918b703f2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa2336a0bc51866976d6cc9590ac10599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a0461196b6bdb831c17d6704beeb8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e738cbc49c52874d284a7c8a180885601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9f3dfe2da16900b1d48ab2f477170602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fd50d2cfabccc6d5134b274bc6c4c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8b94fb1cb4b282dc2cfd6ea557c20604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5600e9154f8ea4a58455d0b4ae07a9f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c558435cb981a442d33dee50736903b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22270e002618b7ca9a163fb850f890607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d594821266e14eba84208f7fad8f55608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0840739e609948b82291c8190398af8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719f4ed589fcc5e1c585d5a0a71bedf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ef208b5e1d68b75812ba166b52550611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73798936067b11728be15bd6eb69994612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2c2cb29b557b64953660908c35455613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e9eb33ae21596f583000ad98ed3af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc1ecf4d7db8dc2b306b65155477ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5631eb006fcb9b5c26cbe31b8cca3c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2aea50da10d70608b5732997980104617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e471b72b420aed978f8e1f1993a54cf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333368d5436a071ee8e25bf26fbc20c1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983769bcedcabe1e1e4c0df17f4bdd4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e461d2449a64fd65c2e42b4c7d40284621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5586fcae20a03bbd6253ec6f23b3b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec7a7bfb5cd3bb738ccef457d9fc97623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf94d40c472748b3ffbabcd23ad8b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be3de567c825dd2859277a3214f860625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624320206770cd5245e1c8305f26d3d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9c5cbca61a5b1d54977e682f7d43e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda69843d6287c484ff5354576078e0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa0492c7fe760fe9f21b1f7dd0dec1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa56185bb573c56c0e6befe8ad93fbc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cbed003a9b7695f3601a2a7f00d49631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391a3a71d8136a5953e2e3366ec670b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e15b88f758d78d0974aae62bfd47d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b159fbcb1b2664e477e5821cefe9a24634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624069b54896368c20e1c394667b1eb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cd001dcb82de57bacdafb0fc72a9e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98967757fdfe6dbdb1c83c6f749b0bce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68047984d372cd6918f0a4460795b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8513e60ce06e7b2b97fe847e4541613639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfddeef09912b846819ca3efb5b7acd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8524f9c894c54fa24fe5b005475367641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0afe8f6fb637e1d98d49bb4e6f980c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f425d3db1d24c2f7c813bc61bcc0c6a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e02833d1c4d68931ce7aa9b219354644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a133b2d9bb9378d06cea3a78636d59d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d0e6982198159ae1662de9d465ebc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691ee7ff936e3ed3205b9b998b79414647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fba6ee416fc9c6b8041e7152a8519648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277fd2e2db67b482afe15da515cc85c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69fbe1b0b17184b6cb00072756b1d4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c41fee07fb36bf88168928c9f284f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590737ceab5728023ea08853ba0fa303652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8629097e0982b04ef5cdf8aaba6a370653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4053c307e3141feb66a13b2d63b770654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c612af0bd63d540a0625a0ac95d7b9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346bffdc32f036105be2a9c44314dcc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d56cb47214427f5881b75064b78ec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cc10ba59137101729da33514524b6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5b6ba3b9ed859ba6c3ee4368e494c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeffc9c767324d336696b9a2d7bfed6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324578449feedda51a09a6f834f7c65f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373648680c45de14a1f26202dc1328ee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47414641c33b14402f72822c76459bd4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e916d941d5d33a53dbc7b4ffb7380664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523008508a6b5e5060ef15699891e081665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3ac753e14479d8c41dc3b232d026b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f635407454a8a03ff22ea0e5b6e12db667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2af1ca46c307aae60a43b08f811cc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356fbfe4ad44d2080273ecf74fe3b3a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d623c83aadef6e17f2be6207d4225eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce161bddaddb2394b2e72cb7434afb9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f584ee50ee93a7f60baad50beecd9b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13977d76ebeb98b90e35f9e9223be0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2dfec26c9f26d2da93b16ea2e9461674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbcf9bd2206b18f459bbda34ac98b6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1a8c225c94bdd8f6a6f6d0b809c21676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cf1f77acf1ad6db8ce622c57583f4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb48d04b0fec4ba1d0c53cbd1fb05ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90870466c13ba4a3550103d66fb66b97679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50f08106c8df25d194bf5acb1545cf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04c1ae6bcbd63e3711e3f1ccba5422681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e01555e70ee3e475bf615c8f5a70e9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fbead02d99ff845612f41bb95c862683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244cdc19deec0ff2d558d14d4cbe7a4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4caf85ba11266dce03900e1a47679685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426a78b68922f3d886c10120af04b0c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b03f93f79cfdffa674007479094d14687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6f2cf091aa2b71c3047ad90c68300688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22064888ac5a748705687760c4e622689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328139c87c93941b742cec5ea06a141690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ae0a427ccdb17a19d54b36bdd699c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5c0382a00719e6d9ca7dcd2953919692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e14dfeda918f4f5bff576f8fd2393693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59c76a5e5d5ac06ca09c7094beb45e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6948749e6aceb9572ddef2211861b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bdcc9b3cb285bdaf7400ec7c613fd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e39f7f090c154c293d95550b0065b1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07f7c35cf7ff6fb86b6ae211969f4f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331e4d17001476c5ee9d3624069ad1c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42499a7cbbcfca1cc65f1f7a76eba97700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f8fa94f41d80504f0a51fca14c4ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca12489111e26a86de16270c5df267702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d49a309d2f11173a846e00a678383703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603cf2d53948463723af0cca411c72a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae8d6832b6f6c24767701433003d89705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093c614005fa6a61ef20725796a937b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf111899164a596519025cccf4514d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179310bde681fbe24ec7e67db5027643708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298592d627fd8d1a4da6d81781136f6c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287be4957aef63a505e5c95c335526d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf7d2ea62b071d3574862828b30b9c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbe53039e313bb24884869b1e417a3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83eb9e9299c7a2677677fb4dcf40a50713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2930ed99f6c7bdf9d6eeaa6ea961c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2700aeed65a672cd7f9bcab223f1b6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f451839778308e2e98d8324a5ed46716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0f923dcb24e20156cf67dc0947f09717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede8e11c1fdd4629d50877677f6ae0d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66f5f1fb1ded720fb771d1f9bf2991719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c1d8df3b106eb65a94a5569e0962b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfef6f6a3c26c7fc545c54aaf24fef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705bb65ed11daf98fb575dba1bc82a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e475f9057af759ae3a5d687af616c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7682310d27f9f0765891f47ec1eb020724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21191235807339f0a8f8ff9763b85af4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11497f5ce999d7dad1281afae2c41514726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ab3788ed067d2133942f0bfc1a4a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a198e26ce9ad03182f30c9f2de98b6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddc4c6202c2f05db29aa224c78630d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7175250dd722e0043aaeffaa16cd6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573212b8134cd7fa9d1b3dbe90348ee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626d173217dc19f85c367dfdc57b97d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95208ae3a1725e0bf670b4a7c22316733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf95c237dc53d1d34a2fdc5eac4f9d3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b13244a053f3d4f712fa4eabaf9fd0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cfe59c223714b062bcb4d3847e87a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907954c2a53584ca0862fff4062a6456737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2fd1e4f3fe1149577559a37266d5b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c55455b790165c213b19c2ae27c02739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b36e28dc0637505f6d9d8785868541740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232df1ef95658c5d89b940eccacdf495741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8144481fed773d312620471a31d9412742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d15a9dc0b78018bcfbd1df881a6f6743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25450,51 +25204,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25880,1610 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>23</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>438</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="F335" s="0"/>
+        <v>988</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I348" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...649 lines deleted...]
-        <v>1176</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>